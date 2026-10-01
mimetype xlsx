--- v0 (2025-12-13)
+++ v1 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -162,72 +162,78 @@
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
   </si>
   <si>
     <t>Washer and Dryers, Washing Machines</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>European Commission - DG Enterprise----European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20192023-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2023-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
+    <t>Entered into force</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy----European Commission - DG Enterprise</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20232533-17-november-2023-implementing-directive-2009125ec</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ%3AL_202302533&amp;amp%3Bqid=1700646701114</t>
+  </si>
+  <si>
+    <t>GOST 8051-83 Domestic washing machines - Specifications</t>
+  </si>
+  <si>
+    <t>This standard applies to household washing machines of versions UHL 4.2 or 04.2, in which washing is carried out by mechanical stirring of the laundry in a detergent solution with a rotating paddle disk or drum.</t>
+  </si>
+  <si>
+    <t>Russia</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
     <t>Entered into force, New</t>
-  </si>
-[...19 lines deleted...]
-    <t>Voluntary</t>
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>Art 6.3 of GOST 8051-83</t>
   </si>
   <si>
     <t>Federal Agency on Technical Regulating and Metrology</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gost-8051-83-domestic-washing-machines-specifications</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/21307/</t>
   </si>
   <si>
     <t>GOST R 55008-2012 Energy efficiency - Household washing machines and similar - Energy efficiency indicators and methods of determination</t>
   </si>
   <si>
     <t>This standard applies to household washing machines, including built-in ones, operating from an electrical network with a nominal frequency of 50 Hz and from batteries. The standard specifies the energy efficiency classes of washing machines and the content of the label attached to each machine. The standard does not apply to washing machines without a spin process, with separate tanks for washing and spinning (for example, with two tanks), combined washer-dryers, as well as machines operating on other types of energy.</t>
   </si>
   <si>
     <t>GOST R IEC 60456-2011</t>
   </si>
@@ -837,213 +843,213 @@
       <c r="B5" t="s">
         <v>47</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>42</v>
       </c>
       <c r="G5" t="s">
         <v>48</v>
       </c>
       <c r="H5">
         <v>2012</v>
       </c>
       <c r="I5">
         <v>2023</v>
       </c>
       <c r="J5" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="K5" t="s">
         <v>34</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N5" t="s">
         <v>36</v>
       </c>
       <c r="O5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F6" t="s">
         <v>42</v>
       </c>
       <c r="G6" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="H6">
         <v>1984</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N6" t="s">
         <v>36</v>
       </c>
       <c r="O6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="P6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B7" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>2011</v>
       </c>
       <c r="I7">
         <v>2014</v>
       </c>
       <c r="J7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M7" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N7" t="s">
         <v>36</v>
       </c>
       <c r="O7" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P7" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B8" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D8" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="H8">
         <v>2012</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="K8" t="s">
         <v>34</v>
       </c>
       <c r="L8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M8" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N8" t="s">
         <v>36</v>
       </c>
       <c r="O8" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="P8" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">