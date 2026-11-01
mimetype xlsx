--- v0 (2025-11-26)
+++ v1 (2026-11-01)
@@ -9674,51 +9674,51 @@
       </c>
       <c r="P133" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>673</v>
       </c>
       <c r="B134" t="s">
         <v>674</v>
       </c>
       <c r="C134" t="s">
         <v>38</v>
       </c>
       <c r="D134" t="s">
         <v>675</v>
       </c>
       <c r="E134" t="s">
         <v>40</v>
       </c>
       <c r="F134" t="s">
         <v>676</v>
       </c>
       <c r="G134" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H134">
         <v>2021</v>
       </c>
       <c r="I134">
         <v>2024</v>
       </c>
       <c r="J134" t="s">
         <v>677</v>
       </c>
       <c r="K134" t="s">
         <v>24</v>
       </c>
       <c r="L134" t="s">
         <v>678</v>
       </c>
       <c r="M134" t="s">
         <v>42</v>
       </c>
       <c r="N134" t="s">
         <v>27</v>
       </c>
       <c r="O134" t="s">
         <v>679</v>
       </c>