--- v0 (2025-11-09)
+++ v1 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -513,90 +513,117 @@
   <si>
     <t>GOST R IEC 62552-2011; GOST R ISO 51401-99</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gost-r-51565-2012-energy-efficiency-household-refrigeration-appliances-and-similar</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/53522/</t>
   </si>
   <si>
     <t>GOST R 55008-2012 Energy efficiency - Household washing machines and similar - Energy efficiency indicators and methods of determination</t>
   </si>
   <si>
     <t>This standard applies to household washing machines, including built-in ones, operating from an electrical network with a nominal frequency of 50 Hz and from batteries. The standard specifies the energy efficiency classes of washing machines and the content of the label attached to each machine. The standard does not apply to washing machines without a spin process, with separate tanks for washing and spinning (for example, with two tanks), combined washer-dryers, as well as machines operating on other types of energy.</t>
   </si>
   <si>
     <t>GOST R IEC 60456-2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gost-r-55008-2012-energy-efficiency-household-washing-machines-and-similar-energy</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/54513/</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>Ministry of Industry and Trade Decree N 1324</t>
   </si>
   <si>
     <t>Low-pressure lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ministry-industry-and-trade-decree-n-1324</t>
   </si>
   <si>
     <t>http://www.consultant.ru/document/cons_doc_LAW_109983/c3f92e3c0a2fd053673311fdef9e3ee11b1609f9/</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade Decree N 769</t>
   </si>
   <si>
     <t>Electric water heaters accumulative; Household Electric boilers</t>
   </si>
   <si>
     <t>Imaging Equipment, Televisions, Displays, Ovens, Microwaves, Dishwashers, Washer and Dryers, Non-Directional lamps, Elevators, Boilers and Furnaces, Room ACs - Stationary ACs, Instantaneous Water Heaters, Storage Water Heaters, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>GOST 21766-87, GOST 21552-84</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade of the Russian Federation</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ministry-industry-and-trade-decree-n-769</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
@@ -927,72 +954,72 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P29"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="211.091" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="763.099" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="313.638" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="67.127" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="124.97" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -2197,184 +2224,230 @@
       </c>
       <c r="L26" t="s">
         <v>163</v>
       </c>
       <c r="M26" t="s">
         <v>74</v>
       </c>
       <c r="N26" t="s">
         <v>38</v>
       </c>
       <c r="O26" t="s">
         <v>164</v>
       </c>
       <c r="P26" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>166</v>
       </c>
       <c r="B27" t="s">
         <v>167</v>
       </c>
       <c r="C27" t="s">
-        <v>31</v>
+        <v>168</v>
       </c>
       <c r="D27" t="s">
-        <v>32</v>
+        <v>169</v>
       </c>
       <c r="E27" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>152</v>
+        <v>34</v>
       </c>
       <c r="G27" t="s">
-        <v>35</v>
+        <v>170</v>
       </c>
       <c r="H27">
-        <v>2011</v>
+        <v>2026</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>36</v>
+        <v>171</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
-        <v>74</v>
+        <v>172</v>
       </c>
       <c r="N27" t="s">
-        <v>38</v>
+        <v>173</v>
       </c>
       <c r="O27" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="P27" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="B28" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="C28" t="s">
         <v>31</v>
       </c>
       <c r="D28" t="s">
-        <v>172</v>
+        <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>33</v>
       </c>
       <c r="F28" t="s">
         <v>152</v>
       </c>
       <c r="G28" t="s">
         <v>35</v>
       </c>
       <c r="H28">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
         <v>36</v>
       </c>
       <c r="K28" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L28"/>
       <c r="M28" t="s">
-        <v>175</v>
+        <v>74</v>
       </c>
       <c r="N28" t="s">
         <v>38</v>
       </c>
       <c r="O28" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="P28" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B29" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C29" t="s">
-        <v>179</v>
+        <v>31</v>
       </c>
       <c r="D29" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E29" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F29" t="s">
-        <v>181</v>
+        <v>152</v>
       </c>
       <c r="G29" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="H29">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I29"/>
       <c r="J29" t="s">
-        <v>182</v>
+        <v>36</v>
       </c>
       <c r="K29" t="s">
         <v>183</v>
       </c>
       <c r="L29" t="s">
         <v>184</v>
       </c>
       <c r="M29" t="s">
         <v>185</v>
       </c>
       <c r="N29" t="s">
+        <v>38</v>
+      </c>
+      <c r="O29" t="s">
         <v>186</v>
       </c>
-      <c r="O29" t="s">
+      <c r="P29" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" t="s">
         <v>187</v>
       </c>
-      <c r="P29" t="s">
+      <c r="B30" t="s">
         <v>188</v>
+      </c>
+      <c r="C30" t="s">
+        <v>168</v>
+      </c>
+      <c r="D30" t="s">
+        <v>189</v>
+      </c>
+      <c r="E30" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" t="s">
+        <v>190</v>
+      </c>
+      <c r="G30" t="s">
+        <v>56</v>
+      </c>
+      <c r="H30">
+        <v>2016</v>
+      </c>
+      <c r="I30">
+        <v>2017</v>
+      </c>
+      <c r="J30" t="s">
+        <v>191</v>
+      </c>
+      <c r="K30" t="s">
+        <v>192</v>
+      </c>
+      <c r="L30" t="s">
+        <v>193</v>
+      </c>
+      <c r="M30" t="s">
+        <v>194</v>
+      </c>
+      <c r="N30" t="s">
+        <v>195</v>
+      </c>
+      <c r="O30" t="s">
+        <v>196</v>
+      </c>
+      <c r="P30" t="s">
+        <v>197</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">