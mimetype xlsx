--- v0 (2025-12-01)
+++ v1 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -209,114 +209,144 @@
   <si>
     <t>Showers or Showerheads</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/eta-0806-specifications-assigning-anqip-water-efficiency-labels-showers-and-shower-systems</t>
   </si>
   <si>
     <t>https://anqip.pt/images/stories/ETA_0806_v.4_novo.1.pdf</t>
   </si>
   <si>
     <t>ETA 0808 - Specifications for assigning ANQIP water efficiency labels to taps and flow meters (p. 3)</t>
   </si>
   <si>
     <t>This policy applies to washbasin taps, kitchen taps, and urinal flowmeters.</t>
   </si>
   <si>
     <t>Urinals, Taps or Faucets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/eta-0808-specifications-assigning-anqip-water-efficiency-labels-taps-and-flow-meters-p-3</t>
   </si>
   <si>
     <t>https://anqip.pt/images/stories/ETA_0808_v.3_novo.1.pdf</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>Regulation on Energy Efficiency Requirements for Mass-Produced Systems, Vehicles, and Appliances</t>
   </si>
   <si>
     <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Electricity, Other Solid Fuel</t>
   </si>
   <si>
     <t>See Policy</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulation-energy-efficiency-requirements-mass-produced-systems-vehicles-and-appliances</t>
   </si>
   <si>
     <t>https://www.admin.ch/opc/de/classified-compilation/20162950/index.html</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy Voluntary Window Energy Label</t>
   </si>
   <si>
     <t>The energy label provides information on the energy efficiency of windows during the winter.</t>
   </si>
   <si>
     <t>Windows</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/swiss-federal-office-energy-voluntary-window-energy-label</t>
   </si>
   <si>
     <t>http://www.bfe.admin.ch/energie/00588/00589/00644/index.html?lang=it&amp;msg-id=56073</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
   <si>
     <t>http://tbs.go.tz/uploads/files/LIST%20OF%20COMPULSORY%20TANZANIA%20STANDARD%20AS%20OF%20AUGUST%202020.pdf</t>
   </si>
@@ -644,59 +674,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P10"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="129.683" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="135.538" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="798.519" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="124.97" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -1020,186 +1050,232 @@
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
         <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
       <c r="O7" t="s">
         <v>63</v>
       </c>
       <c r="P7" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>65</v>
       </c>
       <c r="B8" t="s">
         <v>66</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>67</v>
       </c>
       <c r="D8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="H8">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I8"/>
       <c r="J8" t="s">
-        <v>23</v>
+        <v>72</v>
       </c>
       <c r="K8" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="G9" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="H9">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>2017</v>
+      </c>
+      <c r="I9">
+        <v>2021</v>
+      </c>
       <c r="J9" t="s">
-        <v>80</v>
+        <v>23</v>
       </c>
       <c r="K9" t="s">
         <v>81</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>82</v>
+      </c>
       <c r="M9" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="N9" t="s">
-        <v>38</v>
+        <v>84</v>
       </c>
       <c r="O9" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="P9" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B10" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C10" t="s">
-        <v>86</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E10" t="s">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>90</v>
       </c>
       <c r="H10">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="I10"/>
       <c r="J10" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="K10" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="N10" t="s">
-        <v>92</v>
+        <v>38</v>
       </c>
       <c r="O10" t="s">
         <v>93</v>
       </c>
       <c r="P10" t="s">
         <v>94</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" t="s">
+        <v>96</v>
+      </c>
+      <c r="C11" t="s">
+        <v>67</v>
+      </c>
+      <c r="D11" t="s">
+        <v>97</v>
+      </c>
+      <c r="E11" t="s">
+        <v>69</v>
+      </c>
+      <c r="F11" t="s">
+        <v>98</v>
+      </c>
+      <c r="G11" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11">
+        <v>2016</v>
+      </c>
+      <c r="I11">
+        <v>2017</v>
+      </c>
+      <c r="J11" t="s">
+        <v>91</v>
+      </c>
+      <c r="K11" t="s">
+        <v>99</v>
+      </c>
+      <c r="L11" t="s">
+        <v>100</v>
+      </c>
+      <c r="M11" t="s">
+        <v>101</v>
+      </c>
+      <c r="N11" t="s">
+        <v>102</v>
+      </c>
+      <c r="O11" t="s">
+        <v>103</v>
+      </c>
+      <c r="P11" t="s">
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">