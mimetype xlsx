--- v0 (2025-11-29)
+++ v1 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -149,116 +149,146 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/draft-resolution-cabinet-ministers-ukraine-approval-technical-regulation-energy-labeling</t>
   </si>
   <si>
     <t>http://saee.gov.ua/sites/default/files/documents/TR-posudomoyka.docx</t>
   </si>
   <si>
     <t>Draft Resolution of the Cabinet of Ministers of Ukraine: On approval of the technical regulation on energy labeling of household tumble dryers</t>
   </si>
   <si>
     <t>Applies to tumble dryers of domestic and foreign make, including those intended for professional use, placed on the market in the territory of Ukraine starting from the effective date of the Technical Regulation, including: - electric mains-operated tumble dryers; -gas-powered tumble dryers; - built-in tumble dryers.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/draft-resolution-cabinet-ministers-ukraine-approval-technical-regulation-energy-labeling-0</t>
   </si>
   <si>
     <t>http://saee.gov.ua/sites/default/files/Barabanni%20susharky.rar</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>Malawi standard for pico-solar and SHS kits (IEC TS 62257-9-5)</t>
   </si>
   <si>
     <t>This policy applies to off-grid renewable energy products with batteries and solar modules with DC system voltages not exceeding 35 V and peak power ratings not exceeding 350 W.</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Not applicable</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>November 2023</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5:2018</t>
   </si>
   <si>
     <t>Malawi Bureau of Standards (MBS)</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/malawi-standard-pico-solar-and-shs-kits-iec-ts-62257-9-5</t>
   </si>
   <si>
     <t>https://www.iec.ch/dyn/www/f?p=103:36:112914829377027::::FSP_ORG_ID,FSP_LANG_ID:1090,25</t>
   </si>
   <si>
     <t>Malawi standard for pico-solar and SHS kits (IEC TS 62257-9-8)</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>MS IEC TS 62257-9-8</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/malawi-standard-pico-solar-and-shs-kits-iec-ts-62257-9-8</t>
   </si>
   <si>
     <t>https://nam10.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.iec.ch%2Fdyn%2Fwww%2Ff%3Fp%3D103%3A36%3A112914829377027%3A%3A%3A%3AFSP_ORG_ID%2CFSP_LANG_ID%3A1090%2C25&amp;data=05%7C01%7Clboucher%40clasp.ngo%7C991380eb2ddc4597b0bd08dbd6ffa68d%7C893cf7999fee4d2a8d71655b7b1e53d2%7C0%7C0%7C638340165728696357%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=BRfwqZ8YWSBCwfEf9yfxjELTLNVh5Efnf5BHKmWv9cw%3D&amp;reserved=0</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standards for Refrigerating Appliances</t>
   </si>
   <si>
     <t>This standard will apply to all refrigerating appliances of the vapor compression type, with a rated volume at or above 10 Liters (L) and at or below 1,500 L, powered by electric mains and offered for sale or installed in any application. The standard specifies requirements for test methods and energy use calculation, daily energy use calculation, maximum energy use, functional performance, refrigerant, and foam blowing agent, product information, and declaration of conformity 1975 and its regulations.</t>
   </si>
   <si>
     <t>Refrigeration</t>
   </si>
   <si>
-    <t>Minimum Performance Standard</t>
-[...1 lines deleted...]
-  <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>IEC 62552:2015, Part 1, 2, and 3</t>
   </si>
   <si>
     <t>Malawi Energy Regulatory Authority (MERA)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standards-refrigerating-appliances</t>
   </si>
   <si>
     <t>Resolution of the Cabinet of Ministers of Ukraine -340: On the approval of the technical regulation on the energy labelling of electrical lamps and luminaires</t>
   </si>
   <si>
     <t>Applies to the following categories of electric lamps of domestic and foreign make, placed on the market in the territory of Ukraine:</t>
   </si>
   <si>
     <t>Non-Directional lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolution-cabinet-ministers-ukraine-340-approval-technical-regulation-energy-labelling</t>
   </si>
   <si>
     <t>http://saee.gov.ua/sites/default/files/KMU_340.zip</t>
@@ -285,53 +315,50 @@
     <t>This regulation specifies the labeling requirements for the following household refrigerating appliances:</t>
   </si>
   <si>
     <t>Washing Machines, Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolution-cabinet-ministers-ukraine-no702-approval-technical-regulation-energy-labelling</t>
   </si>
   <si>
     <t>http://saee.gov.ua/documents/laws/ENG_Resolutio_702_2013.pdf</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
   <si>
     <t>http://tbs.go.tz/uploads/files/LIST%20OF%20COMPULSORY%20TANZANIA%20STANDARD%20AS%20OF%20AUGUST%202020.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -653,72 +680,72 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="187.526" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="599.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="74.268" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="566.148" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -928,355 +955,401 @@
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>45</v>
       </c>
       <c r="B6" t="s">
         <v>46</v>
       </c>
       <c r="C6" t="s">
         <v>47</v>
       </c>
       <c r="D6" t="s">
         <v>48</v>
       </c>
       <c r="E6" t="s">
         <v>49</v>
       </c>
       <c r="F6" t="s">
         <v>50</v>
       </c>
       <c r="G6" t="s">
         <v>51</v>
       </c>
       <c r="H6">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
         <v>52</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
-      <c r="L6" t="s">
+      <c r="L6"/>
+      <c r="M6" t="s">
         <v>53</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>54</v>
       </c>
-      <c r="N6" t="s">
+      <c r="O6" t="s">
         <v>55</v>
       </c>
-      <c r="O6" t="s">
+      <c r="P6" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" t="s">
         <v>58</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="D7" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="E7" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F7" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="G7" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="H7">
         <v>2022</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M7" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="N7" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="O7" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="P7" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B8" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="C8" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="D8" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="E8" t="s">
         <v>49</v>
       </c>
       <c r="F8" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H8"/>
+        <v>63</v>
+      </c>
+      <c r="H8">
+        <v>2022</v>
+      </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M8" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="N8" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="O8" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="P8"/>
+        <v>72</v>
+      </c>
+      <c r="P8" t="s">
+        <v>73</v>
+      </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B9" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="D9" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>78</v>
+      </c>
       <c r="M9" t="s">
-        <v>25</v>
+        <v>79</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
       <c r="O9" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B10" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
         <v>23</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
         <v>25</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
       <c r="O10" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="P10" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="B11" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="E11" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>84</v>
+        <v>63</v>
       </c>
       <c r="H11">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I11"/>
       <c r="J11" t="s">
-        <v>85</v>
+        <v>23</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
         <v>25</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
       <c r="O11" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="P11" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C12" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>48</v>
+        <v>93</v>
       </c>
       <c r="E12" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="F12" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="H12">
+        <v>2008</v>
+      </c>
+      <c r="I12">
+        <v>2013</v>
+      </c>
+      <c r="J12" t="s">
+        <v>95</v>
+      </c>
+      <c r="K12" t="s">
+        <v>24</v>
+      </c>
+      <c r="L12" t="s">
+        <v>96</v>
+      </c>
+      <c r="M12" t="s">
+        <v>25</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+      <c r="O12" t="s">
+        <v>97</v>
+      </c>
+      <c r="P12" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" t="s">
+        <v>99</v>
+      </c>
+      <c r="B13" t="s">
+        <v>100</v>
+      </c>
+      <c r="C13" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" t="s">
+        <v>60</v>
+      </c>
+      <c r="E13" t="s">
+        <v>49</v>
+      </c>
+      <c r="F13" t="s">
+        <v>62</v>
+      </c>
+      <c r="G13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H13">
         <v>2016</v>
       </c>
-      <c r="I12">
+      <c r="I13">
         <v>2017</v>
       </c>
-      <c r="J12" t="s">
-[...18 lines deleted...]
-        <v>97</v>
+      <c r="J13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K13" t="s">
+        <v>102</v>
+      </c>
+      <c r="L13" t="s">
+        <v>103</v>
+      </c>
+      <c r="M13" t="s">
+        <v>104</v>
+      </c>
+      <c r="N13" t="s">
+        <v>67</v>
+      </c>
+      <c r="O13" t="s">
+        <v>105</v>
+      </c>
+      <c r="P13" t="s">
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">