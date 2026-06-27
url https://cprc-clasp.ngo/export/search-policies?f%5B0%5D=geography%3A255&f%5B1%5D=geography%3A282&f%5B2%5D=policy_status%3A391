--- v1 (2026-01-25)
+++ v2 (2026-06-27)
@@ -7638,51 +7638,51 @@
       </c>
       <c r="P94" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>549</v>
       </c>
       <c r="B95" t="s">
         <v>550</v>
       </c>
       <c r="C95" t="s">
         <v>18</v>
       </c>
       <c r="D95" t="s">
         <v>137</v>
       </c>
       <c r="E95" t="s">
         <v>20</v>
       </c>
       <c r="F95" t="s">
         <v>520</v>
       </c>
       <c r="G95" t="s">
-        <v>22</v>
+        <v>544</v>
       </c>
       <c r="H95">
         <v>1989</v>
       </c>
       <c r="I95">
         <v>2013</v>
       </c>
       <c r="J95" t="s">
         <v>69</v>
       </c>
       <c r="K95" t="s">
         <v>24</v>
       </c>
       <c r="L95" t="s">
         <v>138</v>
       </c>
       <c r="M95" t="s">
         <v>49</v>
       </c>
       <c r="N95" t="s">
         <v>27</v>
       </c>
       <c r="O95" t="s">
         <v>551</v>
       </c>