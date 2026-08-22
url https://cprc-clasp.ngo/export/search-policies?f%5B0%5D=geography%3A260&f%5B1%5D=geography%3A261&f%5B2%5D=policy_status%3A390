--- v0 (2026-01-25)
+++ v1 (2026-08-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="256">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -450,279 +450,295 @@
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 814/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water heaters and hot water storage tanks</t>
   </si>
   <si>
     <t>10 CFR 430—Energy Conservation Program for Consumer Products</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/814/contents</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
-[...5 lines deleted...]
-    <t>Europe, United Kingdom</t>
+    <t>Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC -with regard to ecodesign requirements for simple set-top boxes</t>
+  </si>
+  <si>
+    <t>The Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC of the European Parliament and of the Council with regard to ecodesign requirements for simple set-top boxes; sets minimum energy performance requirements for simple set top boxes -SSTB.</t>
+  </si>
+  <si>
+    <t>Set Top Boxes (STB)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-ec-no-107-2009-4-february-2009-implementing-directive-2005-32-ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2009/107/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation EU 2015-1095 of 5 May 2015</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of professional refrigerated storage cabinets and blast cabinets. This Regulation shall apply to electric mains-operated blast cabinets; and electric mains-operated professional refrigerated storage cabinets including those sold for the refrigeration of foodstuffs and animal feed.</t>
+  </si>
+  <si>
+    <t>Refrigerated Cabinets, Industrial Process Chillers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2015-1095-5-may-2015</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2015/1095/contents</t>
+  </si>
+  <si>
+    <t>Energy Saving Trust Endorsed Products</t>
+  </si>
+  <si>
+    <t>insulation</t>
+  </si>
+  <si>
+    <t>Insulations</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>August 2019</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>Energy Saving Trust</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products</t>
+  </si>
+  <si>
+    <t>https://energysavingtrust.org.uk/business/energy-efficiency/products-technology/</t>
+  </si>
+  <si>
+    <t>Windows</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-0</t>
+  </si>
+  <si>
+    <t>Natural gas and LPG boilers</t>
+  </si>
+  <si>
+    <t>Gas, Oil</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-1</t>
+  </si>
+  <si>
+    <t>Heating controls products</t>
+  </si>
+  <si>
+    <t>Climate Controls</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-2</t>
+  </si>
+  <si>
+    <t>Nordic Ecolabel 003 White Goods</t>
+  </si>
+  <si>
+    <t>This product group covers electric, mains powered dishwashers within the scope of EU Ecodesign Regulation 1016-2010-EC and Energy Labelling Regulation 1059-2010-EC.</t>
+  </si>
+  <si>
+    <t>Sweden</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>October 2015</t>
+  </si>
+  <si>
+    <t>Ecolabelling Sweden</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nordic-ecolabel-003-white-goods</t>
+  </si>
+  <si>
+    <t>http://www.svanen.se/en/Criteria/Nordic-Ecolabel-criteria/Criteria/?productGroupID=2</t>
+  </si>
+  <si>
+    <t>This product group covers electric, mains powered washing machines within the scope of EU Ecodesign Regulation 1015-2010-EC and Energy Labelling Regulation 1061-2010-EC.</t>
+  </si>
+  <si>
+    <t>Clothes Dryers, Washing Machines</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nordic-ecolabel-003-white-goods-0</t>
+  </si>
+  <si>
+    <t>This product group covers electric, mains powered refrigerator and freezers within the scope of EU Ecodesign Regulation 643-2009-EC and Energy Labelling Regulation 1060-2010-EC.</t>
+  </si>
+  <si>
+    <t>Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nordic-ecolabel-003-white-goods-1</t>
+  </si>
+  <si>
+    <t>Nordic Ecolabel 040 Machines for Parks and Gardens</t>
+  </si>
+  <si>
+    <t>Working machines used for the care of parks and gardens, both privately and commercially, can be Nordic Ecolabelled. The following manual, electric and combustion engine driven machines can be awarded a Nordic Ecolabel: Lawnmowers; Lawn Trimmers and lawn edge trimmers; Brush cutters; Chainsaws; Leaf collectors and leaf blowers for professional use; Hedge trimmers; Compost shredders; Rotary cultivators; Riding lawn tractors and mowers; Snow blowers.   Only machines with a nominal engine rating of less than or equal to 19 kW can be Nordic Ecolabelled. Engine operated machines must also be covered by the EU's Machinery Directive: 2006-42-EC.  Combustion engine operated machines include air-cooled or liquid-cooled two stroke or four-stroke engines. Petrol, diesel, ethanol or other renewable fuels may be used. The engine shall be new and adapted to the fuel types for which it is intended.   Electrically powered machines may be corded or battery or solar cell operated. The product group machines for parks and gardens does not include agricultural or forestry tractors, nor terrain vehicles, i.e. All Terrain Vehicles.</t>
+  </si>
+  <si>
+    <t>Outdoor Tools &amp; Equipment</t>
+  </si>
+  <si>
+    <t>Electricity, Oil</t>
+  </si>
+  <si>
+    <t>ISO 8178, CEC RF-08-A-85</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nordic-ecolabel-040-machines-parks-and-gardens</t>
+  </si>
+  <si>
+    <t>http://www.svanen.se/en/Criteria/Nordic-Ecolabel-criteria/Criteria/?productGroupID=21</t>
+  </si>
+  <si>
+    <t>Nordic Ecolabel 048 Computers</t>
+  </si>
+  <si>
+    <t>Computers, Displays</t>
+  </si>
+  <si>
+    <t>ENERGY STAR Computer Program Requirements Version 6</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nordic-ecolabel-048-computers</t>
+  </si>
+  <si>
+    <t>http://www.svanen.se/en/Criteria/Nordic-Ecolabel-criteria/Criteria/?productGroupID=25</t>
+  </si>
+  <si>
+    <t>Nordic Ecolabel 059 Heat Pumps</t>
+  </si>
+  <si>
+    <t>1. For heating water up to 70 kW:</t>
+  </si>
+  <si>
+    <t>EN 14511</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nordic-ecolabel-059-heat-pumps</t>
+  </si>
+  <si>
+    <t>http://www.svanen.se/en/Criteria/Nordic-Ecolabel-criteria/Criteria/?productGroupID=31</t>
+  </si>
+  <si>
+    <t>Nordic Ecolabel 062 Windows and Exterior Doors</t>
+  </si>
+  <si>
+    <t>Nordic Ecolabelled products are windows and exterior doors between open and enclosed, constantly heated spaces, i.e. between an outdoor climate and an indoor climate. There are various other types of exterior doors that can be subject to various function requirements.</t>
+  </si>
+  <si>
+    <t>Doors, Windows</t>
+  </si>
+  <si>
+    <t>EN 14351-1</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nordic-ecolabel-062-windows-and-exterior-doors</t>
+  </si>
+  <si>
+    <t>http://www.svanen.se/en/Criteria/Nordic-Ecolabel-criteria/Criteria/?productGroupID=33</t>
+  </si>
+  <si>
+    <t>Nordic Ecolabel 071 TV and Projector</t>
+  </si>
+  <si>
+    <t>In order to be awarded the Nordic Ecolabel the product must fall within product categories listed here: Televisions-sets|TV-sets; Projectors</t>
+  </si>
+  <si>
+    <t>Televisions, Projectors</t>
+  </si>
+  <si>
+    <t>IEC 62087, ver. 2</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nordic-ecolabel-071-tv-and-projector</t>
+  </si>
+  <si>
+    <t>https://www.svanen.se/en/how-to-apply/criteria-application/tv-and-projectors-071/</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
-[...215 lines deleted...]
-    <t>https://www.svanen.se/en/how-to-apply/criteria-application/tv-and-projectors-071/</t>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information (Lighting Products) Regulations 2021</t>
   </si>
   <si>
     <t>This regulation applies to light sources placed on the market, with or without integrated control gears, and includes light sources placed on the market in a containing product.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Lighting Controls</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/1095/part/2/chapter/3/made</t>
   </si>
   <si>
     <t>In these Regulations “light source” means, an electricallyU operated product—
 (a) intended to emit light; or
 (b) in the case of a non-incandescent light source, intended to be possibly tuned to emit light; or
 (c) intended to do both (a) and (b); 
 This Policy is under development by the UK government with public consultation having taken place in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations</t>
@@ -1171,61 +1187,61 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1330.675" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="61.271" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="101.404" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2265,1133 +2281,1137 @@
       <c r="K24" t="s">
         <v>67</v>
       </c>
       <c r="L24" t="s">
         <v>141</v>
       </c>
       <c r="M24"/>
       <c r="N24" t="s">
         <v>32</v>
       </c>
       <c r="O24" t="s">
         <v>142</v>
       </c>
       <c r="P24" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>144</v>
       </c>
       <c r="B25" t="s">
         <v>145</v>
       </c>
       <c r="C25" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>82</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
         <v>23</v>
       </c>
       <c r="K25" t="s">
-        <v>131</v>
+        <v>24</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25" t="s">
         <v>32</v>
       </c>
       <c r="O25" t="s">
+        <v>147</v>
+      </c>
+      <c r="P25" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>149</v>
+      </c>
+      <c r="B26" t="s">
         <v>150</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>82</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>23</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="O26" t="s">
+        <v>152</v>
+      </c>
+      <c r="P26" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>154</v>
+      </c>
+      <c r="B27" t="s">
         <v>155</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" t="s">
         <v>156</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>157</v>
       </c>
-      <c r="E27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" t="s">
-        <v>82</v>
+        <v>158</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>2015</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>23</v>
+        <v>159</v>
       </c>
       <c r="K27" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M27"/>
+        <v>160</v>
+      </c>
+      <c r="L27" t="s">
+        <v>141</v>
+      </c>
+      <c r="M27" t="s">
+        <v>161</v>
+      </c>
       <c r="N27" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="O27" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="P27" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B28" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E28" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F28" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2015</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K28" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="L28" t="s">
         <v>141</v>
       </c>
       <c r="M28" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N28" t="s">
         <v>32</v>
       </c>
       <c r="O28" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="P28" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B29" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>170</v>
+        <v>37</v>
       </c>
       <c r="E29" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F29" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2015</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K29" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="L29" t="s">
         <v>141</v>
       </c>
       <c r="M29" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N29" t="s">
         <v>32</v>
       </c>
       <c r="O29" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="P29" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B30" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>37</v>
+        <v>170</v>
       </c>
       <c r="E30" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F30" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2015</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K30" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L30"/>
       <c r="M30" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N30" t="s">
         <v>32</v>
       </c>
       <c r="O30" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="P30" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="B31" t="s">
+        <v>173</v>
+      </c>
+      <c r="C31" t="s">
+        <v>174</v>
+      </c>
+      <c r="D31" t="s">
         <v>175</v>
       </c>
-      <c r="C31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F31" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="N31" t="s">
         <v>32</v>
       </c>
       <c r="O31" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="P31" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="B32" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C32" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D32" t="s">
         <v>181</v>
       </c>
       <c r="E32" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F32" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>2014</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="K32" t="s">
-        <v>24</v>
+        <v>131</v>
       </c>
       <c r="L32"/>
       <c r="M32" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="N32" t="s">
         <v>32</v>
       </c>
       <c r="O32" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="P32" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="B33" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="C33" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D33" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="E33" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F33" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
         <v>2014</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="K33" t="s">
-        <v>131</v>
+        <v>24</v>
       </c>
       <c r="L33"/>
       <c r="M33" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="N33" t="s">
         <v>32</v>
       </c>
       <c r="O33" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="P33" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="B34" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="C34" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D34" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="E34" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F34" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2014</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="K34" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L34"/>
+        <v>189</v>
+      </c>
+      <c r="L34" t="s">
+        <v>190</v>
+      </c>
       <c r="M34" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="N34" t="s">
         <v>32</v>
       </c>
       <c r="O34" t="s">
         <v>191</v>
       </c>
       <c r="P34" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B35" t="s">
         <v>193</v>
       </c>
       <c r="C35" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D35" t="s">
         <v>194</v>
       </c>
       <c r="E35" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F35" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="K35" t="s">
+        <v>24</v>
+      </c>
+      <c r="L35" t="s">
         <v>195</v>
       </c>
-      <c r="L35" t="s">
+      <c r="M35" t="s">
+        <v>177</v>
+      </c>
+      <c r="N35" t="s">
+        <v>32</v>
+      </c>
+      <c r="O35" t="s">
         <v>196</v>
       </c>
-      <c r="M35" t="s">
-[...5 lines deleted...]
-      <c r="O35" t="s">
+      <c r="P35" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B36" t="s">
         <v>199</v>
       </c>
       <c r="C36" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D36" t="s">
-        <v>200</v>
+        <v>76</v>
       </c>
       <c r="E36" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F36" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
+        <v>200</v>
+      </c>
+      <c r="M36" t="s">
+        <v>177</v>
+      </c>
+      <c r="N36" t="s">
+        <v>32</v>
+      </c>
+      <c r="O36" t="s">
         <v>201</v>
       </c>
-      <c r="M36" t="s">
-[...5 lines deleted...]
-      <c r="O36" t="s">
+      <c r="P36" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>203</v>
+      </c>
+      <c r="B37" t="s">
         <v>204</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
+        <v>174</v>
+      </c>
+      <c r="D37" t="s">
         <v>205</v>
       </c>
-      <c r="C37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F37" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
         <v>2014</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="K37" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="L37" t="s">
         <v>206</v>
       </c>
       <c r="M37" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="N37" t="s">
         <v>32</v>
       </c>
       <c r="O37" t="s">
         <v>207</v>
       </c>
       <c r="P37" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>209</v>
       </c>
       <c r="B38" t="s">
         <v>210</v>
       </c>
       <c r="C38" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D38" t="s">
         <v>211</v>
       </c>
       <c r="E38" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F38" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="K38" t="s">
-        <v>166</v>
+        <v>24</v>
       </c>
       <c r="L38" t="s">
         <v>212</v>
       </c>
       <c r="M38" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="N38" t="s">
         <v>32</v>
       </c>
       <c r="O38" t="s">
         <v>213</v>
       </c>
       <c r="P38" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>215</v>
       </c>
       <c r="B39" t="s">
         <v>216</v>
       </c>
       <c r="C39" t="s">
-        <v>180</v>
+        <v>18</v>
       </c>
       <c r="D39" t="s">
         <v>217</v>
       </c>
       <c r="E39" t="s">
-        <v>163</v>
+        <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
-        <v>2015</v>
+        <v>2026</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>182</v>
+        <v>219</v>
       </c>
       <c r="K39" t="s">
-        <v>24</v>
+        <v>131</v>
       </c>
       <c r="L39" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="M39" t="s">
-        <v>183</v>
+        <v>221</v>
       </c>
       <c r="N39" t="s">
         <v>32</v>
       </c>
       <c r="O39" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="P39" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B40" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>2021</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
         <v>23</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
         <v>32</v>
       </c>
       <c r="O40" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="P40" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B41" t="s">
+        <v>229</v>
+      </c>
+      <c r="C41" t="s">
+        <v>18</v>
+      </c>
+      <c r="D41" t="s">
         <v>226</v>
-      </c>
-[...4 lines deleted...]
-        <v>223</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>82</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>2021</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
         <v>23</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41" t="s">
         <v>32</v>
       </c>
       <c r="O41" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="P41" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B42" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C42" t="s">
         <v>18</v>
       </c>
       <c r="D42" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>82</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
         <v>2021</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
         <v>23</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42" t="s">
         <v>32</v>
       </c>
       <c r="O42" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="P42" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B43" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C43" t="s">
         <v>18</v>
       </c>
       <c r="D43" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>82</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
         <v>2021</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
         <v>23</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43" t="s">
         <v>25</v>
       </c>
       <c r="O43" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="P43" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B44" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C44" t="s">
         <v>18</v>
       </c>
       <c r="D44" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>82</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
         <v>2021</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
         <v>23</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44" t="s">
         <v>32</v>
       </c>
       <c r="O44" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="P44" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B45" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C45" t="s">
         <v>18</v>
       </c>
       <c r="D45" t="s">
         <v>49</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>82</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
         <v>2021</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
         <v>23</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45" t="s">
         <v>32</v>
       </c>
       <c r="O45" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="P45" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B46" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C46" t="s">
         <v>18</v>
       </c>
       <c r="D46" t="s">
         <v>55</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>82</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
         <v>2021</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
         <v>23</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46" t="s">
         <v>25</v>
       </c>
       <c r="O46" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="P46" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="B47" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C47" t="s">
         <v>18</v>
       </c>
       <c r="D47" t="s">
         <v>42</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>82</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
         <v>2021</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
         <v>23</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47" t="s">
         <v>32</v>
       </c>
       <c r="O47" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="P47" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B48" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C48" t="s">
         <v>18</v>
       </c>
       <c r="D48" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>82</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
         <v>2021</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
         <v>23</v>
       </c>
       <c r="K48" t="s">
         <v>131</v>
       </c>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48" t="s">
         <v>25</v>
       </c>
       <c r="O48" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="P48" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>