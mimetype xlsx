--- v1 (2026-01-01)
+++ v2 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -80,105 +80,108 @@
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
+    <t>Entered into force, Revised, Superseded</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>Electricity, Gas</t>
+  </si>
+  <si>
+    <t>EN 61121</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
+  </si>
+  <si>
+    <t>Europe, United Kingdom</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
+  </si>
+  <si>
+    <t>Energy Conservation (Regulated Goods and Registered Suppliers) Regulations 2017</t>
+  </si>
+  <si>
+    <t>This regulation specifies the MEPS and labeling requirements for air‑conditioners; single-phase clothes dryers; single-phase lamps; ballasts for fluorescent lamps; single-phase refrigerators without freezers, refrigerators with freezers, and refrigerators with freezers and through-the-door ice dispensers; single‑phase televisions; and single speed three-phase 50 Hz induction motors.</t>
+  </si>
+  <si>
+    <t>Singapore*</t>
+  </si>
+  <si>
+    <t>Televisions, Clothes Dryers, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, 3-Phase Motors, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
     <t>Entered into force, Revised</t>
-  </si>
-[...52 lines deleted...]
-    <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>Single-phase non-ducted room air conditioners: ISO 5151:2017,  ISO 15042:2017
 ,   
                     Refrigerators: ISO 15502:2005; IEC 62552:2007
 ,   
                     Clothes Dryers: IEC 61121:2005
 ,   
                     Televisions: IEC 62087:2008
 ,   
                     General Lighting: CIE 84:1989; IEC 60064
 ,   
                     Three-phase VRF air-conditioners: ISO 15042:2017
 ,   
                     Three-phase induction motors: IEC 60032:2014</t>
   </si>
   <si>
     <t>Minister for the Environment and Water Resources </t>
   </si>
@@ -282,50 +285,53 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-rotary-clothes-dryers-determination-2015</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Series/F2015L01828</t>
   </si>
   <si>
     <t>Greenmark N70 - Electric Clothes Dryers</t>
   </si>
   <si>
     <t>This standard is applicable to the electric clothes dryers; which meet the definition of CNS 4673</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenmark-n70-electric-clothes-dryers</t>
   </si>
   <si>
     <t>http://greenliving.epa.gov.tw/GreenLife/uploadfiles/Criteria/70/bf405016-8728-4836-b440-0948958ef7ec.pdf</t>
   </si>
   <si>
     <t>labeling for clothes dryers</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
     <t>AS/NZS 2442.2:2000</t>
   </si>
   <si>
     <t>Energy Efficiency and Conservation Authority (EECA)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/labeling-clothes-dryers</t>
   </si>
   <si>
     <t>https://www.eeca.govt.nz/assets/Resources-EECA/standards-ratings-labels/product-factsheets/clothes-dryers-factsheet.pdf</t>
   </si>
   <si>
     <t>Mandatory Energy Efficiency Labelling Scheme (MEELS)</t>
   </si>
   <si>
     <t>MEELS now covers eight types of prescribed products, including:,Room air conditioners (with rated cooling capacity not exceeding 7.5 kilowatts), refrigerating appliances (with rated total storage volume not exceeding 500 litres), compact fluorescent lamps (with rated wattage up to 60 watts), washing machines (with rated washing capacity not exceeding 10 kg), dehumidifiers (with rated dehumidifying capacity not exceeding 35 litres per day), televisions (with rated visible diagonal screen size exceeding 50 cm but not exceeding 250 cm), induction cookers (with rated power not less than 700 watts but not exceeding 3 500 watts for each heating unit, and with total rated power not exceeding 7 000 watts), and storage type electric water heaters (with rated water storage capacity not exceeding 50 litres). All these eight prescribed products for supply in Hong Kong are required to be listed models with reference numbers and bear energy labels.</t>
   </si>
   <si>
     <t>Hong Kong SAR of China</t>
   </si>
   <si>
     <t>Televisions, Dehumidifiers, Induction Cookstoves or Hobs, Clothes Dryers, Washing Machines, Non-Directional lamps, Directional Lamps, Room ACs - Stationary ACs, Storage Water Heaters, Freezers-only</t>
   </si>
   <si>
     <t>November 2020</t>
@@ -407,50 +413,75 @@
     <t>February 2025</t>
   </si>
   <si>
     <t>KS K 0891
 ,   
                     KS C IEC 61121
 ,   
                     KS C IEC 60456
 ,   
                     KS K ISO 139
 ,   
                     KS K 0552
 ,   
                     ISO 9867:2022
 ,   
                     KS K ISO 105-F01</t>
   </si>
   <si>
     <t>Ministry of Trade, Industry and Energy, Korea</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulations-operation-energy-efficient-equipment-maximum-energy-efficiency-standards-and</t>
   </si>
   <si>
     <t>https://eep.energy.or.kr/pds/view.aspx?cate=4&amp;no=183</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -754,65 +785,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:P14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="241.798" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="233.514" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="311.353" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="166.245" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -942,516 +973,564 @@
       </c>
       <c r="P3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4" t="s">
         <v>39</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>40</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
       <c r="O4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H5">
         <v>2001</v>
       </c>
       <c r="I5">
         <v>2002</v>
       </c>
       <c r="J5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="K5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
       <c r="O5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
         <v>2008</v>
       </c>
       <c r="I6">
         <v>2024</v>
       </c>
       <c r="J6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="K6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>40</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H7">
         <v>1989</v>
       </c>
       <c r="I7">
         <v>2015</v>
       </c>
       <c r="J7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="K7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
       <c r="O7" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H8">
         <v>2001</v>
       </c>
       <c r="I8">
         <v>2013</v>
       </c>
       <c r="J8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="K8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
       <c r="O8" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P8" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D9" t="s">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="H9">
         <v>1990</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="K9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L9" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M9" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
       <c r="O9" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="P9" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B10" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C10" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D10" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>40</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H10">
         <v>2008</v>
       </c>
       <c r="I10">
         <v>2020</v>
       </c>
       <c r="J10" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="K10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L10" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M10" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="N10" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="O10" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="P10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C11" t="s">
         <v>38</v>
       </c>
       <c r="D11" t="s">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>8</v>
       </c>
       <c r="H11">
         <v>2009</v>
       </c>
       <c r="I11">
         <v>2014</v>
       </c>
       <c r="J11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="K11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L11" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M11" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
       <c r="O11" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="P11" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B12" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C12" t="s">
         <v>38</v>
       </c>
       <c r="D12" t="s">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
       <c r="G12" t="s">
         <v>8</v>
       </c>
       <c r="H12">
         <v>2014</v>
       </c>
       <c r="I12">
         <v>2022</v>
       </c>
       <c r="J12" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="K12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L12" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M12" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
       <c r="O12" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="P12" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B13" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="G13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="H13">
         <v>2024</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="K13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="M13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
       <c r="O13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="P13" t="s">
-        <v>115</v>
+        <v>117</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" t="s">
+        <v>118</v>
+      </c>
+      <c r="B14" t="s">
+        <v>119</v>
+      </c>
+      <c r="C14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" t="s">
+        <v>19</v>
+      </c>
+      <c r="E14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" t="s">
+        <v>40</v>
+      </c>
+      <c r="G14" t="s">
+        <v>82</v>
+      </c>
+      <c r="H14">
+        <v>2026</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14" t="s">
+        <v>23</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
+        <v>120</v>
+      </c>
+      <c r="M14" t="s">
+        <v>121</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+      <c r="O14" t="s">
+        <v>122</v>
+      </c>
+      <c r="P14" t="s">
+        <v>123</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">