--- v0 (2025-11-29)
+++ v1 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="371">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="366">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -450,68 +450,50 @@
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 814/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water heaters and hot water storage tanks</t>
   </si>
   <si>
     <t>10 CFR 430—Energy Conservation Program for Consumer Products</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/814/contents</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
-[...16 lines deleted...]
-  <si>
     <t>Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC -with regard to ecodesign requirements for simple set-top boxes</t>
   </si>
   <si>
     <t>The Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC of the European Parliament and of the Council with regard to ecodesign requirements for simple set-top boxes; sets minimum energy performance requirements for simple set top boxes -SSTB.</t>
   </si>
   <si>
     <t>Set Top Boxes (STB)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-ec-no-107-2009-4-february-2009-implementing-directive-2005-32-ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2009/107/contents</t>
   </si>
   <si>
     <t>Commission Regulation EU 2015-1095 of 5 May 2015</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of professional refrigerated storage cabinets and blast cabinets. This Regulation shall apply to electric mains-operated blast cabinets; and electric mains-operated professional refrigerated storage cabinets including those sold for the refrigeration of foodstuffs and animal feed.</t>
   </si>
   <si>
     <t>Refrigerated Cabinets, Industrial Process Chillers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2015-1095-5-may-2015</t>
@@ -523,79 +505,50 @@
     <t>Efficiency Policy for Chillers</t>
   </si>
   <si>
     <t>This policy specifies energy consumption standards, star ratings, and labeling requirements for chillers being manufactured, commercially purchased, or sold in India.</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Chillers - Cooler Towers</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>IS 16590 with all amendments</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency (BEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/efficiency-policy-chillers</t>
-  </si>
-[...27 lines deleted...]
-    <t>https://beestarlabel.com/Content/LPG-Gas-Stove-Notification-14(a).pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Light Commercial Air Conditioners</t>
   </si>
   <si>
     <t>This policy specifies energy consumption standards, star ratings, and labeling requirements for light commercial air conditioners with a rated capacity above 10,500 Watts and up to and including 18,000 Watts for a single- or three-phase non-ducted split with fixed and variable speed air conditioners and heat pumps employing air cooled condensers being manufactured, commercially purchased, or sold in India.</t>
   </si>
   <si>
     <t>Air Conditioning</t>
   </si>
   <si>
     <t>May 2023</t>
   </si>
   <si>
     <t>IS 1391:2018 (all amendments)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-light-commercial-air-conditioners</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/LCAC_Regulations.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Room Air Conditioners (Variable Speed)</t>
   </si>
@@ -627,50 +580,53 @@
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>IEC 62087-3, 2015
 ,   
                     IS 616: 2017
 ,   
                     IEC 60065:2014 Edition 8.0
 ,</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-ultra-high-definition-televisions</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/UHD_TV_Schedule.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Washing Machine</t>
   </si>
   <si>
     <t>This policy mandates energy performance standards for star labeled washing machine (with or without heating devices utilizing cold or hot water supply) for household and similar use.</t>
   </si>
   <si>
     <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>August 2025</t>
   </si>
   <si>
     <t>IEC 60456:2010 
 ,   
                     IS 302-7-7:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-washing-machine</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/WM%20Notification%20e-gazette.pdf</t>
   </si>
   <si>
     <t>Energy Saving Trust Endorsed Products</t>
   </si>
   <si>
     <t>insulation</t>
   </si>
   <si>
     <t>Insulations</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
@@ -987,50 +943,53 @@
   <si>
     <t>This schedule specifies the MEPS and labeling instructions for 3 phase squirrel cage induction motor in 2 Pole, 4 Pole and 6 Pole of ratings up to 375 kW for continuous duty (S1) operation, suitable for voltage and frequency variation as per IS 12615:2011</t>
   </si>
   <si>
     <t>3-Phase Motors</t>
   </si>
   <si>
     <t>IS 12615:2011, IS IEC 60034-2-1, IS 15999:2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-6-induction-motors</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/Schedule6-InductionMotors.pdf</t>
   </si>
   <si>
     <t>Schedule 9 - Domestic Liquefied Petroleum Gas Stoves</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and labeling requirements for domestic gas stoves using LPG at 30 gf/cm2 gas inlet pressure being manufactured, imported, or sold in India</t>
   </si>
   <si>
     <t>Cooktops or Hobs</t>
   </si>
   <si>
+    <t>LPG</t>
+  </si>
+  <si>
     <t>IS 4246:2002</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-9-domestic-liquefied-petroleum-gas-stoves</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/Final_LPG_schedule.pdf</t>
   </si>
   <si>
     <t>SCHEDULE-29 Li-ion traction batteries and Systems</t>
   </si>
   <si>
     <t>This schedule specifies energy-labelling requirement for high-energy Lithium-Ion based Battery packs and systems for electrically propelled road vehicles. The schedule covers high energy lithium-ion battery packs/modules with specific energy up to 350Wh/kg and Cycle
 life up to 4,000 cycles. For this schedule, the star rating of high-energy Battery pack/module shall be based on specific energy, life cycle and energy efficiency tested in accordance with ISO 12405-4:2018.</t>
   </si>
   <si>
     <t>Mobility</t>
   </si>
   <si>
     <t>ISO 12405-4: 2018.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-29-li-ion-traction-batteries-and-systems</t>
   </si>
   <si>
@@ -1041,50 +1000,81 @@
   </si>
   <si>
     <t>This schedule specifies the requirement for participating in the star labeling program for direct evaporative air coolers (commercially known as desert coolers) for household and similar use for capacity up to and including 6000 CMH( 1.67m3/sec) suitable for rated voltage upto and including 250V 50Hz ac covered under the scope of IS 3315: 2024 as amended from time to time, being manufactured, imported or assembled for the purpose
 of commercial sale.</t>
   </si>
   <si>
     <t>Asia and Pacific, India</t>
   </si>
   <si>
     <t>Evaporative Coolers</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>IS 3315: 2024</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency, Ministry of Power</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/standards-and-labeling-evaporative-air-coolers</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Home/EquipmentSchemes?type=V</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
+  </si>
+  <si>
+    <t>Clothes Dryers</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information (Lighting Products) Regulations 2021</t>
   </si>
   <si>
     <t>This regulation applies to light sources placed on the market, with or without integrated control gears, and includes light sources placed on the market in a containing product.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Lighting Controls</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/1095/part/2/chapter/3/made</t>
   </si>
   <si>
     <t>In these Regulations “light source” means, an electricallyU operated product—
 (a) intended to emit light; or
 (b) in the case of a non-incandescent light source, intended to be possibly tuned to emit light; or
 (c) intended to do both (a) and (b); 
 This Policy is under development by the UK government with public consultation having taken place in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations</t>
@@ -1526,51 +1516,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P64"/>
+  <dimension ref="A1:P63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1075.737" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="97.833" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2630,1909 +2620,1865 @@
       <c r="K24" t="s">
         <v>67</v>
       </c>
       <c r="L24" t="s">
         <v>141</v>
       </c>
       <c r="M24"/>
       <c r="N24" t="s">
         <v>32</v>
       </c>
       <c r="O24" t="s">
         <v>142</v>
       </c>
       <c r="P24" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>144</v>
       </c>
       <c r="B25" t="s">
         <v>145</v>
       </c>
       <c r="C25" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>82</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
         <v>23</v>
       </c>
       <c r="K25" t="s">
-        <v>131</v>
+        <v>24</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25" t="s">
         <v>32</v>
       </c>
       <c r="O25" t="s">
+        <v>147</v>
+      </c>
+      <c r="P25" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>149</v>
+      </c>
+      <c r="B26" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="C26" t="s">
         <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>82</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>23</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="O26" t="s">
+        <v>152</v>
+      </c>
+      <c r="P26" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>154</v>
+      </c>
+      <c r="B27" t="s">
         <v>155</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D27" t="s">
         <v>157</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>82</v>
+        <v>158</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>159</v>
       </c>
       <c r="H27">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
         <v>23</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
-      <c r="L27"/>
-      <c r="M27"/>
+      <c r="L27" t="s">
+        <v>160</v>
+      </c>
+      <c r="M27" t="s">
+        <v>161</v>
+      </c>
       <c r="N27" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="O27" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B28" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C28" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="D28" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G28" t="s">
-        <v>165</v>
+        <v>22</v>
       </c>
       <c r="H28">
         <v>2023</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>23</v>
+        <v>166</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M28" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N28" t="s">
         <v>32</v>
       </c>
       <c r="O28" t="s">
         <v>168</v>
       </c>
-      <c r="P28"/>
+      <c r="P28" t="s">
+        <v>169</v>
+      </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B29" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C29" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="D29" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>82</v>
+        <v>158</v>
       </c>
       <c r="G29" t="s">
-        <v>165</v>
+        <v>22</v>
       </c>
       <c r="H29">
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="I29"/>
+        <v>2015</v>
+      </c>
+      <c r="I29">
+        <v>2022</v>
+      </c>
       <c r="J29" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="K29" t="s">
-        <v>173</v>
+        <v>24</v>
       </c>
       <c r="L29" t="s">
         <v>174</v>
       </c>
       <c r="M29" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N29" t="s">
+        <v>32</v>
+      </c>
+      <c r="O29" t="s">
         <v>175</v>
       </c>
-      <c r="O29" t="s">
+      <c r="P29" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>177</v>
+      </c>
+      <c r="B30" t="s">
         <v>178</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
+        <v>156</v>
+      </c>
+      <c r="D30" t="s">
         <v>179</v>
-      </c>
-[...4 lines deleted...]
-        <v>180</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2023</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>181</v>
+        <v>166</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
+        <v>180</v>
+      </c>
+      <c r="M30" t="s">
+        <v>161</v>
+      </c>
+      <c r="N30" t="s">
+        <v>32</v>
+      </c>
+      <c r="O30" t="s">
+        <v>181</v>
+      </c>
+      <c r="P30" t="s">
         <v>182</v>
-      </c>
-[...10 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>183</v>
+      </c>
+      <c r="B31" t="s">
+        <v>184</v>
+      </c>
+      <c r="C31" t="s">
+        <v>156</v>
+      </c>
+      <c r="D31" t="s">
         <v>185</v>
-      </c>
-[...7 lines deleted...]
-        <v>187</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I31"/>
       <c r="J31" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31" t="s">
+        <v>187</v>
+      </c>
+      <c r="M31" t="s">
+        <v>161</v>
+      </c>
+      <c r="N31" t="s">
+        <v>32</v>
+      </c>
+      <c r="O31" t="s">
+        <v>188</v>
+      </c>
+      <c r="P31" t="s">
         <v>189</v>
-      </c>
-[...10 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>190</v>
+      </c>
+      <c r="B32" t="s">
+        <v>191</v>
+      </c>
+      <c r="C32" t="s">
+        <v>18</v>
+      </c>
+      <c r="D32" t="s">
         <v>192</v>
       </c>
-      <c r="B32" t="s">
+      <c r="E32" t="s">
         <v>193</v>
       </c>
-      <c r="C32" t="s">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+      <c r="F32" t="s">
         <v>194</v>
       </c>
-      <c r="E32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2023</v>
+        <v>2015</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="K32" t="s">
-        <v>24</v>
+        <v>196</v>
       </c>
       <c r="L32" t="s">
-        <v>195</v>
+        <v>141</v>
       </c>
       <c r="M32" t="s">
-        <v>167</v>
+        <v>197</v>
       </c>
       <c r="N32" t="s">
         <v>32</v>
       </c>
       <c r="O32" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="P32" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="B33" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C33" t="s">
-        <v>162</v>
+        <v>18</v>
       </c>
       <c r="D33" t="s">
         <v>200</v>
       </c>
       <c r="E33" t="s">
-        <v>20</v>
+        <v>193</v>
       </c>
       <c r="F33" t="s">
-        <v>164</v>
+        <v>194</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
-        <v>2023</v>
+        <v>2015</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>172</v>
+        <v>195</v>
       </c>
       <c r="K33" t="s">
-        <v>24</v>
+        <v>196</v>
       </c>
       <c r="L33" t="s">
+        <v>141</v>
+      </c>
+      <c r="M33" t="s">
+        <v>197</v>
+      </c>
+      <c r="N33" t="s">
+        <v>32</v>
+      </c>
+      <c r="O33" t="s">
         <v>201</v>
       </c>
-      <c r="M33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P33" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="B34" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="C34" t="s">
         <v>18</v>
       </c>
       <c r="D34" t="s">
-        <v>206</v>
+        <v>37</v>
       </c>
       <c r="E34" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="F34" t="s">
-        <v>208</v>
+        <v>194</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2015</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>209</v>
+        <v>195</v>
       </c>
       <c r="K34" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="L34" t="s">
         <v>141</v>
       </c>
       <c r="M34" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="N34" t="s">
         <v>32</v>
       </c>
       <c r="O34" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="P34" t="s">
-        <v>213</v>
+        <v>199</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="B35" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C35" t="s">
         <v>18</v>
       </c>
       <c r="D35" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="E35" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="F35" t="s">
-        <v>208</v>
+        <v>194</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
         <v>2015</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>209</v>
+        <v>195</v>
       </c>
       <c r="K35" t="s">
-        <v>210</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L35"/>
       <c r="M35" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="N35" t="s">
         <v>32</v>
       </c>
       <c r="O35" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="P35" t="s">
-        <v>213</v>
+        <v>199</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B36" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="C36" t="s">
-        <v>18</v>
+        <v>156</v>
       </c>
       <c r="D36" t="s">
-        <v>37</v>
+        <v>210</v>
       </c>
       <c r="E36" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="F36" t="s">
-        <v>208</v>
+        <v>158</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
         <v>2015</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>209</v>
+        <v>173</v>
       </c>
       <c r="K36" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="L36" t="s">
-        <v>141</v>
+        <v>212</v>
       </c>
       <c r="M36" t="s">
-        <v>211</v>
+        <v>161</v>
       </c>
       <c r="N36" t="s">
         <v>32</v>
       </c>
       <c r="O36" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="P36" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>204</v>
+        <v>215</v>
       </c>
       <c r="B37" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="C37" t="s">
-        <v>18</v>
+        <v>156</v>
       </c>
       <c r="D37" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="E37" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="F37" t="s">
-        <v>208</v>
+        <v>194</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>209</v>
+        <v>173</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
-      <c r="L37"/>
+      <c r="L37" t="s">
+        <v>218</v>
+      </c>
       <c r="M37" t="s">
-        <v>211</v>
+        <v>161</v>
       </c>
       <c r="N37" t="s">
         <v>32</v>
       </c>
       <c r="O37" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="P37" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>221</v>
+      </c>
+      <c r="B38" t="s">
         <v>222</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
+        <v>156</v>
+      </c>
+      <c r="D38" t="s">
         <v>223</v>
       </c>
-      <c r="C38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="F38" t="s">
-        <v>164</v>
+        <v>194</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="K38" t="s">
+        <v>24</v>
+      </c>
+      <c r="L38" t="s">
+        <v>224</v>
+      </c>
+      <c r="M38" t="s">
+        <v>161</v>
+      </c>
+      <c r="N38" t="s">
+        <v>32</v>
+      </c>
+      <c r="O38" t="s">
         <v>225</v>
       </c>
-      <c r="L38" t="s">
+      <c r="P38" t="s">
         <v>226</v>
-      </c>
-[...10 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>227</v>
+      </c>
+      <c r="B39" t="s">
+        <v>228</v>
+      </c>
+      <c r="C39" t="s">
+        <v>156</v>
+      </c>
+      <c r="D39" t="s">
         <v>229</v>
       </c>
-      <c r="B39" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E39" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="F39" t="s">
-        <v>208</v>
+        <v>158</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39" t="s">
+        <v>230</v>
+      </c>
+      <c r="M39" t="s">
+        <v>161</v>
+      </c>
+      <c r="N39" t="s">
+        <v>231</v>
+      </c>
+      <c r="O39" t="s">
         <v>232</v>
       </c>
-      <c r="M39" t="s">
-[...5 lines deleted...]
-      <c r="O39" t="s">
+      <c r="P39" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>234</v>
+      </c>
+      <c r="B40" t="s">
         <v>235</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="D40" t="s">
-        <v>237</v>
+        <v>157</v>
       </c>
       <c r="E40" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="F40" t="s">
-        <v>208</v>
+        <v>158</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40" t="s">
+        <v>236</v>
+      </c>
+      <c r="M40" t="s">
+        <v>161</v>
+      </c>
+      <c r="N40" t="s">
+        <v>32</v>
+      </c>
+      <c r="O40" t="s">
+        <v>237</v>
+      </c>
+      <c r="P40" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>239</v>
+      </c>
+      <c r="B41" t="s">
+        <v>240</v>
+      </c>
+      <c r="C41" t="s">
+        <v>156</v>
+      </c>
+      <c r="D41" t="s">
         <v>241</v>
       </c>
-      <c r="B41" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E41" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="F41" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41" t="s">
+        <v>242</v>
+      </c>
+      <c r="M41" t="s">
+        <v>161</v>
+      </c>
+      <c r="N41" t="s">
+        <v>32</v>
+      </c>
+      <c r="O41" t="s">
+        <v>243</v>
+      </c>
+      <c r="P41" t="s">
         <v>244</v>
-      </c>
-[...10 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B42" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="C42" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="D42" t="s">
-        <v>163</v>
+        <v>247</v>
       </c>
       <c r="E42" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="F42" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="K42" t="s">
-        <v>24</v>
+        <v>248</v>
       </c>
       <c r="L42" t="s">
+        <v>249</v>
+      </c>
+      <c r="M42" t="s">
+        <v>161</v>
+      </c>
+      <c r="N42" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="O42" t="s">
         <v>251</v>
       </c>
       <c r="P42" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>253</v>
       </c>
       <c r="B43" t="s">
         <v>254</v>
       </c>
       <c r="C43" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="D43" t="s">
         <v>255</v>
       </c>
       <c r="E43" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="F43" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43" t="s">
         <v>256</v>
       </c>
       <c r="M43" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N43" t="s">
         <v>32</v>
       </c>
       <c r="O43" t="s">
         <v>257</v>
       </c>
       <c r="P43" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>259</v>
       </c>
       <c r="B44" t="s">
         <v>260</v>
       </c>
       <c r="C44" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="D44" t="s">
-        <v>261</v>
+        <v>179</v>
       </c>
       <c r="E44" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="F44" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="K44" t="s">
+        <v>24</v>
+      </c>
+      <c r="L44" t="s">
+        <v>261</v>
+      </c>
+      <c r="M44" t="s">
+        <v>161</v>
+      </c>
+      <c r="N44" t="s">
+        <v>32</v>
+      </c>
+      <c r="O44" t="s">
         <v>262</v>
       </c>
-      <c r="L44" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P44" t="s">
-        <v>266</v>
+        <v>182</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B45" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="C45" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="D45" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="E45" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="F45" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="M45" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N45" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="O45" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="P45" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="B46" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="C46" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="D46" t="s">
-        <v>194</v>
+        <v>265</v>
       </c>
       <c r="E46" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="F46" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
         <v>2021</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="M46" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N46" t="s">
         <v>32</v>
       </c>
       <c r="O46" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="P46" t="s">
-        <v>197</v>
+        <v>273</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="B47" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="C47" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="D47" t="s">
-        <v>279</v>
+        <v>37</v>
       </c>
       <c r="E47" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="F47" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>188</v>
+        <v>276</v>
       </c>
       <c r="K47" t="s">
-        <v>24</v>
+        <v>277</v>
       </c>
       <c r="L47" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="M47" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N47" t="s">
         <v>25</v>
       </c>
       <c r="O47" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="P47" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>281</v>
+      </c>
+      <c r="B48" t="s">
+        <v>282</v>
+      </c>
+      <c r="C48" t="s">
+        <v>156</v>
+      </c>
+      <c r="D48" t="s">
         <v>283</v>
       </c>
-      <c r="B48" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E48" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="F48" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>188</v>
+        <v>276</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
       <c r="L48" t="s">
+        <v>284</v>
+      </c>
+      <c r="M48" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="N48" t="s">
         <v>32</v>
       </c>
       <c r="O48" t="s">
         <v>286</v>
       </c>
       <c r="P48" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>288</v>
       </c>
       <c r="B49" t="s">
         <v>289</v>
       </c>
       <c r="C49" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="D49" t="s">
-        <v>37</v>
+        <v>290</v>
       </c>
       <c r="E49" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="F49" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
         <v>2024</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>290</v>
+        <v>276</v>
       </c>
       <c r="K49" t="s">
+        <v>24</v>
+      </c>
+      <c r="L49" t="s">
         <v>291</v>
       </c>
-      <c r="L49" t="s">
+      <c r="M49" t="s">
+        <v>161</v>
+      </c>
+      <c r="N49" t="s">
+        <v>32</v>
+      </c>
+      <c r="O49" t="s">
         <v>292</v>
       </c>
-      <c r="M49" t="s">
-[...5 lines deleted...]
-      <c r="O49" t="s">
+      <c r="P49" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>294</v>
+      </c>
+      <c r="B50" t="s">
         <v>295</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
+        <v>156</v>
+      </c>
+      <c r="D50" t="s">
         <v>296</v>
       </c>
-      <c r="C50" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E50" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="F50" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
-        <v>2024</v>
+        <v>2010</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
-        <v>290</v>
+        <v>173</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
       <c r="L50" t="s">
+        <v>297</v>
+      </c>
+      <c r="M50" t="s">
+        <v>161</v>
+      </c>
+      <c r="N50" t="s">
+        <v>32</v>
+      </c>
+      <c r="O50" t="s">
         <v>298</v>
       </c>
-      <c r="M50" t="s">
+      <c r="P50" t="s">
         <v>299</v>
-      </c>
-[...7 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>300</v>
+      </c>
+      <c r="B51" t="s">
+        <v>301</v>
+      </c>
+      <c r="C51" t="s">
+        <v>156</v>
+      </c>
+      <c r="D51" t="s">
         <v>302</v>
       </c>
-      <c r="B51" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E51" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="F51" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G51" t="s">
         <v>22</v>
       </c>
       <c r="H51">
-        <v>2024</v>
+        <v>2014</v>
       </c>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>290</v>
+        <v>173</v>
       </c>
       <c r="K51" t="s">
-        <v>24</v>
+        <v>303</v>
       </c>
       <c r="L51" t="s">
+        <v>304</v>
+      </c>
+      <c r="M51" t="s">
+        <v>161</v>
+      </c>
+      <c r="N51" t="s">
+        <v>32</v>
+      </c>
+      <c r="O51" t="s">
         <v>305</v>
       </c>
-      <c r="M51" t="s">
-[...5 lines deleted...]
-      <c r="O51" t="s">
+      <c r="P51" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>307</v>
+      </c>
+      <c r="B52" t="s">
         <v>308</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" t="s">
+        <v>156</v>
+      </c>
+      <c r="D52" t="s">
         <v>309</v>
       </c>
-      <c r="C52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E52" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="F52" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
-        <v>2010</v>
+        <v>2021</v>
       </c>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="K52" t="s">
         <v>24</v>
       </c>
       <c r="L52" t="s">
+        <v>310</v>
+      </c>
+      <c r="M52" t="s">
+        <v>161</v>
+      </c>
+      <c r="N52" t="s">
+        <v>32</v>
+      </c>
+      <c r="O52" t="s">
         <v>311</v>
       </c>
-      <c r="M52" t="s">
-[...5 lines deleted...]
-      <c r="O52" t="s">
+      <c r="P52" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>313</v>
+      </c>
+      <c r="B53" t="s">
         <v>314</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="D53" t="s">
         <v>316</v>
       </c>
       <c r="E53" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="F53" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G53" t="s">
-        <v>22</v>
+        <v>159</v>
       </c>
       <c r="H53">
-        <v>2014</v>
+        <v>2025</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
-        <v>188</v>
+        <v>317</v>
       </c>
       <c r="K53" t="s">
-        <v>173</v>
+        <v>24</v>
       </c>
       <c r="L53" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="M53" t="s">
-        <v>167</v>
+        <v>319</v>
       </c>
       <c r="N53" t="s">
         <v>32</v>
       </c>
       <c r="O53" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="P53" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B54" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C54" t="s">
-        <v>162</v>
+        <v>18</v>
       </c>
       <c r="D54" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="E54" t="s">
-        <v>207</v>
+        <v>20</v>
       </c>
       <c r="F54" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G54" t="s">
         <v>22</v>
       </c>
       <c r="H54">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="I54"/>
       <c r="J54" t="s">
-        <v>188</v>
+        <v>325</v>
       </c>
       <c r="K54" t="s">
-        <v>24</v>
+        <v>131</v>
       </c>
       <c r="L54" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="M54" t="s">
-        <v>167</v>
+        <v>327</v>
       </c>
       <c r="N54" t="s">
         <v>32</v>
       </c>
       <c r="O54" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="P54" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="B55" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="C55" t="s">
-        <v>328</v>
+        <v>18</v>
       </c>
       <c r="D55" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="E55" t="s">
-        <v>207</v>
+        <v>20</v>
       </c>
       <c r="F55" t="s">
-        <v>164</v>
+        <v>21</v>
       </c>
       <c r="G55" t="s">
-        <v>165</v>
+        <v>22</v>
       </c>
       <c r="H55">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="I55"/>
       <c r="J55" t="s">
-        <v>330</v>
+        <v>23</v>
       </c>
       <c r="K55" t="s">
         <v>24</v>
       </c>
-      <c r="L55" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L55"/>
+      <c r="M55"/>
       <c r="N55" t="s">
         <v>32</v>
       </c>
       <c r="O55" t="s">
         <v>333</v>
       </c>
       <c r="P55" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>330</v>
+      </c>
+      <c r="B56" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="C56" t="s">
         <v>18</v>
       </c>
       <c r="D56" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="G56" t="s">
         <v>22</v>
       </c>
       <c r="H56">
         <v>2021</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="s">
         <v>23</v>
       </c>
       <c r="K56" t="s">
         <v>24</v>
       </c>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56" t="s">
         <v>32</v>
       </c>
       <c r="O56" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="P56" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B57" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C57" t="s">
         <v>18</v>
       </c>
       <c r="D57" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>82</v>
       </c>
       <c r="G57" t="s">
         <v>22</v>
       </c>
       <c r="H57">
         <v>2021</v>
       </c>
       <c r="I57"/>
       <c r="J57" t="s">
         <v>23</v>
       </c>
       <c r="K57" t="s">
         <v>24</v>
       </c>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57" t="s">
         <v>32</v>
       </c>
       <c r="O57" t="s">
         <v>341</v>
       </c>
       <c r="P57" t="s">
-        <v>342</v>
+        <v>57</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>342</v>
+      </c>
+      <c r="B58" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="C58" t="s">
         <v>18</v>
       </c>
       <c r="D58" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
         <v>82</v>
       </c>
       <c r="G58" t="s">
         <v>22</v>
       </c>
       <c r="H58">
         <v>2021</v>
       </c>
       <c r="I58"/>
       <c r="J58" t="s">
         <v>23</v>
       </c>
       <c r="K58" t="s">
         <v>24</v>
       </c>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="O58" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="P58" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>346</v>
+      </c>
+      <c r="B59" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="C59" t="s">
         <v>18</v>
       </c>
       <c r="D59" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
         <v>82</v>
       </c>
       <c r="G59" t="s">
         <v>22</v>
       </c>
       <c r="H59">
         <v>2021</v>
       </c>
       <c r="I59"/>
       <c r="J59" t="s">
         <v>23</v>
       </c>
       <c r="K59" t="s">
         <v>24</v>
       </c>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="O59" t="s">
+        <v>349</v>
+      </c>
+      <c r="P59" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>351</v>
       </c>
       <c r="B60" t="s">
         <v>352</v>
       </c>
       <c r="C60" t="s">
         <v>18</v>
       </c>
       <c r="D60" t="s">
-        <v>353</v>
+        <v>49</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
         <v>82</v>
       </c>
       <c r="G60" t="s">
         <v>22</v>
       </c>
       <c r="H60">
         <v>2021</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
         <v>23</v>
       </c>
       <c r="K60" t="s">
         <v>24</v>
       </c>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60" t="s">
         <v>32</v>
       </c>
       <c r="O60" t="s">
+        <v>353</v>
+      </c>
+      <c r="P60" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>355</v>
+      </c>
+      <c r="B61" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="C61" t="s">
         <v>18</v>
       </c>
       <c r="D61" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
         <v>82</v>
       </c>
       <c r="G61" t="s">
         <v>22</v>
       </c>
       <c r="H61">
         <v>2021</v>
       </c>
       <c r="I61"/>
       <c r="J61" t="s">
         <v>23</v>
       </c>
       <c r="K61" t="s">
         <v>24</v>
       </c>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="O61" t="s">
+        <v>357</v>
+      </c>
+      <c r="P61" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>359</v>
+      </c>
+      <c r="B62" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="C62" t="s">
         <v>18</v>
       </c>
       <c r="D62" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
         <v>82</v>
       </c>
       <c r="G62" t="s">
         <v>22</v>
       </c>
       <c r="H62">
         <v>2021</v>
       </c>
       <c r="I62"/>
       <c r="J62" t="s">
         <v>23</v>
       </c>
       <c r="K62" t="s">
         <v>24</v>
       </c>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="O62" t="s">
+        <v>361</v>
+      </c>
+      <c r="P62" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>363</v>
+      </c>
+      <c r="B63" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="C63" t="s">
         <v>18</v>
       </c>
       <c r="D63" t="s">
-        <v>42</v>
+        <v>196</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
       <c r="F63" t="s">
         <v>82</v>
       </c>
       <c r="G63" t="s">
         <v>22</v>
       </c>
       <c r="H63">
         <v>2021</v>
       </c>
       <c r="I63"/>
       <c r="J63" t="s">
         <v>23</v>
       </c>
       <c r="K63" t="s">
-        <v>24</v>
+        <v>131</v>
       </c>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="O63" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="P63" t="s">
-        <v>367</v>
-[...42 lines deleted...]
-      <c r="P64" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>