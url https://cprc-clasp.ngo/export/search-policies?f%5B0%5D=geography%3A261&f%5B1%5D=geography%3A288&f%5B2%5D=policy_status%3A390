--- v0 (2025-11-29)
+++ v1 (2026-08-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -450,171 +450,187 @@
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 814/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water heaters and hot water storage tanks</t>
   </si>
   <si>
     <t>10 CFR 430—Energy Conservation Program for Consumer Products</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/814/contents</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
-[...5 lines deleted...]
-    <t>Europe, United Kingdom</t>
+    <t>Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC -with regard to ecodesign requirements for simple set-top boxes</t>
+  </si>
+  <si>
+    <t>The Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC of the European Parliament and of the Council with regard to ecodesign requirements for simple set-top boxes; sets minimum energy performance requirements for simple set top boxes -SSTB.</t>
+  </si>
+  <si>
+    <t>Set Top Boxes (STB)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-ec-no-107-2009-4-february-2009-implementing-directive-2005-32-ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2009/107/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation EU 2015-1095 of 5 May 2015</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of professional refrigerated storage cabinets and blast cabinets. This Regulation shall apply to electric mains-operated blast cabinets; and electric mains-operated professional refrigerated storage cabinets including those sold for the refrigeration of foodstuffs and animal feed.</t>
+  </si>
+  <si>
+    <t>Refrigerated Cabinets, Industrial Process Chillers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2015-1095-5-may-2015</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2015/1095/contents</t>
+  </si>
+  <si>
+    <t>Energy Saving Trust Endorsed Products</t>
+  </si>
+  <si>
+    <t>insulation</t>
+  </si>
+  <si>
+    <t>Insulations</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>August 2019</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>Energy Saving Trust</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products</t>
+  </si>
+  <si>
+    <t>https://energysavingtrust.org.uk/business/energy-efficiency/products-technology/</t>
+  </si>
+  <si>
+    <t>Windows</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-0</t>
+  </si>
+  <si>
+    <t>Natural gas and LPG boilers</t>
+  </si>
+  <si>
+    <t>Gas, Oil</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-1</t>
+  </si>
+  <si>
+    <t>Heating controls products</t>
+  </si>
+  <si>
+    <t>Climate Controls</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-2</t>
+  </si>
+  <si>
+    <t>Energy-Saving Labeling Program - Space heaters</t>
+  </si>
+  <si>
+    <t>Space heaters using gas or oil for fuel</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>September 2018</t>
+  </si>
+  <si>
+    <t>Energy Conservation Centre, Japan</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-labeling-program-space-heaters</t>
+  </si>
+  <si>
+    <t>https://www.asiaeec-col.eccj.or.jp/wpdata/wp-content/uploads/2018/03/09.pdf</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
-[...107 lines deleted...]
-    <t>https://www.asiaeec-col.eccj.or.jp/wpdata/wp-content/uploads/2018/03/09.pdf</t>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information (Lighting Products) Regulations 2021</t>
   </si>
   <si>
     <t>This regulation applies to light sources placed on the market, with or without integrated control gears, and includes light sources placed on the market in a containing product.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Lighting Controls</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/1095/part/2/chapter/3/made</t>
   </si>
   <si>
     <t>In these Regulations “light source” means, an electricallyU operated product—
 (a) intended to emit light; or
 (b) in the case of a non-incandescent light source, intended to be possibly tuned to emit light; or
 (c) intended to do both (a) and (b); 
 This Policy is under development by the UK government with public consultation having taken place in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations</t>
@@ -1066,61 +1082,61 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1075.737" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2160,801 +2176,805 @@
       <c r="K24" t="s">
         <v>67</v>
       </c>
       <c r="L24" t="s">
         <v>141</v>
       </c>
       <c r="M24"/>
       <c r="N24" t="s">
         <v>32</v>
       </c>
       <c r="O24" t="s">
         <v>142</v>
       </c>
       <c r="P24" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>144</v>
       </c>
       <c r="B25" t="s">
         <v>145</v>
       </c>
       <c r="C25" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>82</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
         <v>23</v>
       </c>
       <c r="K25" t="s">
-        <v>131</v>
+        <v>24</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25" t="s">
         <v>32</v>
       </c>
       <c r="O25" t="s">
+        <v>147</v>
+      </c>
+      <c r="P25" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>149</v>
+      </c>
+      <c r="B26" t="s">
         <v>150</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>82</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>23</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="O26" t="s">
+        <v>152</v>
+      </c>
+      <c r="P26" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>154</v>
+      </c>
+      <c r="B27" t="s">
         <v>155</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" t="s">
         <v>156</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>157</v>
       </c>
-      <c r="E27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" t="s">
-        <v>82</v>
+        <v>158</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>2015</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>23</v>
+        <v>159</v>
       </c>
       <c r="K27" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M27"/>
+        <v>160</v>
+      </c>
+      <c r="L27" t="s">
+        <v>141</v>
+      </c>
+      <c r="M27" t="s">
+        <v>161</v>
+      </c>
       <c r="N27" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="O27" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="P27" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B28" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E28" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F28" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2015</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K28" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="L28" t="s">
         <v>141</v>
       </c>
       <c r="M28" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N28" t="s">
         <v>32</v>
       </c>
       <c r="O28" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="P28" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B29" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>170</v>
+        <v>37</v>
       </c>
       <c r="E29" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F29" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2015</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K29" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="L29" t="s">
         <v>141</v>
       </c>
       <c r="M29" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N29" t="s">
         <v>32</v>
       </c>
       <c r="O29" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="P29" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B30" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>37</v>
+        <v>170</v>
       </c>
       <c r="E30" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F30" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2015</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K30" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L30"/>
       <c r="M30" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N30" t="s">
         <v>32</v>
       </c>
       <c r="O30" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="P30" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="B31" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C31" t="s">
-        <v>18</v>
+        <v>174</v>
       </c>
       <c r="D31" t="s">
-        <v>176</v>
+        <v>37</v>
       </c>
       <c r="E31" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F31" t="s">
-        <v>164</v>
+        <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2015</v>
+        <v>2006</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>165</v>
+        <v>175</v>
       </c>
       <c r="K31" t="s">
-        <v>24</v>
+        <v>167</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="N31" t="s">
         <v>32</v>
       </c>
       <c r="O31" t="s">
         <v>177</v>
       </c>
       <c r="P31" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B32" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C32" t="s">
-        <v>180</v>
+        <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>37</v>
+        <v>181</v>
       </c>
       <c r="E32" t="s">
-        <v>163</v>
+        <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>21</v>
+        <v>182</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2006</v>
+        <v>2026</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="K32" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="L32"/>
+        <v>131</v>
+      </c>
+      <c r="L32" t="s">
+        <v>184</v>
+      </c>
       <c r="M32" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="N32" t="s">
         <v>32</v>
       </c>
       <c r="O32" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="P32" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B33" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C33" t="s">
         <v>18</v>
       </c>
       <c r="D33" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
         <v>2021</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>23</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
         <v>32</v>
       </c>
       <c r="O33" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="P33" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B34" t="s">
+        <v>193</v>
+      </c>
+      <c r="C34" t="s">
+        <v>18</v>
+      </c>
+      <c r="D34" t="s">
         <v>190</v>
-      </c>
-[...4 lines deleted...]
-        <v>187</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>82</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2021</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
         <v>23</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34" t="s">
         <v>32</v>
       </c>
       <c r="O34" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="P34" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B35" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C35" t="s">
         <v>18</v>
       </c>
       <c r="D35" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>82</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
         <v>2021</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
         <v>23</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35" t="s">
         <v>32</v>
       </c>
       <c r="O35" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="P35" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B36" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="C36" t="s">
         <v>18</v>
       </c>
       <c r="D36" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>82</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
         <v>2021</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
         <v>23</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36" t="s">
         <v>25</v>
       </c>
       <c r="O36" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="P36" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B37" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C37" t="s">
         <v>18</v>
       </c>
       <c r="D37" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>82</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
         <v>2021</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
         <v>23</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37" t="s">
         <v>32</v>
       </c>
       <c r="O37" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="P37" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B38" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C38" t="s">
         <v>18</v>
       </c>
       <c r="D38" t="s">
         <v>49</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>82</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
         <v>2021</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
         <v>23</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38" t="s">
         <v>32</v>
       </c>
       <c r="O38" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="P38" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B39" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C39" t="s">
         <v>18</v>
       </c>
       <c r="D39" t="s">
         <v>55</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>82</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
         <v>2021</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
         <v>23</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39" t="s">
         <v>25</v>
       </c>
       <c r="O39" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="P39" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B40" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
         <v>42</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>82</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>2021</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
         <v>23</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
         <v>32</v>
       </c>
       <c r="O40" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="P40" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B41" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C41" t="s">
         <v>18</v>
       </c>
       <c r="D41" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>82</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>2021</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
         <v>23</v>
       </c>
       <c r="K41" t="s">
         <v>131</v>
       </c>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41" t="s">
         <v>25</v>
       </c>
       <c r="O41" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="P41" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>