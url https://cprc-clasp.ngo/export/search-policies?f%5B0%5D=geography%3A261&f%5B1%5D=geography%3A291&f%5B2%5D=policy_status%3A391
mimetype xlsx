--- v1 (2026-01-24)
+++ v2 (2026-08-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -126,50 +126,56 @@
     <t>Commission Delegated Regulation (EU) 2019/2017 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of household dishwashers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household dishwashers and electric mains-operated dishwashers that can also be powered by batteries; including those sold for non-household use and built-in household dishwashers</t>
   </si>
   <si>
     <t>Dishwashers</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192017-11-march-2019-supplementing-regulation-eu-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/2017/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, Superseded</t>
+  </si>
+  <si>
+    <t>July 2026</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>EN 61121</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation EU No 65-2014 of 1 October 2013 supplementing Directive 2010-30-EU -with regard to the energy labelling of domestic ovens and range hoods</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling and the provision of supplementary product information for domestic electric and gas ovens; including when incorporated into cookers; and for domestic electric range hoods; including when sold for non-domestic purposes.</t>
   </si>
   <si>
     <t>Europe, United Kingdom</t>
   </si>
   <si>
     <t>Ovens</t>
   </si>
@@ -325,51 +331,51 @@
   </si>
   <si>
     <t>Asia and Pacific, Malaysia</t>
   </si>
   <si>
     <t>Air Conditioning</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>MS ISO 5151:2012
 ,   
                     ISO 5151:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-air-conditioner</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/07-20250415%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+    <t>https://united4efficiency.org/wp-content/uploads/2024/03/20240107-GUIDELINES-ON-ENERGY-USING-PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Domestic Fans</t>
   </si>
   <si>
     <t>This guideline specifies minimum energy performance standards and star rating for domestic fan that are used in household that is connected to main power supply, including—(a) the ceiling fan with size from 48 inch up to 60 inch (1200mm up to 1500mm);
 (b) the pedestal fan with size from 10 inch up to 16 inch (250mm up to 400mm); 
 (c) the wall fan with size from 10 inch up to16 inch (250mm up to 400mm);
 (d) the desk fan with size from 10 inch up to16 inch (250mm up to 400mm); and
 (e) the box/mist/moving louver fan (250mm/10inch-350mm/14 inch).</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>MS 1220:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-domestic-fans</t>
@@ -578,53 +584,50 @@
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standard-requirements-air-conditioner-cooling-capacity</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/2021/MEPS/20210108%20-Guide%20on%20MEPS%20for%20AC%20(UPDATED).pdf</t>
   </si>
   <si>
     <t>Guide on Minimum Energy Performance Standards for Refrigerator</t>
   </si>
   <si>
     <t>This guide specifies the minimum energy performance standards (MEPS) requirements for household refrigerating appliances with one door or two door (Refer to figure 1) that can be connected to mains power and which are within the scope of MS IEC 62552-1 or identical.</t>
   </si>
   <si>
     <t>MS IEC 62552-1:2016, MS IEC 62552-2:2016, MS IEC 62552-3:2018</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standards-refrigerator</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/files/download/95/Guideline_Minimum_Energy_Performance_Requirement_for_Refrigerator.pdf----https://www.st.gov.my/en/web/consumer/details/7/3</t>
   </si>
   <si>
     <t>Guide on Minimum Energy Performance Standards for Television</t>
   </si>
   <si>
     <t>This Guide is developed by the Commission to specify the MEPS and energy labeling requirements for televisions that can be connected to mains power and for household use. This Guide shall apply to the following types of television with size up to or equal to 177.8 cm (70 inch): (a) plasma; (b) liquid crystal display (LCD); (c) light emitting diode (LED); (d) cathode ray tube (CRT); and (e) any other display type with similar function.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, Revised, Superseded</t>
   </si>
   <si>
     <t>MS IEC 62301, IEC 62087</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standards-television</t>
   </si>
   <si>
     <t>https://www.st.gov.my/en/contents/files/download/95/Energy_Efficiency_Labelling_Guideline_for_Television1.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1127,1154 +1130,1154 @@
       </c>
       <c r="P3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>37</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="H4">
         <v>1995</v>
       </c>
       <c r="I4">
         <v>2012</v>
       </c>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="K4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M4"/>
       <c r="N4" t="s">
         <v>26</v>
       </c>
       <c r="O4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="P4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
         <v>1979</v>
       </c>
       <c r="I5">
         <v>2013</v>
       </c>
       <c r="J5" t="s">
         <v>23</v>
       </c>
       <c r="K5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5" t="s">
         <v>26</v>
       </c>
       <c r="O5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
         <v>2009</v>
       </c>
       <c r="I6">
         <v>2019</v>
       </c>
       <c r="J6" t="s">
         <v>23</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6" t="s">
         <v>26</v>
       </c>
       <c r="O6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B7" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>2015</v>
       </c>
       <c r="I7">
         <v>2019</v>
       </c>
       <c r="J7" t="s">
         <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O7" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P7" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>2015</v>
       </c>
       <c r="I8">
         <v>2019</v>
       </c>
       <c r="J8" t="s">
         <v>23</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M8"/>
       <c r="N8" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O8" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="P8" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B9" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>2014</v>
       </c>
       <c r="I9">
         <v>2019</v>
       </c>
       <c r="J9" t="s">
         <v>23</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9" t="s">
         <v>26</v>
       </c>
       <c r="O9" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P9" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B10" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
         <v>1992</v>
       </c>
       <c r="I10">
         <v>2013</v>
       </c>
       <c r="J10" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="K10" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
       <c r="O10" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="P10" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E11" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F11" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
         <v>2015</v>
       </c>
       <c r="I11">
         <v>2015</v>
       </c>
       <c r="J11" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M11" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
       <c r="O11" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="P11" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B12" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E12" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F12" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>2015</v>
       </c>
       <c r="I12">
         <v>2015</v>
       </c>
       <c r="J12" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
       <c r="O12" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="P12" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B13" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F13" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>2015</v>
       </c>
       <c r="I13">
         <v>2015</v>
       </c>
       <c r="J13" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
       <c r="O13" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="P13" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B14" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C14" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D14" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>2013</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M14" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
       <c r="O14" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="P14" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B15" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D15" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
         <v>2013</v>
       </c>
       <c r="I15">
         <v>2025</v>
       </c>
       <c r="J15" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
       <c r="O15" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="P15" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C16" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
         <v>2013</v>
       </c>
       <c r="I16">
         <v>2024</v>
       </c>
       <c r="J16" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="M16" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
       <c r="O16" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="P16" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B17" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C17" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D17" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>2013</v>
       </c>
       <c r="I17">
         <v>2024</v>
       </c>
       <c r="J17" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="M17" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
       <c r="O17" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="P17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B18" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C18" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D18" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
         <v>2015</v>
       </c>
       <c r="I18">
         <v>2025</v>
       </c>
       <c r="J18" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="M18" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
       <c r="O18" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="P18" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B19" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C19" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D19" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
         <v>2013</v>
       </c>
       <c r="I19">
         <v>2024</v>
       </c>
       <c r="J19" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="M19" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
       <c r="O19" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="P19" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B20" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C20" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D20" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>2013</v>
       </c>
       <c r="I20">
         <v>2024</v>
       </c>
       <c r="J20" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="M20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
       <c r="O20" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="P20" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C21" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
         <v>2013</v>
       </c>
       <c r="I21">
         <v>2024</v>
       </c>
       <c r="J21" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="M21" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
       <c r="O21" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="P21" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B22" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C22" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D22" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
         <v>2015</v>
       </c>
       <c r="I22">
         <v>2024</v>
       </c>
       <c r="J22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="M22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
       <c r="O22" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="P22" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C23" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D23" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>2013</v>
       </c>
       <c r="I23">
         <v>2024</v>
       </c>
       <c r="J23" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="M23" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
       <c r="O23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="P23" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B24" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C24" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D24" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G24" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="H24">
         <v>2015</v>
       </c>
       <c r="I24">
         <v>2018</v>
       </c>
       <c r="J24" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="M24" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
       <c r="O24" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="P24" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B25" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C25" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D25" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="H25">
         <v>2015</v>
       </c>
       <c r="I25">
         <v>2018</v>
       </c>
       <c r="J25" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="M25" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
       <c r="O25" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="P25" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B26" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C26" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D26" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G26" t="s">
-        <v>164</v>
+        <v>38</v>
       </c>
       <c r="H26">
         <v>2015</v>
       </c>
       <c r="I26">
         <v>2019</v>
       </c>
       <c r="J26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="M26" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
       <c r="O26" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="P26" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">