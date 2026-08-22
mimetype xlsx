--- v1 (2026-01-21)
+++ v2 (2026-08-22)
@@ -12,136 +12,190 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Clothes Dryers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, Superseded</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>Electricity, Gas</t>
+  </si>
+  <si>
+    <t>EN 61121</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
+  </si>
+  <si>
+    <t>Europe, United Kingdom</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
+  </si>
+  <si>
     <t>Guide on Minimum Energy Performance Standard (Meps) Requirement for Washing Machine (Amendment 1)</t>
   </si>
   <si>
     <t>This guide specifies minimum energy performance standard (MEPS) and energy labeling requirements of washing machines for households use, with or without heating devices utilizing cold and/or hot water supply.</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>Washing Machines</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>New, Superseded</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>IEC 60456: 2010, MS IEC 60456: 2012</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
-    <t>Energy Efficiency</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standard-meps-requirement-washing-machine-amendment-1</t>
   </si>
   <si>
     <t>https://www.st.gov.my/en/contents/files/download/95/Guide_on_MEPS_for_Washing_Machine.pdf</t>
   </si>
   <si>
     <t>Guide On Minimum Energy Performance Standard Requirements for Air Conditioner with Cooling Capacity ≤ 7.1kw</t>
   </si>
   <si>
     <t>This guide specifies the minimum energy performance standard (MEPS) and energy labeling requirements for single-phase non-ducted single split wall mounted type vapour compression air conditioners with cooling capacity up to 7.1 kW.</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>Revised, Superseded</t>
   </si>
   <si>
     <t>ISO 16358-1:2013, MS ISO 5151:2012 MS ISO 5151:2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standard-requirements-air-conditioner-cooling-capacity</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/2021/MEPS/20210108%20-Guide%20on%20MEPS%20for%20AC%20(UPDATED).pdf</t>
@@ -186,53 +240,50 @@
     <t>Guide on Minimum Energy Performance Standards for Refrigerator</t>
   </si>
   <si>
     <t>This guide specifies the minimum energy performance standards (MEPS) requirements for household refrigerating appliances with one door or two door (Refer to figure 1) that can be connected to mains power and which are within the scope of MS IEC 62552-1 or identical.</t>
   </si>
   <si>
     <t>Refrigerators-Freezers</t>
   </si>
   <si>
     <t>MS IEC 62552-1:2016, MS IEC 62552-2:2016, MS IEC 62552-3:2018</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standards-refrigerator</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/files/download/95/Guideline_Minimum_Energy_Performance_Requirement_for_Refrigerator.pdf----https://www.st.gov.my/en/web/consumer/details/7/3</t>
   </si>
   <si>
     <t>Guide on Minimum Energy Performance Standards for Television</t>
   </si>
   <si>
     <t>This Guide is developed by the Commission to specify the MEPS and energy labeling requirements for televisions that can be connected to mains power and for household use. This Guide shall apply to the following types of television with size up to or equal to 177.8 cm (70 inch): (a) plasma; (b) liquid crystal display (LCD); (c) light emitting diode (LED); (d) cathode ray tube (CRT); and (e) any other display type with similar function.</t>
   </si>
   <si>
     <t>Televisions</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, Revised, Superseded</t>
   </si>
   <si>
     <t>MS IEC 62301, IEC 62087</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standards-television</t>
   </si>
   <si>
     <t>https://www.st.gov.my/en/contents/files/download/95/Energy_Efficiency_Labelling_Guideline_for_Television1.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -545,69 +596,69 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P7"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="127.255" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="241.798" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="563.862" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="141.394" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="359.769" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -644,319 +695,411 @@
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I2"/>
+        <v>1995</v>
+      </c>
+      <c r="I2">
+        <v>2012</v>
+      </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="M2"/>
+      <c r="N2" t="s">
         <v>26</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>27</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G3" t="s">
         <v>33</v>
       </c>
       <c r="H3">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I3"/>
       <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
-      <c r="L3" t="s">
+      <c r="L3"/>
+      <c r="M3"/>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+      <c r="O3" t="s">
         <v>34</v>
       </c>
-      <c r="M3" t="s">
-[...5 lines deleted...]
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
         <v>37</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>39</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H4">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="L4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N4" t="s">
         <v>26</v>
       </c>
-      <c r="N4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="P4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B5" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D5" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="H5">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I5"/>
+        <v>2015</v>
+      </c>
+      <c r="I5">
+        <v>2018</v>
+      </c>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="L5" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="M5" t="s">
+        <v>45</v>
+      </c>
+      <c r="N5" t="s">
         <v>26</v>
       </c>
-      <c r="N5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P5" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="B6" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D6" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G6" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="H6">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I6"/>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="L6" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="M6" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" t="s">
         <v>26</v>
       </c>
-      <c r="N6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O6" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="P6" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="B7" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D7" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G7" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="H7">
+        <v>2020</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7" t="s">
+        <v>42</v>
+      </c>
+      <c r="K7" t="s">
+        <v>43</v>
+      </c>
+      <c r="L7" t="s">
+        <v>64</v>
+      </c>
+      <c r="M7" t="s">
+        <v>45</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+      <c r="O7" t="s">
+        <v>65</v>
+      </c>
+      <c r="P7" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" t="s">
+        <v>69</v>
+      </c>
+      <c r="E8" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" t="s">
+        <v>51</v>
+      </c>
+      <c r="H8">
         <v>2015</v>
       </c>
-      <c r="I7">
+      <c r="I8">
+        <v>2018</v>
+      </c>
+      <c r="J8" t="s">
+        <v>42</v>
+      </c>
+      <c r="K8" t="s">
+        <v>43</v>
+      </c>
+      <c r="L8" t="s">
+        <v>70</v>
+      </c>
+      <c r="M8" t="s">
+        <v>45</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+      <c r="O8" t="s">
+        <v>71</v>
+      </c>
+      <c r="P8" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9" t="s">
+        <v>75</v>
+      </c>
+      <c r="E9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" t="s">
+        <v>22</v>
+      </c>
+      <c r="H9">
+        <v>2015</v>
+      </c>
+      <c r="I9">
         <v>2019</v>
       </c>
-      <c r="J7" t="s">
-[...8 lines deleted...]
-      <c r="M7" t="s">
+      <c r="J9" t="s">
+        <v>42</v>
+      </c>
+      <c r="K9" t="s">
+        <v>43</v>
+      </c>
+      <c r="L9" t="s">
+        <v>76</v>
+      </c>
+      <c r="M9" t="s">
+        <v>45</v>
+      </c>
+      <c r="N9" t="s">
         <v>26</v>
       </c>
-      <c r="N7" t="s">
-[...6 lines deleted...]
-        <v>61</v>
+      <c r="O9" t="s">
+        <v>77</v>
+      </c>
+      <c r="P9" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">