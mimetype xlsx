--- v0 (2025-11-08)
+++ v1 (2026-10-04)
@@ -116,80 +116,80 @@
                     Refrigerators: ISO 15502:2005; IEC 62552:2007
 ,   
                     Clothes Dryers: IEC 61121:2005
 ,   
                     Televisions: IEC 62087:2008
 ,   
                     General Lighting: CIE 84:1989; IEC 60064
 ,   
                     Three-phase VRF air-conditioners: ISO 15042:2017
 ,   
                     Three-phase induction motors: IEC 60032:2014</t>
   </si>
   <si>
     <t>Minister for the Environment and Water Resources </t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-conservation-regulated-goods-and-registered-suppliers-regulations-2017</t>
   </si>
   <si>
     <t>https://sso.agc.gov.sg/Act/ECA2012/Uncommenced/20171227?ValidDt=20180101&amp;ViewType=Sl</t>
   </si>
   <si>
-    <t>MEPS for Three-Phase Induction Motors</t>
+    <t>MEPS for Three-Phase Induction Motors (2018)</t>
   </si>
   <si>
     <t>This policy applies to three-phase induction motors with a rated output from 0.75kW to 200kW and three-phase induction motors with a rated output &gt;200kW to ≤ 375kW.</t>
   </si>
   <si>
     <t>3-Phase Motors</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>IEC 60034-2-1 (2014), Method 2-1-1B
 ,   
                     IEEE 112 (2004), Method B</t>
   </si>
   <si>
     <t>National Environment Agency</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/meps-three-phase-induction-motors</t>
+    <t>https://cprc-clasp.ngo/policies/meps-three-phase-induction-motors-2018</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/minimum-energy-performance-standards</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information Regulations 2021: Electric Motors and Variable Speed Drives</t>
   </si>
   <si>
     <t>This Policy applies to:
 (a) induction electric motors without brushes, commutators, slip rings or electrical connections to the rotor, which are rated for operation on a 50 Hz, 60 Hz or 50/60 Hz sinusoidal voltage and—
 (i) have two, four, six or eight poles;
 (ii) have a rated voltage (“UN”) above 50 V and up to and including 1,000 V;
 (iii) have a rated power output (“PN”) from 0.12 kilowatts (kW) up to and including 1,000 kW;
 (iv) are rated on the basis of continuous duty operation; and
 (v) are rated for direct on-line operation;
 (b) variable speed drives with 3 phase input which:
 (i) are rated for operating with a motor falling within sub-paragraph (a), within the 0.12 kW-1,000 kW motor rated output range;
 (ii) have a rated voltage above 100 V and up to and including 1,000 V AC; and
 (iii) have only one AC voltage output.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Variable Speed Drives</t>