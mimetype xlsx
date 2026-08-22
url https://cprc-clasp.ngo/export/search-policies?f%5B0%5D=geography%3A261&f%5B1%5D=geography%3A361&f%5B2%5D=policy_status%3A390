--- v0 (2025-12-01)
+++ v1 (2026-08-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -450,150 +450,166 @@
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 814/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water heaters and hot water storage tanks</t>
   </si>
   <si>
     <t>10 CFR 430—Energy Conservation Program for Consumer Products</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/814/contents</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
-[...5 lines deleted...]
-    <t>Europe, United Kingdom</t>
+    <t>Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC -with regard to ecodesign requirements for simple set-top boxes</t>
+  </si>
+  <si>
+    <t>The Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC of the European Parliament and of the Council with regard to ecodesign requirements for simple set-top boxes; sets minimum energy performance requirements for simple set top boxes -SSTB.</t>
+  </si>
+  <si>
+    <t>Set Top Boxes (STB)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-ec-no-107-2009-4-february-2009-implementing-directive-2005-32-ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2009/107/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation EU 2015-1095 of 5 May 2015</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of professional refrigerated storage cabinets and blast cabinets. This Regulation shall apply to electric mains-operated blast cabinets; and electric mains-operated professional refrigerated storage cabinets including those sold for the refrigeration of foodstuffs and animal feed.</t>
+  </si>
+  <si>
+    <t>Refrigerated Cabinets, Industrial Process Chillers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2015-1095-5-may-2015</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2015/1095/contents</t>
+  </si>
+  <si>
+    <t>Energy Saving Trust Endorsed Products</t>
+  </si>
+  <si>
+    <t>insulation</t>
+  </si>
+  <si>
+    <t>Insulations</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>August 2019</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>Energy Saving Trust</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products</t>
+  </si>
+  <si>
+    <t>https://energysavingtrust.org.uk/business/energy-efficiency/products-technology/</t>
+  </si>
+  <si>
+    <t>Windows</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-0</t>
+  </si>
+  <si>
+    <t>Natural gas and LPG boilers</t>
+  </si>
+  <si>
+    <t>Gas, Oil</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-1</t>
+  </si>
+  <si>
+    <t>Heating controls products</t>
+  </si>
+  <si>
+    <t>Climate Controls</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-2</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
-[...86 lines deleted...]
-    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-2</t>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information (Lighting Products) Regulations 2021</t>
   </si>
   <si>
     <t>This regulation applies to light sources placed on the market, with or without integrated control gears, and includes light sources placed on the market in a containing product.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Lighting Controls</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/1095/part/2/chapter/3/made</t>
   </si>
   <si>
     <t>In these Regulations “light source” means, an electricallyU operated product—
 (a) intended to emit light; or
 (b) in the case of a non-incandescent light source, intended to be possibly tuned to emit light; or
 (c) intended to do both (a) and (b); 
 This Policy is under development by the UK government with public consultation having taken place in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations</t>
@@ -700,53 +716,50 @@
   </si>
   <si>
     <t>This regulation applies to welding equipment using one or more of the following welding processes—
 (a) flux cored arc welding;
 (b) manual metal arc welding;
 (c) metal active gas and metal inert gas welding;
 (d) plasma arc cutting;
 (e) self-shielded flux-cored welding;
 (f) shielded metal arc welding;
 (g) tungsten inert gas welding.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-regulations-2021-welding</t>
   </si>
   <si>
     <t>Tuvalu Energy Efficiency Act of 2016</t>
   </si>
   <si>
     <t>This Act covers Single and three-phase non-ducted air conditioners of the vapour compression type up to 65kW cooling capacity. Freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source. Refrigerator-freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source.Ferromagnetic and electronic ballasts for use with linear fluorescent lamps from 15W to 70W, rated for 50Hz and 230|240|250V supply, or a range that includes these values, Incandescent lamps, both tungsten filament and tunsten halogen, that are used for general lighting service; covers both non-reflector and reflector lamps of all voltages. Incandescent lamps, both tungsten filament and tunsten halogen, that are used for general lighting service; covers both non-reflector and reflector lamps of all voltages. Self-ballasted CFLs of any voltage or wattage and with any type of lamp cap, intended for general lighting purposes, whether supplied as an individual lamp or as part of a luminaire. Double-capped, FD and FDH; tubular fluorescent lamps of 16W or more, with a nominal length of 550mm to 1500mm, that are within the scope of AS|NZS 4782.1.</t>
   </si>
   <si>
     <t>Tuvalu</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, Room ACs - Stationary ACs, Central ACs, Refrigerators-Freezers, Freezers-only</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>AS/NZS 3823.1.1-1.4: 2012</t>
   </si>
   <si>
     <t>Tuvalu Ministry of Works, Water and Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tuvalu-energy-efficiency-act-2016</t>
   </si>
   <si>
     <t>https://www.tuvalu-legislation.tv/cms/images/LEGISLATION/PRINCIPAL/2016/2016-0003/EnergyEfficiencyAct_1.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1072,61 +1085,61 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1574.758" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="127.255" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2166,806 +2179,810 @@
       <c r="K24" t="s">
         <v>67</v>
       </c>
       <c r="L24" t="s">
         <v>141</v>
       </c>
       <c r="M24"/>
       <c r="N24" t="s">
         <v>32</v>
       </c>
       <c r="O24" t="s">
         <v>142</v>
       </c>
       <c r="P24" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>144</v>
       </c>
       <c r="B25" t="s">
         <v>145</v>
       </c>
       <c r="C25" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>82</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
         <v>23</v>
       </c>
       <c r="K25" t="s">
-        <v>131</v>
+        <v>24</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25" t="s">
         <v>32</v>
       </c>
       <c r="O25" t="s">
+        <v>147</v>
+      </c>
+      <c r="P25" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>149</v>
+      </c>
+      <c r="B26" t="s">
         <v>150</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>82</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>23</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="O26" t="s">
+        <v>152</v>
+      </c>
+      <c r="P26" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>154</v>
+      </c>
+      <c r="B27" t="s">
         <v>155</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" t="s">
         <v>156</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>157</v>
       </c>
-      <c r="E27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" t="s">
-        <v>82</v>
+        <v>158</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>2015</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>23</v>
+        <v>159</v>
       </c>
       <c r="K27" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M27"/>
+        <v>160</v>
+      </c>
+      <c r="L27" t="s">
+        <v>141</v>
+      </c>
+      <c r="M27" t="s">
+        <v>161</v>
+      </c>
       <c r="N27" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="O27" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="P27" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B28" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E28" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F28" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2015</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K28" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="L28" t="s">
         <v>141</v>
       </c>
       <c r="M28" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N28" t="s">
         <v>32</v>
       </c>
       <c r="O28" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="P28" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B29" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>170</v>
+        <v>37</v>
       </c>
       <c r="E29" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F29" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2015</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K29" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="L29" t="s">
         <v>141</v>
       </c>
       <c r="M29" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N29" t="s">
         <v>32</v>
       </c>
       <c r="O29" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="P29" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B30" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>37</v>
+        <v>170</v>
       </c>
       <c r="E30" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F30" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2015</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K30" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L30"/>
       <c r="M30" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N30" t="s">
         <v>32</v>
       </c>
       <c r="O30" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="P30" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="B31" t="s">
+        <v>173</v>
+      </c>
+      <c r="C31" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" t="s">
+        <v>174</v>
+      </c>
+      <c r="E31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F31" t="s">
         <v>175</v>
       </c>
-      <c r="C31" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2015</v>
+        <v>2026</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="K31" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L31"/>
+        <v>131</v>
+      </c>
+      <c r="L31" t="s">
+        <v>177</v>
+      </c>
       <c r="M31" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="N31" t="s">
         <v>32</v>
       </c>
       <c r="O31" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="P31" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B32" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C32" t="s">
         <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>2021</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
         <v>23</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32" t="s">
         <v>32</v>
       </c>
       <c r="O32" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="P32" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B33" t="s">
+        <v>186</v>
+      </c>
+      <c r="C33" t="s">
+        <v>18</v>
+      </c>
+      <c r="D33" t="s">
         <v>183</v>
-      </c>
-[...4 lines deleted...]
-        <v>180</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>82</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
         <v>2021</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>23</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
         <v>32</v>
       </c>
       <c r="O33" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="P33" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B34" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="C34" t="s">
         <v>18</v>
       </c>
       <c r="D34" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>82</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2021</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
         <v>23</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34" t="s">
         <v>32</v>
       </c>
       <c r="O34" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="P34" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B35" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C35" t="s">
         <v>18</v>
       </c>
       <c r="D35" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>82</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
         <v>2021</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
         <v>23</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35" t="s">
         <v>25</v>
       </c>
       <c r="O35" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="P35" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B36" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C36" t="s">
         <v>18</v>
       </c>
       <c r="D36" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>82</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
         <v>2021</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
         <v>23</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36" t="s">
         <v>32</v>
       </c>
       <c r="O36" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="P36" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B37" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C37" t="s">
         <v>18</v>
       </c>
       <c r="D37" t="s">
         <v>49</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>82</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
         <v>2021</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
         <v>23</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37" t="s">
         <v>32</v>
       </c>
       <c r="O37" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="P37" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B38" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C38" t="s">
         <v>18</v>
       </c>
       <c r="D38" t="s">
         <v>55</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>82</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
         <v>2021</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
         <v>23</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38" t="s">
         <v>25</v>
       </c>
       <c r="O38" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="P38" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B39" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C39" t="s">
         <v>18</v>
       </c>
       <c r="D39" t="s">
         <v>42</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>82</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
         <v>2021</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
         <v>23</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39" t="s">
         <v>32</v>
       </c>
       <c r="O39" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="P39" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B40" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>82</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>2021</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
         <v>23</v>
       </c>
       <c r="K40" t="s">
         <v>131</v>
       </c>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
         <v>25</v>
       </c>
       <c r="O40" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="P40" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B41" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C41" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D41" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="E41" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F41" t="s">
-        <v>218</v>
+        <v>175</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>2016</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M41" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="N41" t="s">
         <v>32</v>
       </c>
       <c r="O41" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="P41" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">