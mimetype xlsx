--- v0 (2025-11-09)
+++ v1 (2026-09-12)
@@ -153,57 +153,57 @@
   <si>
     <t>Portable Heaters, Boilers and Furnaces</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>Solid Fuel</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20151186-24-april-2015-supplementing-directive-201030eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02015R1186-20170307</t>
   </si>
   <si>
-    <t>Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015</t>
+    <t>Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015 Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of solid fuel boilers and packages of a solid fuel boiler, supplementary heaters, temperature controls and solar devices</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20151187-27-april-2015</t>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20151187-27-april-2015-commission-delegated-regulation</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02015R1187-20170307</t>
   </si>
   <si>
     <t>Commission Delegated Regulation EU No 811-2013 of 18 February 2013 supplementing Directive 2010-30-EU -with regard to the energy labelling of space heaters; combination heaters</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the energy labelling of; and the provision of supplementary product information on; space heaters and combination heaters with a rated heat output equal to 70 kW; packages of space heater equal to  70 kW; temperature control and solar device and packages of combination heater equal to  70 kW; temperature control and solar device.
 This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
   </si>
   <si>
     <t>Heat Pumps, Boilers and Furnaces</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil, Solar</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-811-2013-18-february-2013-supplementing-directive</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0811-20170307</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2015/1185 of 24 April 2015 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for solid fuel local space heaters</t>
@@ -256,51 +256,51 @@
   <si>
     <t>Electricity, Gas, Solid Fuel</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20241103-18-april-2024-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ:L_202401103</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
   </si>
   <si>
     <t>May 2024</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
   <si>
-    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?qid=1538159902315&amp;uri=CELEX:02013R0813-20170109----http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32013R0813</t>
+    <t>https://eur-lex.europa.eu/eli/reg/2013/813/oj/eng</t>
   </si>
   <si>
     <t>Schedule 36 Packaged Boiler</t>
   </si>
   <si>
     <t>This policy specifies the requirement for participating in the voluntary star labeling program for Packaged Boilers using coal, biomass, oil and natural gas as fuel across all capacities under Indian Boiler Regulation (IBR) with or without air pre-heater, economizer, or waste heat recovery system, covered under the scope of IS 13979: 1994 as amended from time to time, being manufactured, imported or assembled for the purpose of commercial sale in India.</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>December 2024</t>
   </si>
   <si>
     <t>Biomass, Coal, Gas, LPG, Oil</t>
   </si>
   <si>
     <t>IS 13979:1994</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency (BEE)</t>
   </si>
@@ -660,51 +660,51 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1522.914" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="196.952" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="94.263" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">