--- v0 (2025-11-09)
+++ v1 (2026-10-24)
@@ -189,51 +189,51 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-811-2013-18-february-2013-supplementing-directive</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0811-20170307</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>May 2024</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
   <si>
-    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?qid=1538159902315&amp;uri=CELEX:02013R0813-20170109----http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32013R0813</t>
+    <t>https://eur-lex.europa.eu/eli/reg/2013/813/oj/eng</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>