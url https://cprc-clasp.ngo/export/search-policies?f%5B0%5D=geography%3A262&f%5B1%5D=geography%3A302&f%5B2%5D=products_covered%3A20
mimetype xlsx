--- v0 (2026-01-28)
+++ v1 (2026-10-24)
@@ -391,51 +391,51 @@
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market or putting into service of fans  -driven by motors with an electric input power between 125 W and 500 kW; including those integrated in other energy-related products as covered by Directive 2009-125-EC. The Regulation shall not apply to fans integrated in: products with a sole electric motor of 3 kW or less where the fan is fixed on the same shaft used for driving the main functionality; laundry and washer dryers 3 kW maximum electrical input power; kitchen hoods 280 W total maximum electrical input power attributable to the fans. This Regulation shall not apply to fans which are designed to operate under certain specified conditions; potentially explosive atmospheres; emergency use only; extreme operating temperatures; high supply voltage; etc.   These types of fans can be found in commercial and industrial buildings.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-3272011-30-march-2011-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02011R0327-20170109</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
   </si>
   <si>
     <t>May 2024</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
   <si>
-    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?qid=1538159902315&amp;uri=CELEX:02013R0813-20170109----http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32013R0813</t>
+    <t>https://eur-lex.europa.eu/eli/reg/2013/813/oj/eng</t>
   </si>
   <si>
     <t>Energy Labeling Scheme</t>
   </si>
   <si>
     <t>Refrigerators and freezers, washing machines, electric ovens, households lamps, air-conditioners. Energy efficiency labelling scheme is to inform the end users about energy consumption data, maintenance, operation guidelines, installation and other relevant data for determination of operational costs. Energy labelling has the best impact on household appliances because the users can get informed on independent basis.</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Boilers and Furnaces, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>December 2020</t>
   </si>
   <si>
     <t>Ministry of Energy and Water Resources</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-labeling-scheme</t>
   </si>
   <si>
     <t>http://www.undp.org/content/dam/tajikistan/docs/library/UNDP_TJK_Energy_Efficiency_Master_Plan_for_Tajikistan_Eng.pdf</t>
   </si>
@@ -795,51 +795,51 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1522.914" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="134.396" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="196.952" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="139.109" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">