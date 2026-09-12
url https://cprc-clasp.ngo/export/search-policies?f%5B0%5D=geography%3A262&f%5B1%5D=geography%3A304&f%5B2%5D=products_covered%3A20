--- v0 (2025-11-06)
+++ v1 (2026-09-12)
@@ -168,57 +168,57 @@
   <si>
     <t>Portable Heaters, Boilers and Furnaces</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>Solid Fuel</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20151186-24-april-2015-supplementing-directive-201030eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02015R1186-20170307</t>
   </si>
   <si>
-    <t>Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015</t>
+    <t>Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015 Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of solid fuel boilers and packages of a solid fuel boiler, supplementary heaters, temperature controls and solar devices</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20151187-27-april-2015</t>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20151187-27-april-2015-commission-delegated-regulation</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02015R1187-20170307</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 1254/2014 of 11 July 2014 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of residential ventilation units</t>
   </si>
   <si>
     <t>non-residential ventilation unit -NRVU; means a ventilation unit where the maximum flow rate of the ventilation unit exceeds 250 m3 per hour; and; where the maximum flow rate is between 250 and 1 000 m3 per hour; the manufacturer has not declared its intended use as being exclusively for a residential ventilation application.
 This Policy is under review by the European Commission and is expected to be revised in 2025.</t>
   </si>
   <si>
     <t>Exhaust Fans</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>EN 308:1997</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-12542014-11-july-2014-supplementing-directive</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02014R1254-20200730</t>
@@ -391,51 +391,51 @@
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market or putting into service of fans  -driven by motors with an electric input power between 125 W and 500 kW; including those integrated in other energy-related products as covered by Directive 2009-125-EC. The Regulation shall not apply to fans integrated in: products with a sole electric motor of 3 kW or less where the fan is fixed on the same shaft used for driving the main functionality; laundry and washer dryers 3 kW maximum electrical input power; kitchen hoods 280 W total maximum electrical input power attributable to the fans. This Regulation shall not apply to fans which are designed to operate under certain specified conditions; potentially explosive atmospheres; emergency use only; extreme operating temperatures; high supply voltage; etc.   These types of fans can be found in commercial and industrial buildings.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-3272011-30-march-2011-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02011R0327-20170109</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
   </si>
   <si>
     <t>May 2024</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
   <si>
-    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?qid=1538159902315&amp;uri=CELEX:02013R0813-20170109----http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32013R0813</t>
+    <t>https://eur-lex.europa.eu/eli/reg/2013/813/oj/eng</t>
   </si>
   <si>
     <t>Regulations under Consumer Protection Act 2015</t>
   </si>
   <si>
     <t>This regulation covers Single and three-phase non-ducted air conditioners of the vapour compression type up to 65kW cooling capacity. Freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source. Refrigerator-freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source. Ferromagnetic and electronic ballasts for use with linear fluorescent lamps from 15W to 70W, rated for 50Hz and 230|240|250V supply, or a range that includes these values . Incandescent lamps, both tungsten filament and tunsten halogen, that are used for general lighting service; covers both non-reflector and reflector lamps of all voltages. Self-ballasted CFLs of any voltage or wattage and with any type of lamp cap, intended for general lighting purposes, whether supplied as an individual lamp or as part of a luminaire. Double-capped, FD and FDH; tubular fluorescent lamps of 16W or more, with a nominal length of 550mm to 1500mm, that are within the scope of AS|NZS 4782.1. Freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source and Refrigerator-freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source.</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, Room ACs - Stationary ACs, Central ACs, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
   <si>
     <t>AS/NZS 3823.1.1-1.4: 2012</t>
   </si>