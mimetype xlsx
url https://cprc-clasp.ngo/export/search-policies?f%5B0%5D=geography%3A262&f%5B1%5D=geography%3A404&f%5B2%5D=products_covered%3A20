--- v1 (2025-12-22)
+++ v2 (2026-09-13)
@@ -391,51 +391,51 @@
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market or putting into service of fans  -driven by motors with an electric input power between 125 W and 500 kW; including those integrated in other energy-related products as covered by Directive 2009-125-EC. The Regulation shall not apply to fans integrated in: products with a sole electric motor of 3 kW or less where the fan is fixed on the same shaft used for driving the main functionality; laundry and washer dryers 3 kW maximum electrical input power; kitchen hoods 280 W total maximum electrical input power attributable to the fans. This Regulation shall not apply to fans which are designed to operate under certain specified conditions; potentially explosive atmospheres; emergency use only; extreme operating temperatures; high supply voltage; etc.   These types of fans can be found in commercial and industrial buildings.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-3272011-30-march-2011-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02011R0327-20170109</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
   </si>
   <si>
     <t>May 2024</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
   <si>
-    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?qid=1538159902315&amp;uri=CELEX:02013R0813-20170109----http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32013R0813</t>
+    <t>https://eur-lex.europa.eu/eli/reg/2013/813/oj/eng</t>
   </si>
   <si>
     <t>Consumer Protection Act 2001 (Section 30) Minimum Energy Performance Standards and Labelling - MEPSL - Regulations 2016</t>
   </si>
   <si>
     <t>Kiribati has drafted Minimum Energy Performance Standards and Labeling (MEPSL) under the Pacific Alliance Labelling and Standards Programme (PALS), but they have not yet been signed into law. Policies are drafted for a voluntary Comparative Label and voluntary Minimum Performance Standards for air conditioners, ballasts, incandescent lamps, self-ballasted CFLs, tubular lamps, freezers, and refrigerator-freezers.</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps, Room ACs - Stationary ACs, Central ACs, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>Kiribati Ministry of Public Works and Utilities</t>
   </si>
@@ -792,51 +792,51 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1522.914" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="159.104" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="196.952" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="94.263" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">