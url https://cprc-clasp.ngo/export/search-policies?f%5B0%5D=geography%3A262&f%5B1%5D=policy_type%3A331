--- v2 (2026-04-22)
+++ v3 (2026-09-28)
@@ -409,51 +409,51 @@
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Europe, European Union</t>
   </si>
   <si>
     <t>Electronics, Information Technology, Phones and tablets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20231670-16-june-2023-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R1670</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
-    <t>February 2024</t>
+    <t>July 2026</t>
   </si>
   <si>
     <t>European Commission - DG Energy----European Commission - DG Enterprise</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20232533-17-november-2023-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ%3AL_202302533&amp;amp%3Bqid=1700646701114</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/826 of 17 April 2023 laying down ecodesign requirements for off mode, standby mode, and networked standby energy consumption of electrical and electronic household and office equipment</t>
   </si>
   <si>
     <t>Power management requirements for household or non-tertiary coffee machines -- ecodesign requirements for standby; off mode electric power consumption of electrical and electronic household and office equipment.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Stand-by and networked devices, Televisions, Coffee Machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2023826-17-april-2023-laying-down-ecodesign-requirements-mode</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R0826&amp;qid=1681803866374</t>
@@ -1942,51 +1942,51 @@
       </c>
       <c r="P17" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>118</v>
       </c>
       <c r="B18" t="s">
         <v>119</v>
       </c>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
         <v>120</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H18">
         <v>2012</v>
       </c>
       <c r="I18">
         <v>2023</v>
       </c>
       <c r="J18" t="s">
         <v>121</v>
       </c>
       <c r="K18" t="s">
         <v>70</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
         <v>122</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
       <c r="O18" t="s">
         <v>123</v>
       </c>
       <c r="P18" t="s">
         <v>124</v>