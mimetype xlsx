--- v0 (2025-11-26)
+++ v1 (2026-09-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="378">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="387">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -428,50 +428,53 @@
   <si>
     <t>GB 20052-2024 Energy efficiency limit values ​​and energy efficiency grades for power transformers</t>
   </si>
   <si>
     <t>This document specifies the minimum allowable values of energy efficiency, the energy efficiency grades and test methods for power transformers. The policy applies to oil-immersed and dry-type distribution transformers. It will enter into effect on 1 February 2025.</t>
   </si>
   <si>
     <t>GB/T 1094.1; GB/T 1094.11; GB/T 2900.95; GB/T 6451; GB/T 10228; GB/T 22072; GB/T 25438; GB/T 25446</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-20052-2024-energy-efficiency-limit-values-and-energy-efficiency-grades-power</t>
   </si>
   <si>
     <t>https://openstd.samr.gov.cn/bzgk/gb/newGbInfo?hcno=B0CE4A3FBCC4501211A25E3E10F75498</t>
   </si>
   <si>
     <t>GB 20943-2013 Minimum allowable values of energy efficiency and evaluating values of energy conservation for single voltage external AC-DC and AC-AC power supplies</t>
   </si>
   <si>
     <t>Applies to external power supplies which convert AC current with 220V and 50Hz to single voltage DC -no higher than 36V- or single voltage AC -no higher than 36V- current.It applies to products with rated output power no larger than 250W. Does NOT apply to DC-DC transformer.</t>
   </si>
   <si>
     <t>External Power Supply</t>
   </si>
   <si>
+    <t>Revised, To Be Superseded</t>
+  </si>
+  <si>
     <t>GB 20943-2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-20943-2013-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E686D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 21518-2008 Minimum allowable values of energy efficiency and energy efficiency grades for AC contactors</t>
   </si>
   <si>
     <t>Applies to those AC contactors with rated frequency of 50Hz; rated voltage no higher than 1140V; and rated current between 9A-630A. Does NOT apply to AC contactors with external power saving device or semi-conductor type -solid type contactor</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-21518-2008-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-ac</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D773ECD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 24500-2020 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades of Industrial Boilers</t>
   </si>
   <si>
     <t>Applies to fixed type of steel-made steam boiler with water as medium and rated steam volume no less than 0.1 t per h; and fixed type of steel-made hot water boiler with rated outlet water pressure bigger than 0.1 MPa. Boilers shall use coal; gasoline; or gas as fuel and have rated steam pressure bigger than 0.04 MPa but smaller than 3.8 MPa.</t>
@@ -491,50 +494,53 @@
   <si>
     <t>GB 24848-2010 Minimum allowable values of energy efficiency and energy efficiency grades for heaters of petroleum industry</t>
   </si>
   <si>
     <t>This policy covers heaters of the petroleum industry.</t>
   </si>
   <si>
     <t>SY/T 0540; SY/T 6381</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-24848-2010-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7D36FD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
@@ -668,50 +674,79 @@
   <si>
     <t>GB/T 6719; GB/T 13931; GB 19153; GB/T 32154</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-37484-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CBD0E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 38449-2019 Minimum allowable values of energy efficiency and energy efficiency grade of regenerative rolling reheating furnace</t>
   </si>
   <si>
     <t>This policy covers regenerative rolling reheating furnaces.</t>
   </si>
   <si>
     <t>GB/T 24826; GB/T 31897.201</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38449-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grade</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FFEA80CE05397BE0A0A84AC</t>
   </si>
   <si>
+    <t>GB28381-2026: Minimum allowable values of energy efficiency and energy efficiency grades for blowers</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, technical requirements, and test methods for turbo blowers and positive displacement blowers.
+This document applies to general-purpose blowers conveying air with a discharge pressure (gauge) of 30 kPa–200 kPa, or an overall pressure ratio of 1.3–3.0, including:
+Mechanically supported centrifugal blowers with an inlet flow rate of 500 m³/h–1,000,000 m³/h;
+Axial flow blowers with an inlet flow rate of 60,000 m³/h–1,000,000 m³/h;
+Suspension centrifugal blowers with an inlet flow rate of 500 m³/h–400,000 m³/h.
+This document applies to single-stage Roots blowers conveying air with an inlet temperature no higher than 45 °C and a standardized volumetric flow rate of 1 m³/min–1,250 m³/min, including:
+Positive-pressure Roots blowers with a pressure rise of 9.8 kPa–98 kPa;
+Negative-pressure Roots blowers with a pressure rise of 9.8 kPa–49 kPa.
+This document applies to screw blowers conveying air with a standardized volumetric flow rate of 2 m³/min–200 m³/min and a pressure rise of 39.2 kPa–245 kPa.</t>
+  </si>
+  <si>
+    <t>Motor Driven Equipment</t>
+  </si>
+  <si>
+    <t>June 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); National Standardization Adm…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb28381-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4E648C80B6AB7D11E06397BE0A0ADEF1</t>
+  </si>
+  <si>
     <t>Greenhouse and Energy Minimum Standards (Three Phase Cage Induction Motors) Determination 2019</t>
   </si>
   <si>
     <t>This Standard applies to three-phase cage induction motors with ratings from 0.73 kW and up to but not including 185 kW. The scope covers motors of rated voltages up to 1100 V a.c. with rated voltages up to 1100 V, alternating current (AC). NOTE: This range includes motors with ratings of 1 hp and 1 CV/PS (French/German or metric horsepower). MEPS does not apply to submersible motors, integral motor-gear systems, variable or multi-speed speed motors or those rated only for short duty cycles (IEC60034-2 duty rating S2).</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>July 2025</t>
   </si>
   <si>
     <t>AS 1359.102.1:1997 (Method B), AS 1359.102.3:2003 (Method A)</t>
   </si>
   <si>
     <t>Department of Climate Change and Energy Efficiency (DCCEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-three-phase-cage-induction-motors-determination</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Series/F2019L00968</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Transformers and Electronic Step-down Converters for ELV Lamps) Determination 2012</t>
@@ -863,71 +898,71 @@
   <si>
     <t>MEELS now covers eight types of prescribed products, including:,Room air conditioners (with rated cooling capacity not exceeding 7.5 kilowatts), refrigerating appliances (with rated total storage volume not exceeding 500 litres), compact fluorescent lamps (with rated wattage up to 60 watts), washing machines (with rated washing capacity not exceeding 10 kg), dehumidifiers (with rated dehumidifying capacity not exceeding 35 litres per day), televisions (with rated visible diagonal screen size exceeding 50 cm but not exceeding 250 cm), induction cookers (with rated power not less than 700 watts but not exceeding 3 500 watts for each heating unit, and with total rated power not exceeding 7 000 watts), and storage type electric water heaters (with rated water storage capacity not exceeding 50 litres). All these eight prescribed products for supply in Hong Kong are required to be listed models with reference numbers and bear energy labels.</t>
   </si>
   <si>
     <t>Hong Kong SAR of China</t>
   </si>
   <si>
     <t>Televisions, Dehumidifiers, Induction Cookstoves or Hobs, Clothes Dryers, Washing Machines, Non-Directional lamps, Directional Lamps, Room ACs - Stationary ACs, Storage Water Heaters, Freezers-only</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Examples are IEC 62552; IEC 62087, IEC 62301; IEC60379</t>
   </si>
   <si>
     <t>Energy Efficiency Office, Electrical and Mechanical Services Department (EMSD)-…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mandatory-energy-efficiency-labelling-scheme-meels</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/energylabel/en/doc/Code%20of%20Practice%202020_Eng%20(To%20be%20gazetted%20on%205.6.2020)%2020200601.pdf</t>
   </si>
   <si>
-    <t>MEPS for Three-Phase Induction Motors</t>
+    <t>MEPS for Three-Phase Induction Motors (2018)</t>
   </si>
   <si>
     <t>This policy applies to three-phase induction motors with a rated output from 0.75kW to 200kW and three-phase induction motors with a rated output &gt;200kW to ≤ 375kW.</t>
   </si>
   <si>
     <t>Singapore*</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>IEC 60034-2-1 (2014), Method 2-1-1B
 ,   
                     IEEE 112 (2004), Method B</t>
   </si>
   <si>
     <t>National Environment Agency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/meps-three-phase-induction-motors</t>
+    <t>https://cprc-clasp.ngo/policies/meps-three-phase-induction-motors-2018</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/minimum-energy-performance-standards</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standards for Boilers</t>
   </si>
   <si>
     <t>This policy contains minimum energy performance standards for industrial boilers.</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>Bureau of Energy, Ministry of Economic Affairs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standards-boilers</t>
   </si>
   <si>
     <t>https://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
   </si>
@@ -1502,65 +1537,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P60"/>
+  <dimension ref="A1:P61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1132.438" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="233.514" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="186.24" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="318.351" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -2532,1967 +2567,2015 @@
       </c>
       <c r="P20" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>135</v>
       </c>
       <c r="B21" t="s">
         <v>136</v>
       </c>
       <c r="C21" t="s">
         <v>18</v>
       </c>
       <c r="D21" t="s">
         <v>137</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>107</v>
       </c>
       <c r="G21" t="s">
-        <v>39</v>
+        <v>138</v>
       </c>
       <c r="H21">
         <v>2007</v>
       </c>
       <c r="I21">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="J21" t="s">
         <v>54</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M21" t="s">
         <v>26</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="P21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C22" t="s">
         <v>18</v>
       </c>
       <c r="D22" t="s">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>107</v>
       </c>
       <c r="G22" t="s">
         <v>39</v>
       </c>
       <c r="H22">
         <v>2008</v>
       </c>
       <c r="I22">
         <v>2008</v>
       </c>
       <c r="J22" t="s">
         <v>54</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
         <v>25</v>
       </c>
       <c r="M22" t="s">
         <v>26</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="P22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C23" t="s">
         <v>18</v>
       </c>
       <c r="D23" t="s">
         <v>51</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>107</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>2010</v>
       </c>
       <c r="I23">
         <v>2021</v>
       </c>
       <c r="J23" t="s">
         <v>23</v>
       </c>
       <c r="K23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="L23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="M23" t="s">
         <v>26</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="P23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C24" t="s">
         <v>18</v>
       </c>
       <c r="D24" t="s">
         <v>51</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>107</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>2010</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
         <v>54</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="M24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="P24" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B25" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C25" t="s">
         <v>18</v>
       </c>
       <c r="D25" t="s">
         <v>38</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>107</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>160</v>
       </c>
       <c r="H25">
         <v>2012</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
         <v>23</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="M25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="P25" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B26" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C26" t="s">
         <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>107</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>2020</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>23</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="M26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="P26" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B27" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C27" t="s">
         <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>107</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>2014</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
         <v>54</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="M27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="P27" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B28" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>107</v>
       </c>
       <c r="G28" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="H28" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="I28">
         <v>2024</v>
       </c>
       <c r="J28" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="P28" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B29" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
         <v>106</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>107</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2014</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
         <v>54</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="M29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="P29" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B30" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
         <v>62</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>107</v>
       </c>
       <c r="G30" t="s">
         <v>39</v>
       </c>
       <c r="H30">
         <v>2005</v>
       </c>
       <c r="I30">
         <v>2016</v>
       </c>
       <c r="J30" t="s">
         <v>54</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="M30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="P30" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B31" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C31" t="s">
         <v>18</v>
       </c>
       <c r="D31" t="s">
         <v>62</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>107</v>
       </c>
       <c r="G31" t="s">
         <v>39</v>
       </c>
       <c r="H31">
         <v>2005</v>
       </c>
       <c r="I31">
         <v>2017</v>
       </c>
       <c r="J31" t="s">
         <v>54</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="M31" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="P31" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B32" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C32" t="s">
         <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>107</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>2017</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
         <v>54</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="M32" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="P32" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B33" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C33" t="s">
         <v>18</v>
       </c>
       <c r="D33" t="s">
         <v>62</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>107</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
         <v>2020</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>23</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="M33" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="P33" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B34" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C34" t="s">
         <v>18</v>
       </c>
       <c r="D34" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>107</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2020</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
         <v>23</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="M34" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="P34" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B35" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C35" t="s">
         <v>18</v>
       </c>
       <c r="D35" t="s">
         <v>51</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>107</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
         <v>2020</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
         <v>23</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="M35" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="P35" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B36" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C36" t="s">
-        <v>220</v>
+        <v>18</v>
       </c>
       <c r="D36" t="s">
-        <v>106</v>
+        <v>222</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>107</v>
       </c>
       <c r="G36" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="H36">
-        <v>2001</v>
+        <v>2012</v>
       </c>
       <c r="I36">
-        <v>2019</v>
+        <v>2026</v>
       </c>
       <c r="J36" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
-      <c r="L36" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L36"/>
       <c r="M36" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="P36" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B37" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C37" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="D37" t="s">
-        <v>32</v>
+        <v>106</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>107</v>
       </c>
       <c r="G37" t="s">
         <v>39</v>
       </c>
       <c r="H37">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="I37">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="J37" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="M37" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="P37" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="B38" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="C38" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="D38" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="E38" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>53</v>
+        <v>107</v>
       </c>
       <c r="G38" t="s">
         <v>39</v>
       </c>
       <c r="H38">
-        <v>2012</v>
+        <v>2004</v>
       </c>
       <c r="I38">
         <v>2012</v>
       </c>
       <c r="J38" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
-      <c r="L38"/>
+      <c r="L38" t="s">
+        <v>237</v>
+      </c>
       <c r="M38" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="P38" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B39" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C39" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D39" t="s">
-        <v>99</v>
+        <v>38</v>
       </c>
       <c r="E39" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="F39" t="s">
-        <v>241</v>
+        <v>53</v>
       </c>
       <c r="G39" t="s">
         <v>39</v>
       </c>
       <c r="H39">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="I39">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="J39" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
-      <c r="L39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L39"/>
       <c r="M39" t="s">
         <v>244</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
         <v>245</v>
       </c>
       <c r="P39" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>247</v>
       </c>
       <c r="B40" t="s">
         <v>248</v>
       </c>
       <c r="C40" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="D40" t="s">
-        <v>249</v>
+        <v>99</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="G40" t="s">
         <v>39</v>
       </c>
       <c r="H40">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="I40">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="J40" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="M40" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="P40" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B41" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="C41" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="D41" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>107</v>
+        <v>250</v>
       </c>
       <c r="G41" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H41">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I41"/>
+        <v>2002</v>
+      </c>
+      <c r="I41">
+        <v>2008</v>
+      </c>
       <c r="J41" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41" t="s">
+        <v>259</v>
+      </c>
+      <c r="M41" t="s">
+        <v>253</v>
+      </c>
+      <c r="N41" t="s">
+        <v>27</v>
+      </c>
+      <c r="O41" t="s">
+        <v>260</v>
+      </c>
+      <c r="P41" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="B42" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="C42" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="D42" t="s">
-        <v>51</v>
+        <v>263</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>107</v>
       </c>
       <c r="G42" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="H42">
-        <v>1998</v>
-[...1 lines deleted...]
-      <c r="I42">
         <v>2009</v>
       </c>
+      <c r="I42"/>
       <c r="J42" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="K42" t="s">
-        <v>147</v>
+        <v>24</v>
       </c>
       <c r="L42" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="M42" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="P42" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="B43" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="C43" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="D43" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>107</v>
       </c>
       <c r="G43" t="s">
         <v>39</v>
       </c>
       <c r="H43">
-        <v>2012</v>
+        <v>1998</v>
       </c>
       <c r="I43">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="J43" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="K43" t="s">
-        <v>24</v>
+        <v>148</v>
       </c>
       <c r="L43" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="M43" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="P43" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="B44" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="C44" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="D44" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
-        <v>241</v>
+        <v>107</v>
       </c>
       <c r="G44" t="s">
         <v>39</v>
       </c>
       <c r="H44">
-        <v>2002</v>
+        <v>2012</v>
       </c>
       <c r="I44">
-        <v>2002</v>
+        <v>2012</v>
       </c>
       <c r="J44" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="M44" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="P44" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="B45" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="C45" t="s">
-        <v>98</v>
+        <v>249</v>
       </c>
       <c r="D45" t="s">
-        <v>271</v>
+        <v>62</v>
       </c>
       <c r="E45" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="F45" t="s">
-        <v>107</v>
+        <v>250</v>
       </c>
       <c r="G45" t="s">
         <v>39</v>
       </c>
       <c r="H45">
-        <v>1981</v>
+        <v>2002</v>
       </c>
       <c r="I45">
         <v>2002</v>
       </c>
       <c r="J45" t="s">
-        <v>88</v>
+        <v>251</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
-      <c r="L45"/>
+      <c r="L45" t="s">
+        <v>276</v>
+      </c>
       <c r="M45" t="s">
-        <v>101</v>
+        <v>253</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="P45" t="s">
-        <v>273</v>
+        <v>255</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B46" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C46" t="s">
-        <v>276</v>
+        <v>98</v>
       </c>
       <c r="D46" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E46" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="F46" t="s">
-        <v>241</v>
+        <v>107</v>
       </c>
       <c r="G46" t="s">
         <v>39</v>
       </c>
       <c r="H46">
-        <v>2008</v>
+        <v>1981</v>
       </c>
       <c r="I46">
-        <v>2020</v>
+        <v>2002</v>
       </c>
       <c r="J46" t="s">
-        <v>278</v>
+        <v>88</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
-      <c r="L46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L46"/>
       <c r="M46" t="s">
-        <v>280</v>
+        <v>101</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
         <v>281</v>
       </c>
       <c r="P46" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>283</v>
       </c>
       <c r="B47" t="s">
         <v>284</v>
       </c>
       <c r="C47" t="s">
         <v>285</v>
       </c>
       <c r="D47" t="s">
-        <v>106</v>
+        <v>286</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>107</v>
+        <v>250</v>
       </c>
       <c r="G47" t="s">
-        <v>177</v>
+        <v>39</v>
       </c>
       <c r="H47">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I47"/>
+        <v>2008</v>
+      </c>
+      <c r="I47">
+        <v>2020</v>
+      </c>
       <c r="J47" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
       <c r="L47" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="M47" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="P47" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B48" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C48" t="s">
-        <v>98</v>
+        <v>294</v>
       </c>
       <c r="D48" t="s">
-        <v>51</v>
+        <v>106</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>107</v>
       </c>
       <c r="G48" t="s">
-        <v>22</v>
+        <v>179</v>
       </c>
       <c r="H48">
-        <v>2003</v>
+        <v>2018</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="K48" t="s">
-        <v>294</v>
-[...1 lines deleted...]
-      <c r="L48"/>
+        <v>24</v>
+      </c>
+      <c r="L48" t="s">
+        <v>296</v>
+      </c>
       <c r="M48" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="P48" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B49" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C49" t="s">
-        <v>300</v>
+        <v>98</v>
       </c>
       <c r="D49" t="s">
-        <v>301</v>
+        <v>51</v>
       </c>
       <c r="E49" t="s">
-        <v>302</v>
+        <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>303</v>
+        <v>107</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
-        <v>2023</v>
+        <v>2003</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="K49" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="L49"/>
       <c r="M49" t="s">
+        <v>304</v>
+      </c>
+      <c r="N49" t="s">
+        <v>27</v>
+      </c>
+      <c r="O49" t="s">
+        <v>305</v>
+      </c>
+      <c r="P49" t="s">
         <v>306</v>
-      </c>
-[...7 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>307</v>
+      </c>
+      <c r="B50" t="s">
+        <v>308</v>
+      </c>
+      <c r="C50" t="s">
         <v>309</v>
       </c>
-      <c r="B50" t="s">
+      <c r="D50" t="s">
         <v>310</v>
       </c>
-      <c r="C50" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E50" t="s">
-        <v>52</v>
+        <v>311</v>
       </c>
       <c r="F50" t="s">
-        <v>21</v>
+        <v>312</v>
       </c>
       <c r="G50" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="H50">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I50"/>
       <c r="J50" t="s">
-        <v>88</v>
+        <v>313</v>
       </c>
       <c r="K50" t="s">
-        <v>24</v>
+        <v>314</v>
       </c>
       <c r="L50"/>
       <c r="M50" t="s">
-        <v>295</v>
+        <v>315</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="P50" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="B51" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="C51" t="s">
-        <v>315</v>
+        <v>98</v>
       </c>
       <c r="D51" t="s">
-        <v>316</v>
+        <v>106</v>
       </c>
       <c r="E51" t="s">
         <v>52</v>
       </c>
       <c r="F51" t="s">
-        <v>241</v>
+        <v>21</v>
       </c>
       <c r="G51" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H51">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I51"/>
+        <v>2012</v>
+      </c>
+      <c r="I51">
+        <v>2015</v>
+      </c>
       <c r="J51" t="s">
-        <v>293</v>
+        <v>88</v>
       </c>
       <c r="K51" t="s">
         <v>24</v>
       </c>
-      <c r="L51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L51"/>
       <c r="M51" t="s">
-        <v>318</v>
+        <v>304</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="P51" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B52" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C52" t="s">
-        <v>315</v>
+        <v>324</v>
       </c>
       <c r="D52" t="s">
-        <v>51</v>
+        <v>325</v>
       </c>
       <c r="E52" t="s">
         <v>52</v>
       </c>
       <c r="F52" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>108</v>
+        <v>302</v>
       </c>
       <c r="K52" t="s">
-        <v>323</v>
+        <v>24</v>
       </c>
       <c r="L52" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="M52" t="s">
-        <v>318</v>
+        <v>327</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="P52" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="B53" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C53" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="D53" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="E53" t="s">
         <v>52</v>
       </c>
       <c r="F53" t="s">
-        <v>107</v>
+        <v>250</v>
       </c>
       <c r="G53" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="H53">
-        <v>2006</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I53"/>
       <c r="J53" t="s">
-        <v>293</v>
+        <v>108</v>
       </c>
       <c r="K53" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L53"/>
+        <v>332</v>
+      </c>
+      <c r="L53" t="s">
+        <v>333</v>
+      </c>
       <c r="M53" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="P53"/>
+        <v>334</v>
+      </c>
+      <c r="P53" t="s">
+        <v>335</v>
+      </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="B54" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="C54" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="D54" t="s">
-        <v>106</v>
+        <v>32</v>
       </c>
       <c r="E54" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="F54" t="s">
         <v>107</v>
       </c>
       <c r="G54" t="s">
         <v>39</v>
       </c>
       <c r="H54">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="I54">
-        <v>2015</v>
+        <v>2006</v>
       </c>
       <c r="J54" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="K54" t="s">
         <v>24</v>
       </c>
-      <c r="L54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L54"/>
       <c r="M54" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
-        <v>337</v>
-[...3 lines deleted...]
-      </c>
+        <v>340</v>
+      </c>
+      <c r="P54"/>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B55" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C55" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="D55" t="s">
-        <v>32</v>
+        <v>106</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>107</v>
       </c>
       <c r="G55" t="s">
         <v>39</v>
       </c>
       <c r="H55">
-        <v>2010</v>
+        <v>2005</v>
       </c>
       <c r="I55">
         <v>2015</v>
       </c>
       <c r="J55" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
       <c r="K55" t="s">
         <v>24</v>
       </c>
-      <c r="L55"/>
+      <c r="L55" t="s">
+        <v>344</v>
+      </c>
       <c r="M55" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="P55" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>348</v>
+      </c>
+      <c r="B56" t="s">
+        <v>349</v>
+      </c>
+      <c r="C56" t="s">
         <v>343</v>
       </c>
-      <c r="B56" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D56" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>107</v>
       </c>
       <c r="G56" t="s">
         <v>39</v>
       </c>
       <c r="H56">
         <v>2010</v>
       </c>
       <c r="I56">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="J56" t="s">
-        <v>345</v>
+        <v>313</v>
       </c>
       <c r="K56" t="s">
-        <v>346</v>
+        <v>24</v>
       </c>
       <c r="L56"/>
       <c r="M56" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="P56" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="B57" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C57" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="D57" t="s">
-        <v>351</v>
+        <v>51</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>107</v>
       </c>
       <c r="G57" t="s">
-        <v>177</v>
+        <v>39</v>
       </c>
       <c r="H57">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I57"/>
+        <v>2010</v>
+      </c>
+      <c r="I57">
+        <v>2019</v>
+      </c>
       <c r="J57" t="s">
-        <v>304</v>
+        <v>354</v>
       </c>
       <c r="K57" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>355</v>
+      </c>
+      <c r="L57"/>
       <c r="M57" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="P57" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="B58" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="C58" t="s">
-        <v>357</v>
+        <v>343</v>
       </c>
       <c r="D58" t="s">
-        <v>106</v>
+        <v>360</v>
       </c>
       <c r="E58" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="F58" t="s">
-        <v>53</v>
+        <v>107</v>
       </c>
       <c r="G58" t="s">
-        <v>22</v>
+        <v>179</v>
       </c>
       <c r="H58">
-        <v>1998</v>
+        <v>2021</v>
       </c>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>358</v>
+        <v>313</v>
       </c>
       <c r="K58" t="s">
         <v>24</v>
       </c>
       <c r="L58" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="M58" t="s">
-        <v>360</v>
+        <v>345</v>
       </c>
       <c r="N58" t="s">
         <v>27</v>
       </c>
       <c r="O58" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="P58" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B59" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C59" t="s">
-        <v>276</v>
+        <v>366</v>
       </c>
       <c r="D59" t="s">
-        <v>365</v>
+        <v>106</v>
       </c>
       <c r="E59" t="s">
         <v>52</v>
       </c>
       <c r="F59" t="s">
         <v>53</v>
       </c>
       <c r="G59" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="H59">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>1998</v>
+      </c>
+      <c r="I59"/>
       <c r="J59" t="s">
-        <v>293</v>
+        <v>367</v>
       </c>
       <c r="K59" t="s">
         <v>24</v>
       </c>
       <c r="L59" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="M59" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="P59" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B60" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C60" t="s">
-        <v>372</v>
+        <v>285</v>
       </c>
       <c r="D60" t="s">
-        <v>32</v>
+        <v>374</v>
       </c>
       <c r="E60" t="s">
         <v>52</v>
       </c>
       <c r="F60" t="s">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="G60" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-      <c r="I60"/>
+        <v>39</v>
+      </c>
+      <c r="H60">
+        <v>2012</v>
+      </c>
+      <c r="I60">
+        <v>2020</v>
+      </c>
       <c r="J60" t="s">
-        <v>374</v>
+        <v>302</v>
       </c>
       <c r="K60" t="s">
         <v>24</v>
       </c>
-      <c r="L60"/>
+      <c r="L60" t="s">
+        <v>375</v>
+      </c>
       <c r="M60" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="N60" t="s">
-        <v>376</v>
+        <v>27</v>
       </c>
       <c r="O60" t="s">
         <v>377</v>
       </c>
-      <c r="P60"/>
+      <c r="P60" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16">
+      <c r="A61" t="s">
+        <v>379</v>
+      </c>
+      <c r="B61" t="s">
+        <v>380</v>
+      </c>
+      <c r="C61" t="s">
+        <v>381</v>
+      </c>
+      <c r="D61" t="s">
+        <v>32</v>
+      </c>
+      <c r="E61" t="s">
+        <v>52</v>
+      </c>
+      <c r="F61" t="s">
+        <v>107</v>
+      </c>
+      <c r="G61" t="s">
+        <v>382</v>
+      </c>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61" t="s">
+        <v>383</v>
+      </c>
+      <c r="K61" t="s">
+        <v>24</v>
+      </c>
+      <c r="L61"/>
+      <c r="M61" t="s">
+        <v>384</v>
+      </c>
+      <c r="N61" t="s">
+        <v>385</v>
+      </c>
+      <c r="O61" t="s">
+        <v>386</v>
+      </c>
+      <c r="P61"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>