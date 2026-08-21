--- v1 (2026-01-24)
+++ v2 (2026-08-21)
@@ -3637,50 +3637,53 @@
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28380-2012 Minimum allowable values of energy efficiency and energy grades for microcomputers</t>
   </si>
   <si>
     <t>This policy applies to general purpose microcomputers, including desktop computers with integrated display functions and portable PCs. Also applies to microcomputers with two or more independent graphic displays. Does not apply to microcomputers with rated power higher than 750W or portable computers with a display diagonal less than 0.2946m or 11.6 inches.</t>
   </si>
   <si>
     <t>,   
                     GB 28380-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28380-2012-minimum-allowable-values-energy-efficiency-and-energy-grades-microcomputers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E1CFD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 29142-2012 Minimum allowable values of energy efficiency and energy efficiency grades for single-capped electrodeless fluorescent lamps</t>
@@ -3779,53 +3782,50 @@
     <t>https://cprc-clasp.ngo/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This policy applies to non-directional self-ballasted LED-lamps for general lighting services.</t>
   </si>
   <si>
     <t>GB/T 24842; GB/T 24826; GB/T 24908; GB/T 29293; GB/T 29294; GB/T 29295; GB/T 29296; GB/T 31112</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30255-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB70E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30717-2019 Minimum allowable values of water efficiency and water efficiency grades for squatting pans</t>
   </si>
   <si>
     <t>It covers Squatting Toilets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30717-2019-minimum-allowable-values-water-efficiency-and-water-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FF5A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
@@ -15479,51 +15479,51 @@
       </c>
       <c r="P186" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>1015</v>
       </c>
       <c r="B187" t="s">
         <v>1016</v>
       </c>
       <c r="C187" t="s">
         <v>18</v>
       </c>
       <c r="D187" t="s">
         <v>253</v>
       </c>
       <c r="E187" t="s">
         <v>20</v>
       </c>
       <c r="F187" t="s">
         <v>978</v>
       </c>
       <c r="G187" t="s">
-        <v>75</v>
+        <v>1010</v>
       </c>
       <c r="H187">
         <v>1989</v>
       </c>
       <c r="I187">
         <v>2013</v>
       </c>
       <c r="J187" t="s">
         <v>51</v>
       </c>
       <c r="K187" t="s">
         <v>24</v>
       </c>
       <c r="L187" t="s">
         <v>254</v>
       </c>
       <c r="M187" t="s">
         <v>26</v>
       </c>
       <c r="N187" t="s">
         <v>34</v>
       </c>
       <c r="O187" t="s">
         <v>1017</v>
       </c>
@@ -17321,539 +17321,539 @@
       </c>
       <c r="P223" t="s">
         <v>1188</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
         <v>1189</v>
       </c>
       <c r="B224" t="s">
         <v>1190</v>
       </c>
       <c r="C224" t="s">
         <v>18</v>
       </c>
       <c r="D224" t="s">
         <v>214</v>
       </c>
       <c r="E224" t="s">
         <v>20</v>
       </c>
       <c r="F224" t="s">
         <v>978</v>
       </c>
       <c r="G224" t="s">
-        <v>22</v>
+        <v>1191</v>
       </c>
       <c r="H224">
         <v>2012</v>
       </c>
       <c r="I224"/>
       <c r="J224" t="s">
         <v>23</v>
       </c>
       <c r="K224" t="s">
         <v>24</v>
       </c>
       <c r="L224" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="M224" t="s">
         <v>1080</v>
       </c>
       <c r="N224" t="s">
         <v>27</v>
       </c>
       <c r="O224" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="P224" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="B225" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="C225" t="s">
         <v>18</v>
       </c>
       <c r="D225" t="s">
         <v>332</v>
       </c>
       <c r="E225" t="s">
         <v>20</v>
       </c>
       <c r="F225" t="s">
         <v>978</v>
       </c>
       <c r="G225" t="s">
         <v>22</v>
       </c>
       <c r="H225">
         <v>2020</v>
       </c>
       <c r="I225"/>
       <c r="J225" t="s">
         <v>23</v>
       </c>
       <c r="K225" t="s">
         <v>24</v>
       </c>
       <c r="L225" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="M225" t="s">
         <v>1080</v>
       </c>
       <c r="N225" t="s">
         <v>27</v>
       </c>
       <c r="O225" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="P225" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="B226" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="C226" t="s">
         <v>18</v>
       </c>
       <c r="D226" t="s">
         <v>259</v>
       </c>
       <c r="E226" t="s">
         <v>20</v>
       </c>
       <c r="F226" t="s">
         <v>978</v>
       </c>
       <c r="G226" t="s">
         <v>75</v>
       </c>
       <c r="H226">
         <v>2003</v>
       </c>
       <c r="I226">
         <v>2013</v>
       </c>
       <c r="J226" t="s">
         <v>51</v>
       </c>
       <c r="K226" t="s">
         <v>24</v>
       </c>
       <c r="L226" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="M226" t="s">
         <v>26</v>
       </c>
       <c r="N226" t="s">
         <v>34</v>
       </c>
       <c r="O226" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="P226" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="B227" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="C227" t="s">
         <v>18</v>
       </c>
       <c r="D227" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="E227" t="s">
         <v>20</v>
       </c>
       <c r="F227" t="s">
         <v>978</v>
       </c>
       <c r="G227" t="s">
         <v>75</v>
       </c>
       <c r="H227">
         <v>2003</v>
       </c>
       <c r="I227">
         <v>2013</v>
       </c>
       <c r="J227" t="s">
         <v>51</v>
       </c>
       <c r="K227" t="s">
         <v>24</v>
       </c>
       <c r="L227" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="M227" t="s">
         <v>26</v>
       </c>
       <c r="N227" t="s">
         <v>34</v>
       </c>
       <c r="O227" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="P227" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="B228" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="C228" t="s">
         <v>18</v>
       </c>
       <c r="D228" t="s">
         <v>265</v>
       </c>
       <c r="E228" t="s">
         <v>20</v>
       </c>
       <c r="F228" t="s">
         <v>978</v>
       </c>
       <c r="G228" t="s">
         <v>22</v>
       </c>
       <c r="H228">
         <v>2013</v>
       </c>
       <c r="I228"/>
       <c r="J228" t="s">
         <v>51</v>
       </c>
       <c r="K228" t="s">
         <v>24</v>
       </c>
       <c r="L228" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="M228" t="s">
         <v>26</v>
       </c>
       <c r="N228" t="s">
         <v>34</v>
       </c>
       <c r="O228" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="P228" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="B229" t="s">
         <v>50</v>
       </c>
       <c r="C229" t="s">
         <v>18</v>
       </c>
       <c r="D229" t="s">
         <v>68</v>
       </c>
       <c r="E229" t="s">
         <v>20</v>
       </c>
       <c r="F229" t="s">
         <v>978</v>
       </c>
       <c r="G229" t="s">
         <v>22</v>
       </c>
       <c r="H229">
         <v>2013</v>
       </c>
       <c r="I229"/>
       <c r="J229" t="s">
         <v>23</v>
       </c>
       <c r="K229" t="s">
         <v>24</v>
       </c>
       <c r="L229" t="s">
         <v>52</v>
       </c>
       <c r="M229" t="s">
         <v>1080</v>
       </c>
       <c r="N229" t="s">
         <v>34</v>
       </c>
       <c r="O229" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="P229" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="B230" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="C230" t="s">
         <v>18</v>
       </c>
       <c r="D230" t="s">
         <v>172</v>
       </c>
       <c r="E230" t="s">
         <v>20</v>
       </c>
       <c r="F230" t="s">
         <v>978</v>
       </c>
       <c r="G230" t="s">
         <v>75</v>
       </c>
       <c r="H230">
         <v>2008</v>
       </c>
       <c r="I230">
         <v>2013</v>
       </c>
       <c r="J230" t="s">
         <v>51</v>
       </c>
       <c r="K230" t="s">
         <v>24</v>
       </c>
       <c r="L230" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="M230" t="s">
         <v>26</v>
       </c>
       <c r="N230" t="s">
         <v>34</v>
       </c>
       <c r="O230" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="P230" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="B231" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="C231" t="s">
         <v>18</v>
       </c>
       <c r="D231" t="s">
         <v>63</v>
       </c>
       <c r="E231" t="s">
         <v>20</v>
       </c>
       <c r="F231" t="s">
         <v>978</v>
       </c>
       <c r="G231" t="s">
         <v>22</v>
       </c>
       <c r="H231">
         <v>2014</v>
       </c>
       <c r="I231"/>
       <c r="J231" t="s">
         <v>51</v>
       </c>
       <c r="K231" t="s">
         <v>24</v>
       </c>
       <c r="L231" t="s">
         <v>58</v>
       </c>
       <c r="M231" t="s">
         <v>1080</v>
       </c>
       <c r="N231" t="s">
         <v>27</v>
       </c>
       <c r="O231" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="P231" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="B232" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="C232" t="s">
         <v>18</v>
       </c>
       <c r="D232" t="s">
         <v>57</v>
       </c>
       <c r="E232" t="s">
         <v>20</v>
       </c>
       <c r="F232" t="s">
         <v>978</v>
       </c>
       <c r="G232" t="s">
         <v>22</v>
       </c>
       <c r="H232">
         <v>2014</v>
       </c>
       <c r="I232"/>
       <c r="J232" t="s">
         <v>51</v>
       </c>
       <c r="K232" t="s">
         <v>24</v>
       </c>
       <c r="L232" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="M232" t="s">
         <v>1080</v>
       </c>
       <c r="N232" t="s">
         <v>27</v>
       </c>
       <c r="O232" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="P232" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="B233" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="C233" t="s">
         <v>18</v>
       </c>
       <c r="D233" t="s">
         <v>259</v>
       </c>
       <c r="E233" t="s">
         <v>20</v>
       </c>
       <c r="F233" t="s">
         <v>978</v>
       </c>
       <c r="G233" t="s">
         <v>75</v>
       </c>
       <c r="H233">
         <v>2013</v>
       </c>
       <c r="I233">
         <v>2020</v>
       </c>
       <c r="J233" t="s">
         <v>51</v>
       </c>
       <c r="K233" t="s">
         <v>24</v>
       </c>
       <c r="L233" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="M233" t="s">
         <v>26</v>
       </c>
       <c r="N233" t="s">
         <v>34</v>
       </c>
       <c r="O233" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="P233" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="B234" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="C234" t="s">
         <v>18</v>
       </c>
       <c r="D234" t="s">
         <v>288</v>
       </c>
       <c r="E234" t="s">
         <v>20</v>
       </c>
       <c r="F234" t="s">
         <v>978</v>
       </c>
       <c r="G234" t="s">
-        <v>1239</v>
+        <v>1191</v>
       </c>
       <c r="H234">
         <v>2014</v>
       </c>
       <c r="I234">
         <v>2015</v>
       </c>
       <c r="J234" t="s">
         <v>51</v>
       </c>
       <c r="K234" t="s">
         <v>160</v>
       </c>
       <c r="L234" t="s">
         <v>1240</v>
       </c>
       <c r="M234" t="s">
         <v>26</v>
       </c>
       <c r="N234" t="s">
         <v>34</v>
       </c>
       <c r="O234" t="s">
         <v>1241</v>
       </c>
@@ -18599,51 +18599,51 @@
       </c>
       <c r="P249" t="s">
         <v>1317</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
         <v>1318</v>
       </c>
       <c r="B250" t="s">
         <v>126</v>
       </c>
       <c r="C250" t="s">
         <v>18</v>
       </c>
       <c r="D250" t="s">
         <v>45</v>
       </c>
       <c r="E250" t="s">
         <v>20</v>
       </c>
       <c r="F250" t="s">
         <v>978</v>
       </c>
       <c r="G250" t="s">
-        <v>1239</v>
+        <v>1191</v>
       </c>
       <c r="H250">
         <v>2020</v>
       </c>
       <c r="I250"/>
       <c r="J250" t="s">
         <v>23</v>
       </c>
       <c r="K250" t="s">
         <v>24</v>
       </c>
       <c r="L250" t="s">
         <v>127</v>
       </c>
       <c r="M250" t="s">
         <v>1080</v>
       </c>
       <c r="N250" t="s">
         <v>34</v>
       </c>
       <c r="O250" t="s">
         <v>1319</v>
       </c>
       <c r="P250" t="s">
         <v>1320</v>
@@ -18887,51 +18887,51 @@
       </c>
       <c r="P255" t="s">
         <v>1341</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
         <v>1342</v>
       </c>
       <c r="B256" t="s">
         <v>1343</v>
       </c>
       <c r="C256" t="s">
         <v>18</v>
       </c>
       <c r="D256" t="s">
         <v>927</v>
       </c>
       <c r="E256" t="s">
         <v>20</v>
       </c>
       <c r="F256" t="s">
         <v>978</v>
       </c>
       <c r="G256" t="s">
-        <v>1239</v>
+        <v>1191</v>
       </c>
       <c r="H256">
         <v>2021</v>
       </c>
       <c r="I256"/>
       <c r="J256" t="s">
         <v>23</v>
       </c>
       <c r="K256" t="s">
         <v>1344</v>
       </c>
       <c r="L256" t="s">
         <v>1345</v>
       </c>
       <c r="M256" t="s">
         <v>1080</v>
       </c>
       <c r="N256" t="s">
         <v>929</v>
       </c>
       <c r="O256" t="s">
         <v>1346</v>
       </c>
       <c r="P256" t="s">
         <v>1347</v>
@@ -22878,51 +22878,51 @@
         <v>24</v>
       </c>
       <c r="L337"/>
       <c r="M337" t="s">
         <v>1725</v>
       </c>
       <c r="N337" t="s">
         <v>27</v>
       </c>
       <c r="O337" t="s">
         <v>1730</v>
       </c>
       <c r="P337"/>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
         <v>1731</v>
       </c>
       <c r="B338" t="s">
         <v>1732</v>
       </c>
       <c r="C338" t="s">
         <v>995</v>
       </c>
       <c r="D338" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="E338" t="s">
         <v>20</v>
       </c>
       <c r="F338" t="s">
         <v>969</v>
       </c>
       <c r="G338" t="s">
         <v>75</v>
       </c>
       <c r="H338">
         <v>2006</v>
       </c>
       <c r="I338">
         <v>2015</v>
       </c>
       <c r="J338" t="s">
         <v>76</v>
       </c>
       <c r="K338" t="s">
         <v>24</v>
       </c>
       <c r="L338"/>
       <c r="M338" t="s">
         <v>996</v>