--- v0 (2025-11-07)
+++ v1 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -236,69 +236,69 @@
   <si>
     <t>National Energy Research Centre (NERC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/js-21012013-energy-labeling-household-refrigerating-appliances</t>
   </si>
   <si>
     <t>http://www.jsmo.gov.jo/en/EServices/Standards/Pages/stdDetails.aspx?mfn=5455</t>
   </si>
   <si>
     <t>JS 2102:2013 Technical Regulation on eco-design requirements for household refrigerating appliances</t>
   </si>
   <si>
     <t>This policy establishes ecodesign requirements for placing on the market of electric mains-operated household refrigerating appliances with a storage volume up to 1500 litres.</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/js-21022013-technical-regulation-eco-design-requirements-household-refrigerating</t>
   </si>
   <si>
     <t>http://www.jsmo.gov.jo/en/EServices/Standards/Pages/stdDetails.aspx?mfn=5466</t>
   </si>
   <si>
-    <t>MELS for Commercial Storage Refrigerators</t>
+    <t>MELS for Commercial Storage Refrigerators (2025)</t>
   </si>
   <si>
     <t>This policy defines minimum energy labeling scheme requirements for chiller, freezers, and combinations type of all capacities.</t>
   </si>
   <si>
     <t>Refrigerated Cabinets, Wine Chillers, Walk-In Coolers and Freezers, Refrigerated Vending Machines, Freezers-only</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>National Environment Agency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/mels-commercial-storage-refrigerators</t>
+    <t>https://cprc-clasp.ngo/policies/mels-commercial-storage-refrigerators-2025</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/tick-rating</t>
   </si>
   <si>
     <t>MELS for Refrigerators</t>
   </si>
   <si>
     <t>This policy defines minimum energy labeling scheme requirements for the following products:
 - Refrigerators without a freezer up to 900L
 - Refrigerators with a freezer up to 300L
 - Refrigerators with a freezer &gt; 300L to 900L
 - Refrigerators with freezer and through-the-door ice dispenser</t>
   </si>
   <si>
     <t>Refrigerators-Freezers</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>IEC 62552:2007
@@ -350,69 +350,72 @@
   <si>
     <t>General Electricity &amp; Water Corporation</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-and-labeling-schemes-refrigerators-refrigerator-freezers-and-freezers</t>
   </si>
   <si>
     <t>https://docs.wto.org/dol2fe/Pages/FE_Search/FE_S_S009-DP.aspx?language=E&amp;HasEnglishRecord=True&amp;HasFrenchRecord=True&amp;HasSpanishRecord=False&amp;CatalogueIdList=234359,234362,227938,228303,231379,234295,234377,234291,234289,234290&amp;CurrentCatalogueIdIndex=9&amp;FullT</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-and-labeling-schemes-refrigerators-refrigerator-freezers-and-freezers-0</t>
   </si>
   <si>
     <t>MEPS for Commercial Storage Refrigerators (2025)</t>
   </si>
   <si>
     <t>This policy sets minimum energy performance standards for commercial storage refrigerators as shown below</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-commercial-storage-refrigerators-2025</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/minimum-energy-performance-standards</t>
   </si>
   <si>
-    <t>MEPS for Refrigerators</t>
+    <t>MEPS for Refrigerators (2022)</t>
   </si>
   <si>
     <t>This policy defines minimum energy performance requirements for the following refrigerators: 
 - Refrigerators without a freezer up to 900L: 
 - Refrigerators with a freezer up to 300L: AEC ≤ [(465 + 1.378 xVadj tot) x 0.427]
 - Refrigerators with a freezer &gt; 300L to 900L: AEC ≤ [(465 + 1.378 xVadj tot) x 0.427]
 - Refrigerators with freezer and through-the-door ice dispenser: AEC ≤ [(585 + 1.378 x
 Vadj tot) x 0.409]
 - Vadj tot is defined as the sum of the adjusted volumes of the refrigerator compartments.
 - “Through-the-door ice dispenser” means an automatic ice maker coupled with a device that
 delivers ice on demand externally through a door.
 - “AEC” means Annual Energy Consumption.</t>
   </si>
   <si>
+    <t>Revised, Superseded</t>
+  </si>
+  <si>
     <t>IEC 62552:2007 or ISO2 15502:2005, Section 15: Energy consumption test, climate class T</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/meps-refrigerators-0</t>
+    <t>https://cprc-clasp.ngo/policies/meps-refrigerators-2022</t>
   </si>
   <si>
     <t>MEPS for Refrigerators (2025)</t>
   </si>
   <si>
     <t>This policy raises minimum energy performance standards for refrigerators with adjusted volumes no greater than 900 litres.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-refrigerators-2025</t>
   </si>
   <si>
     <t>National Energy Efficiency and Conservation Policy 2023</t>
   </si>
   <si>
     <t>This policy identifies national energy-saving priorities in the following sectors: industry, building, transport, and power. The policy identifies opportunities for mandatory MEPS and labeling schemes.</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps, Space Heating and Space Cooling, Portable Fans, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Not applicable</t>
   </si>
@@ -1357,51 +1360,51 @@
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>70</v>
       </c>
       <c r="B9" t="s">
         <v>71</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>72</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>59</v>
       </c>
       <c r="G9" t="s">
         <v>73</v>
       </c>
       <c r="H9">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
         <v>74</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>75</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>76</v>
       </c>
       <c r="P9" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>78</v>
@@ -1632,564 +1635,564 @@
       </c>
       <c r="P14" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>106</v>
       </c>
       <c r="B15" t="s">
         <v>107</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
         <v>80</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>67</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="H15">
         <v>2011</v>
       </c>
       <c r="I15">
         <v>2022</v>
       </c>
       <c r="J15" t="s">
         <v>82</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M15" t="s">
         <v>75</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="P15" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
         <v>80</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>67</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H16">
         <v>2011</v>
       </c>
       <c r="I16">
         <v>2025</v>
       </c>
       <c r="J16" t="s">
         <v>74</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
         <v>75</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="P16" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E17" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F17" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G17" t="s">
         <v>73</v>
       </c>
       <c r="H17">
         <v>2023</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="K17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="N17" t="s">
         <v>49</v>
       </c>
       <c r="O17" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="P17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B18" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C18" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D18" t="s">
         <v>33</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
         <v>2007</v>
       </c>
       <c r="I18">
         <v>2018</v>
       </c>
       <c r="J18" t="s">
         <v>89</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="M18" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="P18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C19" t="s">
         <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>67</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
         <v>1986</v>
       </c>
       <c r="I19">
         <v>2014</v>
       </c>
       <c r="J19" t="s">
         <v>23</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="P19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C20" t="s">
         <v>18</v>
       </c>
       <c r="D20" t="s">
         <v>80</v>
       </c>
       <c r="E20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>2012</v>
       </c>
       <c r="I20">
         <v>2012</v>
       </c>
       <c r="J20" t="s">
         <v>40</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="P20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D21" t="s">
         <v>33</v>
       </c>
       <c r="E21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F21" t="s">
         <v>59</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
         <v>2002</v>
       </c>
       <c r="I21">
         <v>2021</v>
       </c>
       <c r="J21" t="s">
         <v>82</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="M21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="P21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B22" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D22" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F22" t="s">
         <v>59</v>
       </c>
       <c r="G22" t="s">
         <v>73</v>
       </c>
       <c r="H22">
         <v>2021</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
         <v>82</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="M22" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="P22" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B23" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D23" t="s">
         <v>33</v>
       </c>
       <c r="E23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F23" t="s">
         <v>67</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>2011</v>
       </c>
       <c r="I23">
         <v>2021</v>
       </c>
       <c r="J23" t="s">
         <v>82</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="M23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="P23" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B24" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D24" t="s">
         <v>53</v>
       </c>
       <c r="E24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F24" t="s">
         <v>67</v>
       </c>
       <c r="G24" t="s">
         <v>73</v>
       </c>
       <c r="H24">
         <v>2021</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
         <v>82</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="M24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="P24" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B25" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D25" t="s">
         <v>33</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
         <v>2013</v>
       </c>
       <c r="I25">
         <v>2020</v>
       </c>
       <c r="J25" t="s">
         <v>60</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="M25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="P25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">