--- v0 (2025-10-15)
+++ v1 (2026-10-30)
@@ -12,221 +12,252 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Policy</t>
   </si>
   <si>
+    <t>Description</t>
+  </si>
+  <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
+    <t>Source</t>
+  </si>
+  <si>
     <t>Pakistan Standard: Household Microwave Oven - Methods for Measuring Performance</t>
   </si>
   <si>
+    <t>This standard applies to microwave ovens for household use and combination microwave ovens. Microwave ovens are defined as appliances using electromagnetic energy in the ISM frequency band of 2,450 MHz for heating food and beverages in the cavity. Combination microwave ovens are microwave ovens in which the microwave energy is combined with thermal energy.</t>
+  </si>
+  <si>
     <t>Pakistan</t>
   </si>
   <si>
     <t>Microwaves</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label, Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, Adopted</t>
+    <t>Entered into force, New</t>
   </si>
   <si>
     <t>January 2024</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>IEC 60705:2018</t>
   </si>
   <si>
     <t>National Energy Efficiency and Conservation Authority (NEECA)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/pakistan-standard-household-microwave-oven-methods-measuring-performance</t>
   </si>
   <si>
+    <t>https://psqca.com.pk/cs/newitems2021/electrotechnical/56-PS%205254%20based%20on%2060705.pdf</t>
+  </si>
+  <si>
     <t>Turkish Official Gazette No 29236 | transposition of EC 65-2017</t>
   </si>
   <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market and putting into service of domestic ovens including when incorporated in cookers; domestic hobs and domestic electric range hoods including when sold for non-domestic purposes. This Regulation does not apply to:  a. appliances that use energy sources other than electricity or gas;   b. appliances which offer microwave heating function;   c. small ovens;   d. portable ovens;    e. heat storage ovens;   f. ovens which are heated with steam as a primary heating function;   g. covered gas burners in hobs;   h. outdoor cooking appliances;   i. appliances designed for use only with gases of the third family propane and butane; and    j. grills.</t>
+  </si>
+  <si>
     <t>Turkey</t>
   </si>
   <si>
     <t>Ovens, Cooktops or Hobs</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, Adopted, Revised</t>
+    <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>EU 66-2014</t>
   </si>
   <si>
     <t>Ministry of Energy and Natural Resources</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/turkish-official-gazette-no-29236-transposition-ec-65-2017-0</t>
   </si>
   <si>
+    <t>https://www.resmigazete.gov.tr/eskiler/2015/01/20150114.pdf</t>
+  </si>
+  <si>
     <t>Turkish Official Gazette No 31434 | Comminique on Ecodesign Requirements for Household Dishwashers (2019/2022/EU) (SGM:2021/1)</t>
   </si>
   <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated household dishwashers and electric mains-operated household dishwashers that can also be powered by batteries; including those sold for non-household use.</t>
+  </si>
+  <si>
     <t>Dishwashers</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/turkish-official-gazette-no-31434-comminique-ecodesign-requirements-household-dishwashers</t>
   </si>
   <si>
+    <t>https://www.resmigazete.gov.tr/eskiler/2021/03/20210325M1-1.htm</t>
+  </si>
+  <si>
     <t>Turkish Official Gazette No 31434 | Home Type Dishwasher Energy of Machines Notification on Labeling (2019/2017/EU) (SGM:2021/2)</t>
   </si>
   <si>
+    <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household dishwashers and electric mains-operated dishwashers that can also be powered by batteries; including those sold for non-household use and built-in household dishwashers.  This policy is a transposition of (EU) 2019/2017.</t>
+  </si>
+  <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2017</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/turkish-official-gazette-no-31434-home-type-dishwasher-energy-machines-notification</t>
+  </si>
+  <si>
+    <t>https://www.resmigazete.gov.tr/eskiler/2021/03/20210325M1-2.htm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -490,323 +521,356 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:P5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="152" bestFit="true" customWidth="true" style="0"/>
-[...12 lines deleted...]
-    <col min="14" max="14" width="143" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="152.106" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="861.075" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="108.402" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F2" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G2"/>
+        <v>21</v>
+      </c>
+      <c r="G2" t="s">
+        <v>22</v>
+      </c>
       <c r="H2"/>
-      <c r="I2" t="s">
+      <c r="I2"/>
+      <c r="J2" t="s">
+        <v>23</v>
+      </c>
+      <c r="K2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L2" t="s">
+        <v>25</v>
+      </c>
+      <c r="M2" t="s">
+        <v>26</v>
+      </c>
+      <c r="N2" t="s">
+        <v>27</v>
+      </c>
+      <c r="O2" t="s">
+        <v>28</v>
+      </c>
+      <c r="P2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="J2" t="s">
-[...8 lines deleted...]
-      <c r="M2" t="s">
+      <c r="F3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H3">
+        <v>2015</v>
+      </c>
+      <c r="I3">
+        <v>2017</v>
+      </c>
+      <c r="J3" t="s">
+        <v>36</v>
+      </c>
+      <c r="K3" t="s">
+        <v>37</v>
+      </c>
+      <c r="L3" t="s">
+        <v>38</v>
+      </c>
+      <c r="M3" t="s">
+        <v>39</v>
+      </c>
+      <c r="N3" t="s">
+        <v>27</v>
+      </c>
+      <c r="O3" t="s">
+        <v>40</v>
+      </c>
+      <c r="P3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" t="s">
+        <v>44</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G4" t="s">
+        <v>35</v>
+      </c>
+      <c r="H4">
+        <v>2011</v>
+      </c>
+      <c r="I4">
+        <v>2021</v>
+      </c>
+      <c r="J4" t="s">
+        <v>36</v>
+      </c>
+      <c r="K4" t="s">
         <v>24</v>
       </c>
-      <c r="N2" t="s">
-        <v>25</v>
+      <c r="L4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" t="s">
+        <v>27</v>
+      </c>
+      <c r="O4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P4" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
-[...3 lines deleted...]
-      <c r="B3" t="s">
+    <row r="5" spans="1:16">
+      <c r="A5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" t="s">
+        <v>50</v>
+      </c>
+      <c r="G5" t="s">
+        <v>35</v>
+      </c>
+      <c r="H5">
+        <v>2002</v>
+      </c>
+      <c r="I5">
+        <v>2021</v>
+      </c>
+      <c r="J5" t="s">
+        <v>36</v>
+      </c>
+      <c r="K5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L5" t="s">
+        <v>51</v>
+      </c>
+      <c r="M5" t="s">
+        <v>39</v>
+      </c>
+      <c r="N5" t="s">
         <v>27</v>
       </c>
-      <c r="C3" t="s">
-[...121 lines deleted...]
-        <v>43</v>
+      <c r="O5" t="s">
+        <v>52</v>
+      </c>
+      <c r="P5" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy Search</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title/>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>