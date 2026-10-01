--- v0 (2025-11-30)
+++ v1 (2026-10-01)
@@ -12,172 +12,202 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>SASO 2663:2018 MEPS and labeling schemes for small air conditioners</t>
   </si>
   <si>
     <t>This standard applies to single-package window type, single split-system non-ducted air conditioners using air-cooled condensers, single split-system ducted airconditioners using air-cooled condensers, and heat pumps using aircooled condensers or using electric resistance for residential, commercial and industrial sector as applicable.</t>
   </si>
   <si>
     <t>Kingdom of Saudi Arabia</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>November 2019</t>
-  </si>
-[...1 lines deleted...]
-    <t>Electricity</t>
   </si>
   <si>
     <t>SASO 2681 / 2013 (based on ISO 5151) SASO 2682/2013 SASO 2763/2008</t>
   </si>
   <si>
     <t>Saudi Standard, Metrology and Quality Organization</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/saso-26632018-meps-and-labeling-schemes-small-air-conditioners</t>
   </si>
   <si>
     <t>https://saso.gov.sa/ar/mediacenter/events/Pages/default.aspx</t>
   </si>
   <si>
     <t>SASO 2870:2018 MEPS and labeling schemes for lighting products</t>
   </si>
   <si>
     <t>This standard applies to: 
 Incandescent lamps
 Halogen lamps
 Compact flourescent lamps with integrated ballast (CFLi)
 Light-emitting diode (LED) lamps (Incandescent retrofit types)
 Light-emitting diode (LED) lamps (Halogen retrofit types)</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/saso-28702018-meps-and-labeling-schemes-lighting-products</t>
   </si>
   <si>
     <t>https://www.ul.com/news/saudi-arabia-market-access-new-requirements-lighting-products-saso-iecee-and-saso-ee</t>
   </si>
   <si>
     <t>SASO 2874:2016 MEPS for large air conditioners</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing requirements for electrically operated air conditioners, condensing units, chillers, absorption chillers, electrically operated variable refrigerant flow (VRF) air conditioners, close control air conditioners and condensing units serving computer rooms.</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs, Chillers - Cooler Towers</t>
-  </si>
-[...1 lines deleted...]
-    <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/saso-28742016-meps-large-air-conditioners</t>
   </si>
   <si>
     <t>https://www.intertek.com.cn/Uploadfile/File/SASO-2874_2016.pdf</t>
   </si>
   <si>
     <t>SASO 2883:2017 MEPS and labeling schemes for clothes dryers</t>
   </si>
   <si>
     <t>This standard applies to clothes dryers with capacities up to 25 kg (condenser and airvented). Household spin extractors are excluded from this standard</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/saso-28832017-meps-and-labeling-schemes-clothes-dryers</t>
   </si>
   <si>
     <t>SASO 2884:2017 MEPS and labeling schemes for water heaters</t>
   </si>
@@ -239,53 +269,50 @@
     <t>SASO IEC 60034-30:2013</t>
   </si>
   <si>
     <t>This part of IEC 60034 specifies efficiency classes for single-speed; three-phase; 50 Hz and 60 Hz cage-induction motors</t>
   </si>
   <si>
     <t>3-Phase Motors</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
   <si>
     <t>SASO IEC 60034-2-1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/saso-iec-60034-302013</t>
   </si>
   <si>
     <t>http://www.saso.gov.sa/en/mediacenter/events/Pages/saso_events_127.aspx</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
@@ -616,73 +643,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="135.538" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="398.617" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="60.128" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="114.258" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="140.252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="128.54" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -715,511 +742,557 @@
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I2"/>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="L2"/>
+      <c r="M2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>26</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>27</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H3">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="I3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="J3" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
-      <c r="L3"/>
+      <c r="L3" t="s">
+        <v>36</v>
+      </c>
       <c r="M3" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N3" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="O3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="P3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G4" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="H4">
         <v>2016</v>
       </c>
-      <c r="I4"/>
+      <c r="I4">
+        <v>2019</v>
+      </c>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N4" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="O4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="P4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D5" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="H5">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I5"/>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N5" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="O5" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="P5" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H6">
         <v>2018</v>
       </c>
       <c r="I6">
         <v>2018</v>
       </c>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K6" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N6" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="O6" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="P6" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B7" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H7">
-        <v>2007</v>
+        <v>2018</v>
       </c>
       <c r="I7">
         <v>2018</v>
       </c>
       <c r="J7" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="L7"/>
       <c r="M7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N7" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="O7" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="P7" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B8" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D8" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H8">
         <v>2007</v>
       </c>
       <c r="I8">
         <v>2018</v>
       </c>
       <c r="J8" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="M8" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N8" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="O8" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="P8" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="B9" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H9">
-        <v>2016</v>
+        <v>2007</v>
       </c>
       <c r="I9">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="J9" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>68</v>
+      </c>
       <c r="M9" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N9" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="O9" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="P9" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B10" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G10" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="H10">
         <v>2016</v>
       </c>
-      <c r="I10"/>
+      <c r="I10">
+        <v>2019</v>
+      </c>
       <c r="J10" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N10" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="O10" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="P10" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B11" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C11" t="s">
-        <v>72</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="H11">
         <v>2016</v>
       </c>
-      <c r="I11">
-[...1 lines deleted...]
-      </c>
+      <c r="I11"/>
       <c r="J11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K11" t="s">
-        <v>76</v>
+        <v>24</v>
       </c>
       <c r="L11" t="s">
         <v>77</v>
       </c>
       <c r="M11" t="s">
+        <v>37</v>
+      </c>
+      <c r="N11" t="s">
+        <v>38</v>
+      </c>
+      <c r="O11" t="s">
         <v>78</v>
       </c>
-      <c r="N11" t="s">
+      <c r="P11" t="s">
         <v>79</v>
       </c>
-      <c r="O11" t="s">
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
         <v>80</v>
       </c>
-      <c r="P11" t="s">
+      <c r="B12" t="s">
         <v>81</v>
+      </c>
+      <c r="C12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" t="s">
+        <v>83</v>
+      </c>
+      <c r="G12" t="s">
+        <v>34</v>
+      </c>
+      <c r="H12">
+        <v>2016</v>
+      </c>
+      <c r="I12">
+        <v>2017</v>
+      </c>
+      <c r="J12" t="s">
+        <v>84</v>
+      </c>
+      <c r="K12" t="s">
+        <v>85</v>
+      </c>
+      <c r="L12" t="s">
+        <v>86</v>
+      </c>
+      <c r="M12" t="s">
+        <v>87</v>
+      </c>
+      <c r="N12" t="s">
+        <v>88</v>
+      </c>
+      <c r="O12" t="s">
+        <v>89</v>
+      </c>
+      <c r="P12" t="s">
+        <v>90</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">