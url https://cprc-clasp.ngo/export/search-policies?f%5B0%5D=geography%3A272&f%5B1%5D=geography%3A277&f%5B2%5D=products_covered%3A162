--- v0 (2025-11-12)
+++ v1 (2026-08-23)
@@ -12,136 +12,175 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="496">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="504">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>135.K/EK.07/DJE/2022 MEPS for indoor LED lamps</t>
+  </si>
+  <si>
+    <t>This policy is applicable to self-ballasted LED lamps of types E40, E27, and E26 with a rated power of up to 60 W and a rated voltage of &gt; 50 V AC up to 250 V AC. It stipulates a minimum luminous efficacy of 80 lumens per watt, in line with the 2023 ASEAN harmonization target. The regulations consist of five tiers or star levels, with efficiency increasing with the number of stars.
+One star - 80-90 lm/W
+Two star - &gt;98-108 lm/W
+Three star - &gt;108-119 lm/W
+Four star - &gt;119 - 135 lm/W
+Five star - &gt; 135 lm/W
+The policy also applies to self-ballasted LED tubes. It specifies a minimum luminous efficacy of 100 lumens per watt, and LED luminaires (street lighting, high bay, floodlight, etc) where the minimum luminous efficacy is set at 120 lumens per watt. The five tier star levels are not applicable for these products.</t>
+  </si>
+  <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
+    <t>Streetlighting, Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
+    <t>July 2024</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>SNI IEC 62612:2016</t>
+  </si>
+  <si>
+    <t>Ministry of Energy and Mineral Resources</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/135kek07dje2022-meps-indoor-led-lamps</t>
+  </si>
+  <si>
+    <t>https://united4efficiency.org/wp-content/uploads/2022/09/Ministerial-Decree-LED-MEPS-Indonesia_ENG.pdf</t>
+  </si>
+  <si>
     <t>AS/NZS 4847.2:2010: Self-ballasted lamps for general lighting services—Minimum Energy Performance standards (MEPS) requirements</t>
   </si>
   <si>
     <t>This standard specifies Minimum Energy Performance Standards (MEPS) requirements and related attributes for self ballasted compact fluorescent lamps (CFLs) with integrated means for controlling starting and stable operation that are intended for domestic and similar general lighting purposes. This Standard applies to self ballasted lamps of all voltages and wattages irrespective of the type of lamp cap. This Standard covers lamps that are supplied as individual lamps or part of a luminaire. This Standard is to be read in conjunction with AS/NZS 4847.1.</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>November 2019</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>AS/NZS 4847.1:2010</t>
   </si>
   <si>
     <t>Energy Efficiency and Conservation Authority (EECA)</t>
   </si>
   <si>
-    <t>Energy Efficiency</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/asnzs-484722010-self-ballasted-lamps-general-lighting-services-minimum-energy-performance</t>
   </si>
   <si>
     <t>https://www.eeca.govt.nz/standards-ratings-and-labels/equipment-energy-efficiency-programme/products-under-the-e3-programme/measures-under-consideration/led-</t>
   </si>
   <si>
     <t>BDS 1761:2006 Specification for energy efficiency rating for self-ballasted lamps</t>
   </si>
   <si>
     <t>Specifices requirements for energy efficiency labeling of self ballasted lamps operating on mains supply of 230 V, a.c 50 Hz nominal, and method of measurement of electrical consumption and luminous flux for determination of efficiency if the lamps for the purpose of energy efficiency labeling</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>Non-Directional lamps</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>December 2020</t>
@@ -173,53 +212,50 @@
   <si>
     <t>https://bsti.portal.gov.bd/sites/default/files/files/bsti.portal.gov.bd/page/c82bd863_c051_46ce_af11_eb5bec479d5b/BSTI%20Standards%20Catalogue-2018%20(1).pdf</t>
   </si>
   <si>
     <t>BDS 17:2006 Tungsten filament lamps for domestic and similar general lighting purposes (Third Revision)</t>
   </si>
   <si>
     <t>Applies to incandescent lamps for general lighting for those lamps of 25 W to 200 W rating, 100 V to 250 V with a nominal life of 1000 hours. Also describes methods of test.</t>
   </si>
   <si>
     <t>BDS IEC 60081:2006</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/bds-172006-tungsten-filament-lamps-domestic-and-similar-general-lighting-purposes-third</t>
   </si>
   <si>
     <t>CEL-032. Self-Ballasted Fluorescent Lamps</t>
   </si>
   <si>
     <t>Applies to self-ballasted CFLs of rated voltage of 220V, rated working frequency of 50Hz and rated power of 3 W-60 W; and with caps of screw or bayonet type. These CFLs shall be of general service and ignition control parts and stablization parts are integrated. Does not apply to CFLs with covers.</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>Entered into force, Revised</t>
-[...1 lines deleted...]
-  <si>
     <t>May 2021</t>
   </si>
   <si>
     <t>GB/T 17263-2013 GB 19044-2013</t>
   </si>
   <si>
     <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cel-032-self-ballasted-fluorescent-lamps</t>
   </si>
   <si>
     <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/%E9%99%84%E4%BB%B66_%E6%99%AE%E9%80%9A%E7%85%A7%E6%98%8E%E7%94%A8%E8%87%AA%E9%95%87%E6%B5%81%E8%8D%A7%E5%85%89%E7%81%AF%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
   </si>
   <si>
     <t>CEL-LED products for indoor lighting: Non-directional self ballasted LED lamp</t>
   </si>
   <si>
     <t>This policy covers LED products for indoor lighting: Non directional self ballasted LED lamp.</t>
   </si>
   <si>
     <t>GB/T 24908; GB/T 31112; GB/T 24824</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cel-led-products-indoor-lighting-non-directional-self-ballasted-led-lamp</t>
@@ -240,53 +276,50 @@
     <t>August 2018</t>
   </si>
   <si>
     <t>CNS 10839 CNS 14567</t>
   </si>
   <si>
     <t>Bureau of Energy, Ministry of Economic Affairs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cfl-standard</t>
   </si>
   <si>
     <t>http://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
   </si>
   <si>
     <t>Consumer Protection -Approved Standards for Restricted Electrical Products- Regulations 2016</t>
   </si>
   <si>
     <t>Self-ballasted CFLs of any voltage or wattage and with any type of lamp cap, intended for general lighting purposes, whether supplied as an individual lamp or as part of a luminaire.</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, Room ACs - Stationary ACs, Central ACs, Refrigerators-Freezers, Freezers-only</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>AS/NZS 3823.1.1-1.4: 2012</t>
   </si>
   <si>
     <t>Ministry of Commerce, Industries, Labour and Immigration</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/consumer-protection-approved-standards-restricted-electrical-products-regulations-2016</t>
   </si>
   <si>
     <t>http://prdrse4all.spc.int/sites/default/files/pals_compressed.pdf</t>
   </si>
   <si>
     <t>Consumer Protection Act 2001 (Section 30) Minimum Energy Performance Standards and Labelling - MEPSL - Regulations 2016</t>
   </si>
   <si>
     <t>Kiribati has drafted Minimum Energy Performance Standards and Labeling (MEPSL) under the Pacific Alliance Labelling and Standards Programme (PALS), but they have not yet been signed into law. Policies are drafted for a voluntary Comparative Label and voluntary Minimum Performance Standards for air conditioners, ballasts, incandescent lamps, self-ballasted CFLs, tubular lamps, freezers, and refrigerator-freezers.</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
@@ -693,53 +726,50 @@
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Boilers and Furnaces, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>Ministry of Energy and Water Resources</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-labeling-scheme</t>
   </si>
   <si>
     <t>http://www.undp.org/content/dam/tajikistan/docs/library/UNDP_TJK_Energy_Efficiency_Master_Plan_for_Tajikistan_Eng.pdf</t>
   </si>
   <si>
     <t>ESDM Ministerial Decree No. 20.K/EK.07/DJE.S/2024 -- LED Lamps</t>
   </si>
   <si>
     <t>This policy regulates self-ballasted Light-Emitting Diode (LED) lamps with a rated power of up to 60 watts and a rated voltage of &gt;50V  up to 250V. The minimum energy performance standard for self-ballasted LED lamps is an energy efficiency of 80 lumens per watt.</t>
   </si>
   <si>
-    <t>Indonesia</t>
-[...1 lines deleted...]
-  <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>Directorate General of New, Renewable Energy and Energy Conservation, Ministry …</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/esdm-ministerial-decree-no-20kek07djes2024-led-lamps</t>
   </si>
   <si>
     <t>https://simebtke.esdm.go.id/sinergi/program_konservasi_energi/detail/1/regulasi-dan-standar-konservasi-energi</t>
   </si>
   <si>
     <t>GB 19044-2013 Limited values of energy efficiency and rating criteria of self-ballasted fluorescent lamps for general lighting service</t>
   </si>
   <si>
     <t>Applies to CFLs of rated voltage of 220V; rated working frequency of 50Hz and rated power lower than 60W; and with caps of screw or bayonet type. These CFLs shall be of general service and ignition control parts and stabilization parts are integrated.</t>
   </si>
   <si>
     <t>GB 17263</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-19044-2013-limited-values-energy-efficiency-and-rating-criteria-self-ballasted</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FF70D3A7E05397BE0A0AB82A</t>
@@ -799,50 +829,74 @@
     <t>This policy applies to fluorescent Lamps for General Lighting Service - Self-ballasted and Electrode-Less</t>
   </si>
   <si>
     <t>GB/T 21091; GB 21554</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-29144-2012-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-self</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E50CD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This policy applies to non-directional self-ballasted LED-lamps for general lighting services.</t>
   </si>
   <si>
     <t>GB/T 24842; GB/T 24826; GB/T 24908; GB/T 29293; GB/T 29294; GB/T 29295; GB/T 29296; GB/T 31112</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30255-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB70E10E05397BE0A0A5BBB</t>
+  </si>
+  <si>
+    <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
+  </si>
+  <si>
+    <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
+It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>GB/T29293
+,   
+                    GB/T3901</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB 31276-2014 Minimum allowable values of energy efficiency and evaluating values of energy conservation of tungsten halogen lamp</t>
   </si>
   <si>
     <t>Applies to non-directional tungsten halogen lamp for general lighting purposes with rated voltage no larger than 24V; power range 5W-100W; with rated voltage 220V-250V; power range 15W-500W.</t>
   </si>
   <si>
     <t>GB/T 14094; GB 14196.2; GB 14196.3; GB/T 26178</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-31276-2014-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D80887D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Lamp</t>
   </si>
   <si>
     <t>This policy regulates minimum performance standards and star rating for lamps that have the following criteria:
 (a) T5 and T8 double capped fluorescent lamps;
 (b) self-ballasted single-capped lamps (compact fluorescent lamps (CFL)) for general lighting services;
 (c) single-capped fluorescent lamps (non-integrated compact
 fluorescent lamps) and circular fluorescent lamps for general
@@ -961,51 +1015,51 @@
   <si>
     <t>Products shall meet the definition of CNS 14576 for compact fluorescent lamps or the definition of CNS 14125 for fluorescent lamps with embedded ballasts. Product characteristics: - The products energy efficiency shall meet the Energy Efficiency and Labeling Requirements for Compact Fluorescent Lamps or the Energy Efficiency and Labeling Requirements for Fluorescent Lamps with Embedded Ballasts of the Energy Labeling Program Bureau of Energy Ministry of Economic Affairs. - The products average Color Rendering Index -CRI; shall be equal to or greater than 80. - The products 1000-hr lumen maintenance ratio shall be greater than 90 percent. - The products content of mercury shall be below the regulatory limit.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenmark-n22-energy-saving-fluorescent-lamps</t>
   </si>
   <si>
     <t>http://greenliving.epa.gov.tw/GreenLife/uploadfiles/Criteria/22/9e3cecb0-7cf3-4a18-9de0-1b0bfd83e70b.pdf</t>
   </si>
   <si>
     <t>Guideline for Obtaining the Certificate of Approval (COA) for Led Lamps under Minimum Energy Performance Standards (MEPS)</t>
   </si>
   <si>
     <t>This policy applies to tubular fluorescent lamps, compact fluorescent lamps (CFL), light emitting diode (LED) lamps, and incandescent lamps. This guideline applies only for self-ballasted LED lamps for general lighting services.</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>MS 62612 (P), MS IEC 60061-1, MS IEC 60064, MS IEC 60081, MS IEC 60901, MS IEC 60969</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guideline-obtaining-certificate-approval-coa-led-lamps-under-minimum-energy-performance</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/en/web/consumer/details/7/3----http://portal.unimap.edu.my/portal/page/portal30/Lecture%20Notes/KEJURUTERAAN_SISTEM_ELEKTRIK/Semester%202%20Sidang%20Akademik%2020182019/EET432%20Electrical%20Energy%20Utilization/Reading%20References/MS%202598%202014%20(MEPS%20for%20Lamp).pdf</t>
+    <t>https://www.st.gov.my/contents/article/consumer/2014/GUIDELINES_FOR_Certificate_of_Approval_Lamp_latest.pdf</t>
   </si>
   <si>
     <t>High-efficiency Appliances Certification Program</t>
   </si>
   <si>
     <t>Reflectors for HID Lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/high-efficiency-appliances-certification-program-3</t>
   </si>
   <si>
     <t>http://www.energy.or.kr/renew_eng/energy/appliances/certification.aspx</t>
   </si>
   <si>
     <t>Metal-Halide Lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/high-efficiency-appliances-certification-program-4</t>
   </si>
   <si>
     <t>Sensor lighting equipment, PLS equipment, UCD lamp equipment, LED lamps using external converter, LED lamps using internal converter, attaching and detaching LED equipment, LED sensor equipment, converters for LED lighting modules, Tublar LED lamps, LED lamps for fluorescent lamp retrofit (internal converter type)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/high-efficiency-appliances-certification-program-5</t>
   </si>
@@ -1065,60 +1119,63 @@
   <si>
     <t>MEELS now covers eight types of prescribed products, including:,Room air conditioners (with rated cooling capacity not exceeding 7.5 kilowatts), refrigerating appliances (with rated total storage volume not exceeding 500 litres), compact fluorescent lamps (with rated wattage up to 60 watts), washing machines (with rated washing capacity not exceeding 10 kg), dehumidifiers (with rated dehumidifying capacity not exceeding 35 litres per day), televisions (with rated visible diagonal screen size exceeding 50 cm but not exceeding 250 cm), induction cookers (with rated power not less than 700 watts but not exceeding 3 500 watts for each heating unit, and with total rated power not exceeding 7 000 watts), and storage type electric water heaters (with rated water storage capacity not exceeding 50 litres). All these eight prescribed products for supply in Hong Kong are required to be listed models with reference numbers and bear energy labels.</t>
   </si>
   <si>
     <t>Hong Kong SAR of China</t>
   </si>
   <si>
     <t>Televisions, Dehumidifiers, Induction Cookstoves or Hobs, Clothes Dryers, Washing Machines, Non-Directional lamps, Directional Lamps, Room ACs - Stationary ACs, Storage Water Heaters, Freezers-only</t>
   </si>
   <si>
     <t>Examples are IEC 62552; IEC 62087, IEC 62301; IEC60379</t>
   </si>
   <si>
     <t>Energy Efficiency Office, Electrical and Mechanical Services Department (EMSD)-…</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mandatory-energy-efficiency-labelling-scheme-meels</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/energylabel/en/doc/Code%20of%20Practice%202020_Eng%20(To%20be%20gazetted%20on%205.6.2020)%2020200601.pdf</t>
   </si>
   <si>
-    <t>MELS for General Lighting</t>
+    <t>MELS for General Lighting (2019)</t>
   </si>
   <si>
     <t>This policy defines minimum energy labeling scheme requirements for incandescent lamps, CFLi lamps, and LEDs with an Edison screw or a bayonet lamp cap.</t>
   </si>
   <si>
+    <t>Revised, Superseded</t>
+  </si>
+  <si>
     <t>National Environment Agency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/mels-general-lighting</t>
+    <t>https://cprc-clasp.ngo/policies/mels-general-lighting-2019</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/tick-rating</t>
   </si>
   <si>
     <t>MELS for General Lighting (2024)</t>
   </si>
   <si>
     <t>This policy set energy label scheme for all regulated lamps:</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mels-general-lighting-2024</t>
   </si>
   <si>
     <t>MEPS for Compact Fluorescent Lamps</t>
   </si>
   <si>
     <t>This policy references AS/NZS 4847.2:2010, which specifies minimum energy performance requirements for self-ballasted lamps for general lighting services, and AS/NZS 4782.3(Int):2006, which defines performance requirements for double-capped fluorescent lamps.</t>
   </si>
   <si>
     <t>Samoa*</t>
   </si>
@@ -1180,80 +1237,50 @@
     <t>This policy sets minimum energy performance standards for lamps as shown below</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-general-lighting-2024</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/minimum-energy-performance-standards</t>
   </si>
   <si>
     <t>MEPS for Incandescent Lamps</t>
   </si>
   <si>
     <t>This policy specifies requirements for Minimum Energy Performance Standards (MEPS), maximum wattage and other requirements for incandescent lamps, both tungsten filament and tungsten halogen. This policy references standard AS 4934.2-2011.</t>
   </si>
   <si>
     <t>AS/NZS 4934.1-2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-incandescent-lamps-0</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-incandescent-lamps</t>
   </si>
   <si>
     <t>http://www.nea.gov.sg/energy-waste/energy-efficiency/household-sector/minimum-energy-performance-standards</t>
-  </si>
-[...28 lines deleted...]
-    <t>https://united4efficiency.org/wp-content/uploads/2022/09/Ministerial-Decree-LED-MEPS-Indonesia_ENG.pdf</t>
   </si>
   <si>
     <t>MEPS for LED lamps</t>
   </si>
   <si>
     <t>MEPL covers mains electric clothes washers intended for household and similar use. This includes both horizontal and vertical axis single bowl machines twin tub units and the washing function of combination washer|dryer units. MEPL does not apply to clothes washers specifically designed for commercial use.</t>
   </si>
   <si>
     <t>AS/NZS 3823.3:2002</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-led-lamps</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standards for Compact Fluorescent Lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standards-compact-fluorescent-lamps</t>
   </si>
   <si>
     <t>https://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standards for Incandescent Lightbulbs</t>
   </si>
@@ -1927,51 +1954,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P84"/>
+  <dimension ref="A1:P86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="205.093" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1808.416" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="515.446" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="129.683" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="514.303" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2026,4035 +2053,4131 @@
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="I2"/>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>32</v>
       </c>
       <c r="D3" t="s">
         <v>33</v>
       </c>
       <c r="E3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" t="s">
         <v>34</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" t="s">
         <v>35</v>
       </c>
-      <c r="G3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
         <v>36</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
         <v>37</v>
       </c>
       <c r="M3" t="s">
         <v>38</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
         <v>39</v>
       </c>
       <c r="P3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D4" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E4" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="F4" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H4">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="M4" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="P4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="B5" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="C5" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H5">
-        <v>2006</v>
+        <v>2013</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="M5" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="P5" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B6" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="C6" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
+        <v>34</v>
+      </c>
+      <c r="G6" t="s">
         <v>35</v>
       </c>
-      <c r="G6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2006</v>
+      </c>
+      <c r="I6"/>
       <c r="J6" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M6" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" t="s">
+        <v>27</v>
+      </c>
+      <c r="O6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P6" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B7" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C7" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I7"/>
+        <v>2008</v>
+      </c>
+      <c r="I7">
+        <v>2013</v>
+      </c>
       <c r="J7" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="M7" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P7" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B8" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="C8" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H8">
-        <v>2010</v>
+        <v>2020</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M8" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P8" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B9" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D9" t="s">
-        <v>75</v>
+        <v>44</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="F9" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H9">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
         <v>77</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
         <v>78</v>
       </c>
       <c r="M9" t="s">
         <v>79</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>80</v>
       </c>
       <c r="P9" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>82</v>
       </c>
       <c r="B10" t="s">
         <v>83</v>
       </c>
       <c r="C10" t="s">
         <v>84</v>
       </c>
       <c r="D10" t="s">
         <v>85</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="H10"/>
+        <v>35</v>
+      </c>
+      <c r="H10">
+        <v>2016</v>
+      </c>
       <c r="I10"/>
       <c r="J10" t="s">
+        <v>86</v>
+      </c>
+      <c r="K10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10" t="s">
         <v>87</v>
       </c>
-      <c r="K10" t="s">
-[...2 lines deleted...]
-      <c r="L10"/>
       <c r="M10" t="s">
         <v>88</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
         <v>89</v>
       </c>
       <c r="P10" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>91</v>
       </c>
       <c r="B11" t="s">
         <v>92</v>
       </c>
       <c r="C11" t="s">
-        <v>52</v>
+        <v>93</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>94</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F11" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="P11" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B12" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F12" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="G12" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="H12">
-        <v>2009</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>99</v>
+        <v>65</v>
       </c>
       <c r="M12" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="P12" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B13" t="s">
+        <v>107</v>
+      </c>
+      <c r="C13" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" t="s">
         <v>102</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I13"/>
+        <v>2009</v>
+      </c>
+      <c r="I13">
+        <v>2018</v>
+      </c>
       <c r="J13" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="M13" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="P13" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B14" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F14" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="G14" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="H14">
-        <v>2003</v>
-[...1 lines deleted...]
-      <c r="I14">
         <v>2014</v>
       </c>
+      <c r="I14"/>
       <c r="J14" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="M14" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="P14" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B15" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="C15" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F15" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
+        <v>2003</v>
+      </c>
+      <c r="I15">
         <v>2014</v>
       </c>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
       <c r="J15" t="s">
-        <v>54</v>
+        <v>96</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="M15" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="P15" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B16" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="C16" t="s">
-        <v>119</v>
+        <v>63</v>
       </c>
       <c r="D16" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="E16" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="F16" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H16">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>2014</v>
+      </c>
+      <c r="I16">
+        <v>2020</v>
+      </c>
       <c r="J16" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="M16" t="s">
-        <v>122</v>
+        <v>103</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="P16" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B17" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C17" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="D17" t="s">
-        <v>127</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>128</v>
+        <v>102</v>
       </c>
       <c r="G17" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="H17">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I17"/>
       <c r="J17" t="s">
         <v>129</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17"/>
+      <c r="L17" t="s">
+        <v>130</v>
+      </c>
       <c r="M17" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="P17" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C18" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="D18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>137</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>2011</v>
+      </c>
+      <c r="I18">
+        <v>2023</v>
+      </c>
       <c r="J18" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="P18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B19" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C19" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D19" t="s">
-        <v>75</v>
+        <v>144</v>
       </c>
       <c r="E19" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" t="s">
         <v>34</v>
       </c>
-      <c r="F19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="H19"/>
+        <v>35</v>
+      </c>
+      <c r="H19">
+        <v>2020</v>
+      </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="P19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D20" t="s">
-        <v>150</v>
+        <v>85</v>
       </c>
       <c r="E20" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="F20" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>53</v>
+        <v>95</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="P20" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B21" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C21" t="s">
-        <v>66</v>
+        <v>158</v>
       </c>
       <c r="D21" t="s">
-        <v>33</v>
+        <v>159</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
-      <c r="H21">
-[...1 lines deleted...]
-      </c>
+      <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>67</v>
+        <v>151</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="M21" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="P21" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B22" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C22" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="D22" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E22" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F22" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="G22" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="H22">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="I22"/>
       <c r="J22" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="M22" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="P22" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B23" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="C23" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="D23" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E23" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F23" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I23"/>
+        <v>2002</v>
+      </c>
+      <c r="I23">
+        <v>2009</v>
+      </c>
       <c r="J23" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="M23" t="s">
-        <v>69</v>
+        <v>167</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="P23" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B24" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C24" t="s">
-        <v>173</v>
+        <v>76</v>
       </c>
       <c r="D24" t="s">
-        <v>174</v>
+        <v>44</v>
       </c>
       <c r="E24" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="F24" t="s">
+        <v>102</v>
+      </c>
+      <c r="G24" t="s">
         <v>35</v>
       </c>
-      <c r="G24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H24">
-        <v>1994</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I24"/>
       <c r="J24" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
-      <c r="L24"/>
+      <c r="L24" t="s">
+        <v>177</v>
+      </c>
       <c r="M24" t="s">
-        <v>175</v>
+        <v>79</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="P24" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B25" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C25" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="D25" t="s">
-        <v>33</v>
+        <v>183</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="G25" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="H25">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="I25">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="J25" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
-      <c r="L25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="P25" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>187</v>
+      </c>
+      <c r="B26" t="s">
+        <v>188</v>
+      </c>
+      <c r="C26" t="s">
         <v>182</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="D26" t="s">
+        <v>44</v>
+      </c>
+      <c r="E26" t="s">
+        <v>20</v>
+      </c>
+      <c r="F26" t="s">
+        <v>46</v>
+      </c>
+      <c r="G26" t="s">
+        <v>22</v>
+      </c>
+      <c r="H26">
+        <v>1996</v>
+      </c>
+      <c r="I26">
+        <v>2009</v>
+      </c>
+      <c r="J26" t="s">
+        <v>36</v>
+      </c>
+      <c r="K26" t="s">
+        <v>24</v>
+      </c>
+      <c r="L26" t="s">
+        <v>189</v>
+      </c>
+      <c r="M26" t="s">
         <v>184</v>
       </c>
-      <c r="D26" t="s">
-[...23 lines deleted...]
-      <c r="L26" t="s">
+      <c r="N26" t="s">
+        <v>27</v>
+      </c>
+      <c r="O26" t="s">
+        <v>190</v>
+      </c>
+      <c r="P26" t="s">
         <v>186</v>
-      </c>
-[...10 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B27" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C27" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D27" t="s">
-        <v>193</v>
+        <v>44</v>
       </c>
       <c r="E27" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F27" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I27"/>
+        <v>2012</v>
+      </c>
+      <c r="I27">
+        <v>2019</v>
+      </c>
       <c r="J27" t="s">
-        <v>120</v>
+        <v>194</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="M27" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="P27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B28" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C28" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D28" t="s">
-        <v>19</v>
+        <v>202</v>
       </c>
       <c r="E28" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="F28" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="H28">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I28"/>
       <c r="J28" t="s">
-        <v>201</v>
+        <v>129</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="M28" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P28" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B29" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C29" t="s">
-        <v>66</v>
+        <v>209</v>
       </c>
       <c r="D29" t="s">
         <v>33</v>
       </c>
       <c r="E29" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2015</v>
       </c>
-      <c r="I29"/>
+      <c r="I29">
+        <v>2023</v>
+      </c>
       <c r="J29" t="s">
-        <v>67</v>
+        <v>210</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="M29" t="s">
-        <v>158</v>
+        <v>212</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="P29" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B30" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C30" t="s">
-        <v>213</v>
+        <v>76</v>
       </c>
       <c r="D30" t="s">
-        <v>214</v>
+        <v>44</v>
       </c>
       <c r="E30" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F30" t="s">
+        <v>102</v>
+      </c>
+      <c r="G30" t="s">
         <v>35</v>
       </c>
-      <c r="G30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H30">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>36</v>
+        <v>77</v>
       </c>
       <c r="K30" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="L30"/>
+        <v>24</v>
+      </c>
+      <c r="L30" t="s">
+        <v>217</v>
+      </c>
       <c r="M30" t="s">
-        <v>216</v>
+        <v>167</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="P30" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B31" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C31" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D31" t="s">
-        <v>33</v>
+        <v>223</v>
       </c>
       <c r="E31" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="F31" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="G31" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="H31">
-        <v>2022</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I31"/>
       <c r="J31" t="s">
-        <v>222</v>
+        <v>47</v>
       </c>
       <c r="K31" t="s">
-        <v>24</v>
+        <v>224</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="P31" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B32" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C32" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="H32">
-        <v>2003</v>
+        <v>2022</v>
       </c>
       <c r="I32">
-        <v>2013</v>
+        <v>2024</v>
       </c>
       <c r="J32" t="s">
-        <v>87</v>
+        <v>230</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
-      <c r="L32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L32"/>
       <c r="M32" t="s">
-        <v>56</v>
+        <v>231</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="P32" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B33" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C33" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="D33" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E33" t="s">
+        <v>20</v>
+      </c>
+      <c r="F33" t="s">
         <v>34</v>
       </c>
-      <c r="F33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G33" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="H33">
         <v>2003</v>
       </c>
       <c r="I33">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="J33" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="M33" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="P33" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B34" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C34" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="D34" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E34" t="s">
+        <v>45</v>
+      </c>
+      <c r="F34" t="s">
         <v>34</v>
       </c>
-      <c r="F34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="H34">
         <v>2003</v>
       </c>
       <c r="I34">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="J34" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="M34" t="s">
-        <v>239</v>
+        <v>66</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="P34" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B35" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C35" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="D35" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E35" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="F35" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G35" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="H35">
         <v>2003</v>
       </c>
       <c r="I35">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="J35" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="M35" t="s">
-        <v>56</v>
+        <v>247</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="P35" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B36" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="C36" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="D36" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G36" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="H36">
         <v>2003</v>
       </c>
       <c r="I36">
         <v>2013</v>
       </c>
       <c r="J36" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="M36" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="P36" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="B37" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C37" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="D37" t="s">
         <v>33</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G37" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="H37">
+        <v>2003</v>
+      </c>
+      <c r="I37">
         <v>2013</v>
       </c>
-      <c r="I37">
-[...1 lines deleted...]
-      </c>
       <c r="J37" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="M37" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="P37" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B38" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C38" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="D38" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G38" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="H38">
-        <v>2005</v>
+        <v>2013</v>
       </c>
       <c r="I38">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="J38" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="M38" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="P38" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B39" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C39" t="s">
-        <v>264</v>
+        <v>63</v>
       </c>
       <c r="D39" t="s">
-        <v>265</v>
+        <v>183</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G39" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="H39">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I39">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J39" t="s">
-        <v>222</v>
+        <v>267</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="M39" t="s">
-        <v>267</v>
+        <v>66</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="P39" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="B40" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="C40" t="s">
-        <v>272</v>
+        <v>63</v>
       </c>
       <c r="D40" t="s">
-        <v>273</v>
+        <v>183</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G40" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="H40">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I40">
-        <v>2016</v>
+        <v>2026</v>
       </c>
       <c r="J40" t="s">
-        <v>185</v>
+        <v>267</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
-      <c r="L40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L40"/>
       <c r="M40" t="s">
-        <v>275</v>
+        <v>66</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="P40" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="B41" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="C41" t="s">
-        <v>272</v>
+        <v>63</v>
       </c>
       <c r="D41" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G41" t="s">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="H41"/>
+        <v>22</v>
+      </c>
+      <c r="H41">
+        <v>2005</v>
+      </c>
       <c r="I41">
-        <v>2025</v>
+        <v>2015</v>
       </c>
       <c r="J41" t="s">
-        <v>281</v>
+        <v>96</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="M41" t="s">
-        <v>283</v>
+        <v>66</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="P41" t="s">
-        <v>285</v>
+        <v>276</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>286</v>
+        <v>277</v>
       </c>
       <c r="B42" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="C42" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
       <c r="D42" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="H42">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="I42">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="J42" t="s">
-        <v>185</v>
+        <v>230</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="M42" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="P42" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="B43" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="C43" t="s">
-        <v>66</v>
+        <v>287</v>
       </c>
       <c r="D43" t="s">
-        <v>33</v>
+        <v>288</v>
       </c>
       <c r="E43" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F43" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I43"/>
+        <v>2009</v>
+      </c>
+      <c r="I43">
+        <v>2016</v>
+      </c>
       <c r="J43" t="s">
-        <v>67</v>
+        <v>194</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
-      <c r="L43"/>
+      <c r="L43" t="s">
+        <v>289</v>
+      </c>
       <c r="M43" t="s">
-        <v>158</v>
+        <v>290</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="P43" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>293</v>
+      </c>
+      <c r="B44" t="s">
+        <v>294</v>
+      </c>
+      <c r="C44" t="s">
+        <v>287</v>
+      </c>
+      <c r="D44" t="s">
+        <v>44</v>
+      </c>
+      <c r="E44" t="s">
+        <v>20</v>
+      </c>
+      <c r="F44" t="s">
+        <v>34</v>
+      </c>
+      <c r="G44" t="s">
+        <v>295</v>
+      </c>
+      <c r="H44"/>
+      <c r="I44">
+        <v>2025</v>
+      </c>
+      <c r="J44" t="s">
         <v>296</v>
       </c>
-      <c r="B44" t="s">
+      <c r="K44" t="s">
+        <v>24</v>
+      </c>
+      <c r="L44" t="s">
         <v>297</v>
       </c>
-      <c r="C44" t="s">
-[...26 lines deleted...]
-      <c r="L44"/>
       <c r="M44" t="s">
-        <v>69</v>
+        <v>298</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="P44" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B45" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C45" t="s">
-        <v>264</v>
+        <v>287</v>
       </c>
       <c r="D45" t="s">
-        <v>174</v>
+        <v>303</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I45"/>
+        <v>2009</v>
+      </c>
+      <c r="I45">
+        <v>2017</v>
+      </c>
       <c r="J45" t="s">
-        <v>302</v>
+        <v>194</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="M45" t="s">
-        <v>267</v>
+        <v>290</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="P45" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B46" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C46" t="s">
-        <v>173</v>
+        <v>76</v>
       </c>
       <c r="D46" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E46" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F46" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="G46" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H46">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46"/>
       <c r="M46" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="P46" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="B47" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C47" t="s">
-        <v>173</v>
+        <v>76</v>
       </c>
       <c r="D47" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E47" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F47" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I47"/>
+        <v>2001</v>
+      </c>
+      <c r="I47">
+        <v>2013</v>
+      </c>
       <c r="J47" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
       <c r="L47"/>
       <c r="M47" t="s">
-        <v>175</v>
+        <v>79</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="P47" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="B48" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C48" t="s">
-        <v>173</v>
+        <v>279</v>
       </c>
       <c r="D48" t="s">
-        <v>33</v>
+        <v>183</v>
       </c>
       <c r="E48" t="s">
+        <v>20</v>
+      </c>
+      <c r="F48" t="s">
         <v>34</v>
       </c>
-      <c r="F48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="H48">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="I48"/>
       <c r="J48" t="s">
-        <v>23</v>
+        <v>317</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
-      <c r="L48"/>
+      <c r="L48" t="s">
+        <v>318</v>
+      </c>
       <c r="M48" t="s">
-        <v>175</v>
+        <v>282</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="P48" t="s">
-        <v>309</v>
+        <v>320</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="B49" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="C49" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="D49" t="s">
-        <v>265</v>
+        <v>44</v>
       </c>
       <c r="E49" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="F49" t="s">
-        <v>76</v>
+        <v>102</v>
       </c>
       <c r="G49" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H49">
-        <v>2021</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I49"/>
       <c r="J49" t="s">
-        <v>316</v>
+        <v>36</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
-      <c r="L49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L49"/>
       <c r="M49" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="P49" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B50" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="C50" t="s">
-        <v>66</v>
+        <v>182</v>
       </c>
       <c r="D50" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E50" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F50" t="s">
-        <v>21</v>
+        <v>102</v>
       </c>
       <c r="G50" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="H50">
         <v>2012</v>
       </c>
-      <c r="I50">
-[...1 lines deleted...]
-      </c>
+      <c r="I50"/>
       <c r="J50" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
-      <c r="L50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L50"/>
       <c r="M50" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="P50" t="s">
-        <v>71</v>
+        <v>324</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>321</v>
+      </c>
+      <c r="B51" t="s">
+        <v>327</v>
+      </c>
+      <c r="C51" t="s">
+        <v>182</v>
+      </c>
+      <c r="D51" t="s">
+        <v>44</v>
+      </c>
+      <c r="E51" t="s">
+        <v>45</v>
+      </c>
+      <c r="F51" t="s">
+        <v>102</v>
+      </c>
+      <c r="G51" t="s">
+        <v>22</v>
+      </c>
+      <c r="H51">
+        <v>2012</v>
+      </c>
+      <c r="I51">
+        <v>2012</v>
+      </c>
+      <c r="J51" t="s">
+        <v>36</v>
+      </c>
+      <c r="K51" t="s">
+        <v>24</v>
+      </c>
+      <c r="L51"/>
+      <c r="M51" t="s">
+        <v>184</v>
+      </c>
+      <c r="N51" t="s">
+        <v>27</v>
+      </c>
+      <c r="O51" t="s">
+        <v>328</v>
+      </c>
+      <c r="P51" t="s">
         <v>324</v>
-      </c>
-[...43 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="B52" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="C52" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="D52" t="s">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
+        <v>21</v>
+      </c>
+      <c r="G52" t="s">
         <v>35</v>
       </c>
-      <c r="G52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H52">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="I52">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="J52" t="s">
-        <v>185</v>
+        <v>331</v>
       </c>
       <c r="K52" t="s">
         <v>24</v>
       </c>
-      <c r="L52"/>
+      <c r="L52" t="s">
+        <v>332</v>
+      </c>
       <c r="M52" t="s">
-        <v>335</v>
+        <v>145</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="P52" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>335</v>
+      </c>
+      <c r="B53" t="s">
+        <v>336</v>
+      </c>
+      <c r="C53" t="s">
+        <v>76</v>
+      </c>
+      <c r="D53" t="s">
+        <v>44</v>
+      </c>
+      <c r="E53" t="s">
+        <v>45</v>
+      </c>
+      <c r="F53" t="s">
+        <v>34</v>
+      </c>
+      <c r="G53" t="s">
+        <v>22</v>
+      </c>
+      <c r="H53">
+        <v>2012</v>
+      </c>
+      <c r="I53">
+        <v>2012</v>
+      </c>
+      <c r="J53" t="s">
+        <v>77</v>
+      </c>
+      <c r="K53" t="s">
+        <v>24</v>
+      </c>
+      <c r="L53" t="s">
+        <v>337</v>
+      </c>
+      <c r="M53" t="s">
+        <v>167</v>
+      </c>
+      <c r="N53" t="s">
+        <v>27</v>
+      </c>
+      <c r="O53" t="s">
         <v>338</v>
       </c>
-      <c r="B53" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="P53" t="s">
-        <v>337</v>
+        <v>81</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>339</v>
+      </c>
+      <c r="B54" t="s">
+        <v>340</v>
+      </c>
+      <c r="C54" t="s">
+        <v>341</v>
+      </c>
+      <c r="D54" t="s">
         <v>342</v>
-      </c>
-[...7 lines deleted...]
-        <v>265</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
         <v>21</v>
       </c>
       <c r="G54" t="s">
         <v>22</v>
       </c>
       <c r="H54">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I54"/>
+        <v>2008</v>
+      </c>
+      <c r="I54">
+        <v>2020</v>
+      </c>
       <c r="J54" t="s">
-        <v>129</v>
+        <v>86</v>
       </c>
       <c r="K54" t="s">
         <v>24</v>
       </c>
       <c r="L54" t="s">
+        <v>343</v>
+      </c>
+      <c r="M54" t="s">
+        <v>344</v>
+      </c>
+      <c r="N54" t="s">
         <v>345</v>
       </c>
-      <c r="M54" t="s">
+      <c r="O54" t="s">
         <v>346</v>
       </c>
-      <c r="N54" t="s">
-[...2 lines deleted...]
-      <c r="O54" t="s">
+      <c r="P54" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>348</v>
+      </c>
+      <c r="B55" t="s">
         <v>349</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" t="s">
-        <v>173</v>
+        <v>158</v>
       </c>
       <c r="D55" t="s">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="G55" t="s">
-        <v>53</v>
+        <v>350</v>
       </c>
       <c r="H55">
-        <v>1994</v>
+        <v>2015</v>
       </c>
       <c r="I55">
-        <v>2003</v>
+        <v>2019</v>
       </c>
       <c r="J55" t="s">
-        <v>23</v>
+        <v>194</v>
       </c>
       <c r="K55" t="s">
         <v>24</v>
       </c>
       <c r="L55"/>
       <c r="M55" t="s">
-        <v>175</v>
+        <v>351</v>
       </c>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="P55" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B56" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C56" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="D56" t="s">
-        <v>354</v>
+        <v>280</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="G56" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H56">
         <v>2015</v>
       </c>
       <c r="I56">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="J56" t="s">
-        <v>185</v>
+        <v>356</v>
       </c>
       <c r="K56" t="s">
         <v>24</v>
       </c>
-      <c r="L56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L56"/>
       <c r="M56" t="s">
-        <v>335</v>
+        <v>351</v>
       </c>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="P56" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>358</v>
       </c>
       <c r="B57" t="s">
         <v>359</v>
       </c>
       <c r="C57" t="s">
-        <v>149</v>
+        <v>360</v>
       </c>
       <c r="D57" t="s">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G57" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="H57">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I57"/>
       <c r="J57" t="s">
-        <v>340</v>
+        <v>138</v>
       </c>
       <c r="K57" t="s">
         <v>24</v>
       </c>
-      <c r="L57"/>
+      <c r="L57" t="s">
+        <v>361</v>
+      </c>
       <c r="M57" t="s">
-        <v>335</v>
+        <v>362</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="P57" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="B58" t="s">
-        <v>363</v>
+        <v>181</v>
       </c>
       <c r="C58" t="s">
-        <v>344</v>
+        <v>182</v>
       </c>
       <c r="D58" t="s">
-        <v>33</v>
+        <v>280</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G58" t="s">
         <v>22</v>
       </c>
       <c r="H58">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I58"/>
+        <v>1994</v>
+      </c>
+      <c r="I58">
+        <v>2003</v>
+      </c>
       <c r="J58" t="s">
-        <v>129</v>
+        <v>36</v>
       </c>
       <c r="K58" t="s">
         <v>24</v>
       </c>
-      <c r="L58" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L58"/>
       <c r="M58" t="s">
-        <v>346</v>
+        <v>184</v>
       </c>
       <c r="N58" t="s">
         <v>27</v>
       </c>
       <c r="O58" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="P58" t="s">
-        <v>348</v>
+        <v>367</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="B59" t="s">
-        <v>179</v>
+        <v>369</v>
       </c>
       <c r="C59" t="s">
-        <v>173</v>
+        <v>158</v>
       </c>
       <c r="D59" t="s">
-        <v>33</v>
+        <v>370</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G59" t="s">
-        <v>53</v>
+        <v>350</v>
       </c>
       <c r="H59">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="I59">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="J59" t="s">
-        <v>23</v>
+        <v>194</v>
       </c>
       <c r="K59" t="s">
         <v>24</v>
       </c>
       <c r="L59" t="s">
-        <v>180</v>
+        <v>371</v>
       </c>
       <c r="M59" t="s">
-        <v>175</v>
+        <v>351</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="P59" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="B60" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="C60" t="s">
-        <v>221</v>
+        <v>158</v>
       </c>
       <c r="D60" t="s">
-        <v>370</v>
+        <v>280</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G60" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="H60">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="I60">
         <v>2024</v>
       </c>
       <c r="J60" t="s">
-        <v>371</v>
+        <v>356</v>
       </c>
       <c r="K60" t="s">
         <v>24</v>
       </c>
-      <c r="L60" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L60"/>
       <c r="M60" t="s">
-        <v>373</v>
+        <v>351</v>
       </c>
       <c r="N60" t="s">
         <v>27</v>
       </c>
       <c r="O60" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="P60" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B61" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C61" t="s">
-        <v>18</v>
+        <v>360</v>
       </c>
       <c r="D61" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G61" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="H61"/>
+        <v>35</v>
+      </c>
+      <c r="H61">
+        <v>2018</v>
+      </c>
       <c r="I61"/>
       <c r="J61" t="s">
-        <v>23</v>
+        <v>138</v>
       </c>
       <c r="K61" t="s">
         <v>24</v>
       </c>
       <c r="L61" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="M61" t="s">
-        <v>26</v>
+        <v>362</v>
       </c>
       <c r="N61" t="s">
         <v>27</v>
       </c>
       <c r="O61" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="P61" t="s">
-        <v>29</v>
+        <v>364</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>380</v>
-[...1 lines deleted...]
-      <c r="B62"/>
+        <v>378</v>
+      </c>
+      <c r="B62" t="s">
+        <v>188</v>
+      </c>
       <c r="C62" t="s">
-        <v>66</v>
+        <v>182</v>
       </c>
       <c r="D62" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G62" t="s">
         <v>22</v>
       </c>
       <c r="H62">
-        <v>2010</v>
-[...1 lines deleted...]
-      <c r="I62"/>
+        <v>2009</v>
+      </c>
+      <c r="I62">
+        <v>2014</v>
+      </c>
       <c r="J62" t="s">
-        <v>142</v>
+        <v>36</v>
       </c>
       <c r="K62" t="s">
         <v>24</v>
       </c>
-      <c r="L62"/>
+      <c r="L62" t="s">
+        <v>189</v>
+      </c>
       <c r="M62" t="s">
-        <v>69</v>
+        <v>184</v>
       </c>
       <c r="N62" t="s">
         <v>27</v>
       </c>
       <c r="O62" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="P62" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="B63"/>
+        <v>384</v>
+      </c>
+      <c r="B63" t="s">
+        <v>385</v>
+      </c>
       <c r="C63" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="D63" t="s">
         <v>33</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
       <c r="F63" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G63" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="H63"/>
       <c r="I63"/>
       <c r="J63" t="s">
-        <v>142</v>
+        <v>36</v>
       </c>
       <c r="K63" t="s">
         <v>24</v>
       </c>
-      <c r="L63"/>
+      <c r="L63" t="s">
+        <v>386</v>
+      </c>
       <c r="M63" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="N63" t="s">
         <v>27</v>
       </c>
       <c r="O63" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="P63" t="s">
-        <v>382</v>
+        <v>40</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="B64"/>
       <c r="C64" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="D64" t="s">
-        <v>386</v>
+        <v>44</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G64" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H64">
         <v>2010</v>
       </c>
       <c r="I64"/>
       <c r="J64" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="K64" t="s">
         <v>24</v>
       </c>
       <c r="L64"/>
       <c r="M64" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="N64" t="s">
         <v>27</v>
       </c>
       <c r="O64" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="P64" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>391</v>
+      </c>
+      <c r="B65"/>
       <c r="C65" t="s">
-        <v>213</v>
+        <v>76</v>
       </c>
       <c r="D65" t="s">
-        <v>214</v>
+        <v>44</v>
       </c>
       <c r="E65" t="s">
+        <v>20</v>
+      </c>
+      <c r="F65" t="s">
         <v>34</v>
       </c>
-      <c r="F65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G65" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H65">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I65"/>
       <c r="J65" t="s">
-        <v>36</v>
+        <v>151</v>
       </c>
       <c r="K65" t="s">
         <v>24</v>
       </c>
       <c r="L65"/>
       <c r="M65" t="s">
-        <v>216</v>
+        <v>79</v>
       </c>
       <c r="N65" t="s">
         <v>27</v>
       </c>
       <c r="O65" t="s">
+        <v>392</v>
+      </c>
+      <c r="P65" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>391</v>
-[...3 lines deleted...]
-      </c>
+        <v>393</v>
+      </c>
+      <c r="B66"/>
       <c r="C66" t="s">
-        <v>221</v>
+        <v>76</v>
       </c>
       <c r="D66" t="s">
-        <v>19</v>
+        <v>394</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
+        <v>34</v>
+      </c>
+      <c r="G66" t="s">
         <v>35</v>
       </c>
-      <c r="G66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H66">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="I66"/>
       <c r="J66" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="K66" t="s">
         <v>24</v>
       </c>
-      <c r="L66" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L66"/>
       <c r="M66" t="s">
-        <v>373</v>
+        <v>79</v>
       </c>
       <c r="N66" t="s">
         <v>27</v>
       </c>
       <c r="O66" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="P66" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>396</v>
       </c>
       <c r="B67" t="s">
         <v>397</v>
       </c>
       <c r="C67" t="s">
-        <v>184</v>
+        <v>222</v>
       </c>
       <c r="D67" t="s">
-        <v>33</v>
+        <v>223</v>
       </c>
       <c r="E67" t="s">
+        <v>45</v>
+      </c>
+      <c r="F67" t="s">
         <v>34</v>
       </c>
-      <c r="F67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G67" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H67">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I67"/>
       <c r="J67" t="s">
-        <v>398</v>
+        <v>47</v>
       </c>
       <c r="K67" t="s">
         <v>24</v>
       </c>
       <c r="L67"/>
       <c r="M67" t="s">
-        <v>399</v>
+        <v>225</v>
       </c>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="P67" t="s">
-        <v>401</v>
+        <v>227</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="B68" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="C68" t="s">
-        <v>404</v>
+        <v>18</v>
       </c>
       <c r="D68" t="s">
-        <v>174</v>
+        <v>33</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="G68" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="H68">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="I68">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="J68" t="s">
-        <v>316</v>
+        <v>151</v>
       </c>
       <c r="K68" t="s">
         <v>24</v>
       </c>
       <c r="L68" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="M68" t="s">
-        <v>406</v>
+        <v>26</v>
       </c>
       <c r="N68" t="s">
         <v>27</v>
       </c>
       <c r="O68" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="P68" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>404</v>
+      </c>
+      <c r="B69" t="s">
+        <v>405</v>
+      </c>
+      <c r="C69" t="s">
+        <v>193</v>
+      </c>
+      <c r="D69" t="s">
+        <v>44</v>
+      </c>
+      <c r="E69" t="s">
+        <v>45</v>
+      </c>
+      <c r="F69" t="s">
+        <v>34</v>
+      </c>
+      <c r="G69" t="s">
+        <v>35</v>
+      </c>
+      <c r="H69">
+        <v>2015</v>
+      </c>
+      <c r="I69"/>
+      <c r="J69" t="s">
+        <v>406</v>
+      </c>
+      <c r="K69" t="s">
+        <v>24</v>
+      </c>
+      <c r="L69"/>
+      <c r="M69" t="s">
+        <v>407</v>
+      </c>
+      <c r="N69" t="s">
+        <v>27</v>
+      </c>
+      <c r="O69" t="s">
+        <v>408</v>
+      </c>
+      <c r="P69" t="s">
         <v>409</v>
-      </c>
-[...43 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>410</v>
+      </c>
+      <c r="B70" t="s">
+        <v>411</v>
+      </c>
+      <c r="C70" t="s">
+        <v>412</v>
+      </c>
+      <c r="D70" t="s">
+        <v>183</v>
+      </c>
+      <c r="E70" t="s">
+        <v>20</v>
+      </c>
+      <c r="F70" t="s">
+        <v>21</v>
+      </c>
+      <c r="G70" t="s">
+        <v>22</v>
+      </c>
+      <c r="H70">
+        <v>2020</v>
+      </c>
+      <c r="I70">
+        <v>2024</v>
+      </c>
+      <c r="J70" t="s">
+        <v>331</v>
+      </c>
+      <c r="K70" t="s">
+        <v>24</v>
+      </c>
+      <c r="L70" t="s">
+        <v>413</v>
+      </c>
+      <c r="M70" t="s">
         <v>414</v>
       </c>
-      <c r="B70" t="s">
+      <c r="N70" t="s">
+        <v>27</v>
+      </c>
+      <c r="O70" t="s">
         <v>415</v>
       </c>
-      <c r="C70" t="s">
+      <c r="P70" t="s">
         <v>416</v>
-      </c>
-[...33 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="B71" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="C71" t="s">
-        <v>66</v>
+        <v>143</v>
       </c>
       <c r="D71" t="s">
         <v>33</v>
       </c>
       <c r="E71" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F71" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="G71" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="H71">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="I71">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="J71" t="s">
-        <v>67</v>
+        <v>129</v>
       </c>
       <c r="K71" t="s">
         <v>24</v>
       </c>
       <c r="L71" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="M71" t="s">
-        <v>69</v>
+        <v>145</v>
       </c>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="P71" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="B72" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C72" t="s">
-        <v>344</v>
+        <v>424</v>
       </c>
       <c r="D72" t="s">
-        <v>428</v>
+        <v>85</v>
       </c>
       <c r="E72" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="F72" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="G72" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="H72"/>
       <c r="I72"/>
       <c r="J72" t="s">
-        <v>77</v>
+        <v>425</v>
       </c>
       <c r="K72" t="s">
         <v>24</v>
       </c>
-      <c r="L72"/>
+      <c r="L72" t="s">
+        <v>87</v>
+      </c>
       <c r="M72" t="s">
-        <v>346</v>
+        <v>426</v>
       </c>
       <c r="N72" t="s">
         <v>27</v>
       </c>
       <c r="O72" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="P72" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="B73" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="C73" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="D73" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E73" t="s">
+        <v>45</v>
+      </c>
+      <c r="F73" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G73" t="s">
         <v>22</v>
       </c>
       <c r="H73">
         <v>2010</v>
       </c>
-      <c r="I73"/>
+      <c r="I73">
+        <v>2017</v>
+      </c>
       <c r="J73" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="K73" t="s">
         <v>24</v>
       </c>
       <c r="L73" t="s">
+        <v>431</v>
+      </c>
+      <c r="M73" t="s">
+        <v>79</v>
+      </c>
+      <c r="N73" t="s">
+        <v>27</v>
+      </c>
+      <c r="O73" t="s">
+        <v>432</v>
+      </c>
+      <c r="P73" t="s">
         <v>433</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>434</v>
+      </c>
+      <c r="B74" t="s">
         <v>435</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" t="s">
+        <v>360</v>
+      </c>
+      <c r="D74" t="s">
         <v>436</v>
       </c>
-      <c r="C74" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E74" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F74" t="s">
-        <v>93</v>
+        <v>46</v>
       </c>
       <c r="G74" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H74">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="I74"/>
       <c r="J74" t="s">
-        <v>417</v>
+        <v>86</v>
       </c>
       <c r="K74" t="s">
         <v>24</v>
       </c>
       <c r="L74"/>
       <c r="M74" t="s">
+        <v>362</v>
+      </c>
+      <c r="N74" t="s">
+        <v>27</v>
+      </c>
+      <c r="O74" t="s">
         <v>437</v>
       </c>
-      <c r="N74" t="s">
-[...2 lines deleted...]
-      <c r="O74" t="s">
+      <c r="P74" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>439</v>
+      </c>
+      <c r="B75" t="s">
         <v>440</v>
       </c>
-      <c r="B75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" t="s">
-        <v>149</v>
+        <v>76</v>
       </c>
       <c r="D75" t="s">
-        <v>442</v>
+        <v>44</v>
       </c>
       <c r="E75" t="s">
+        <v>45</v>
+      </c>
+      <c r="F75" t="s">
         <v>34</v>
       </c>
-      <c r="F75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G75" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="H75">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="I75"/>
       <c r="J75" t="s">
         <v>77</v>
       </c>
       <c r="K75" t="s">
         <v>24</v>
       </c>
-      <c r="L75"/>
+      <c r="L75" t="s">
+        <v>441</v>
+      </c>
       <c r="M75" t="s">
-        <v>437</v>
+        <v>79</v>
       </c>
       <c r="N75" t="s">
         <v>27</v>
       </c>
       <c r="O75" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="P75" t="s">
-        <v>444</v>
+        <v>81</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>443</v>
+      </c>
+      <c r="B76" t="s">
+        <v>444</v>
+      </c>
+      <c r="C76" t="s">
+        <v>158</v>
+      </c>
+      <c r="D76" t="s">
+        <v>33</v>
+      </c>
+      <c r="E76" t="s">
+        <v>45</v>
+      </c>
+      <c r="F76" t="s">
+        <v>102</v>
+      </c>
+      <c r="G76" t="s">
+        <v>35</v>
+      </c>
+      <c r="H76">
+        <v>2012</v>
+      </c>
+      <c r="I76"/>
+      <c r="J76" t="s">
+        <v>425</v>
+      </c>
+      <c r="K76" t="s">
+        <v>24</v>
+      </c>
+      <c r="L76"/>
+      <c r="M76" t="s">
         <v>445</v>
       </c>
-      <c r="B76" t="s">
+      <c r="N76" t="s">
+        <v>27</v>
+      </c>
+      <c r="O76" t="s">
         <v>446</v>
       </c>
-      <c r="C76" t="s">
+      <c r="P76" t="s">
         <v>447</v>
-      </c>
-[...37 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>448</v>
+      </c>
+      <c r="B77" t="s">
+        <v>449</v>
+      </c>
+      <c r="C77" t="s">
+        <v>158</v>
+      </c>
+      <c r="D77" t="s">
+        <v>450</v>
+      </c>
+      <c r="E77" t="s">
+        <v>45</v>
+      </c>
+      <c r="F77" t="s">
+        <v>102</v>
+      </c>
+      <c r="G77" t="s">
+        <v>22</v>
+      </c>
+      <c r="H77">
+        <v>2012</v>
+      </c>
+      <c r="I77">
+        <v>2017</v>
+      </c>
+      <c r="J77" t="s">
+        <v>86</v>
+      </c>
+      <c r="K77" t="s">
+        <v>24</v>
+      </c>
+      <c r="L77"/>
+      <c r="M77" t="s">
+        <v>445</v>
+      </c>
+      <c r="N77" t="s">
+        <v>27</v>
+      </c>
+      <c r="O77" t="s">
+        <v>451</v>
+      </c>
+      <c r="P77" t="s">
         <v>452</v>
-      </c>
-[...43 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="B78" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="C78" t="s">
-        <v>184</v>
+        <v>455</v>
       </c>
       <c r="D78" t="s">
         <v>33</v>
       </c>
       <c r="E78" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F78" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="G78" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="H78">
-        <v>2013</v>
+        <v>2002</v>
       </c>
       <c r="I78">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="J78" t="s">
+        <v>317</v>
+      </c>
+      <c r="K78" t="s">
+        <v>24</v>
+      </c>
+      <c r="L78" t="s">
+        <v>456</v>
+      </c>
+      <c r="M78" t="s">
+        <v>457</v>
+      </c>
+      <c r="N78" t="s">
+        <v>27</v>
+      </c>
+      <c r="O78" t="s">
+        <v>458</v>
+      </c>
+      <c r="P78" t="s">
         <v>459</v>
-      </c>
-[...16 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="B79" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="C79" t="s">
-        <v>184</v>
+        <v>455</v>
       </c>
       <c r="D79" t="s">
         <v>33</v>
       </c>
       <c r="E79" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F79" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="G79" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="H79">
-        <v>2001</v>
+        <v>2016</v>
       </c>
       <c r="I79">
         <v>2019</v>
       </c>
       <c r="J79" t="s">
-        <v>459</v>
+        <v>317</v>
       </c>
       <c r="K79" t="s">
         <v>24</v>
       </c>
       <c r="L79" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="M79" t="s">
-        <v>187</v>
+        <v>457</v>
       </c>
       <c r="N79" t="s">
         <v>27</v>
       </c>
       <c r="O79" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="P79" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>465</v>
+      </c>
+      <c r="B80" t="s">
+        <v>466</v>
+      </c>
+      <c r="C80" t="s">
+        <v>193</v>
+      </c>
+      <c r="D80" t="s">
+        <v>44</v>
+      </c>
+      <c r="E80" t="s">
+        <v>45</v>
+      </c>
+      <c r="F80" t="s">
+        <v>102</v>
+      </c>
+      <c r="G80" t="s">
+        <v>22</v>
+      </c>
+      <c r="H80">
+        <v>2013</v>
+      </c>
+      <c r="I80">
+        <v>2017</v>
+      </c>
+      <c r="J80" t="s">
+        <v>467</v>
+      </c>
+      <c r="K80" t="s">
+        <v>24</v>
+      </c>
+      <c r="L80" t="s">
+        <v>468</v>
+      </c>
+      <c r="M80" t="s">
         <v>469</v>
       </c>
-      <c r="B80" t="s">
+      <c r="N80" t="s">
+        <v>27</v>
+      </c>
+      <c r="O80" t="s">
         <v>470</v>
       </c>
-      <c r="C80" t="s">
-[...26 lines deleted...]
-      <c r="L80" t="s">
+      <c r="P80" t="s">
         <v>471</v>
-      </c>
-[...10 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>472</v>
+      </c>
+      <c r="B81" t="s">
+        <v>473</v>
+      </c>
+      <c r="C81" t="s">
+        <v>193</v>
+      </c>
+      <c r="D81" t="s">
+        <v>44</v>
+      </c>
+      <c r="E81" t="s">
+        <v>45</v>
+      </c>
+      <c r="F81" t="s">
+        <v>46</v>
+      </c>
+      <c r="G81" t="s">
+        <v>22</v>
+      </c>
+      <c r="H81">
+        <v>2001</v>
+      </c>
+      <c r="I81">
+        <v>2019</v>
+      </c>
+      <c r="J81" t="s">
+        <v>467</v>
+      </c>
+      <c r="K81" t="s">
+        <v>24</v>
+      </c>
+      <c r="L81" t="s">
+        <v>474</v>
+      </c>
+      <c r="M81" t="s">
+        <v>196</v>
+      </c>
+      <c r="N81" t="s">
+        <v>27</v>
+      </c>
+      <c r="O81" t="s">
         <v>475</v>
       </c>
-      <c r="B81" t="s">
+      <c r="P81" t="s">
         <v>476</v>
-      </c>
-[...40 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>477</v>
+      </c>
+      <c r="B82" t="s">
+        <v>478</v>
+      </c>
+      <c r="C82" t="s">
+        <v>341</v>
+      </c>
+      <c r="D82" t="s">
+        <v>33</v>
+      </c>
+      <c r="E82" t="s">
+        <v>45</v>
+      </c>
+      <c r="F82" t="s">
+        <v>102</v>
+      </c>
+      <c r="G82" t="s">
+        <v>22</v>
+      </c>
+      <c r="H82">
+        <v>2011</v>
+      </c>
+      <c r="I82">
+        <v>2020</v>
+      </c>
+      <c r="J82" t="s">
+        <v>86</v>
+      </c>
+      <c r="K82" t="s">
+        <v>24</v>
+      </c>
+      <c r="L82" t="s">
+        <v>479</v>
+      </c>
+      <c r="M82" t="s">
         <v>480</v>
       </c>
-      <c r="B82" t="s">
+      <c r="N82" t="s">
+        <v>27</v>
+      </c>
+      <c r="O82" t="s">
         <v>481</v>
       </c>
-      <c r="C82" t="s">
-[...2 lines deleted...]
-      <c r="D82" t="s">
+      <c r="P82" t="s">
         <v>482</v>
-      </c>
-[...32 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="B83" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="C83" t="s">
-        <v>488</v>
+        <v>341</v>
       </c>
       <c r="D83" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="E83" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F83" t="s">
-        <v>76</v>
+        <v>102</v>
       </c>
       <c r="G83" t="s">
         <v>22</v>
       </c>
       <c r="H83">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I83"/>
+        <v>1998</v>
+      </c>
+      <c r="I83">
+        <v>2020</v>
+      </c>
       <c r="J83" t="s">
-        <v>120</v>
+        <v>86</v>
       </c>
       <c r="K83" t="s">
         <v>24</v>
       </c>
       <c r="L83" t="s">
-        <v>78</v>
+        <v>485</v>
       </c>
       <c r="M83" t="s">
-        <v>489</v>
+        <v>480</v>
       </c>
       <c r="N83" t="s">
         <v>27</v>
       </c>
       <c r="O83" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="P83" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="B84" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="C84" t="s">
-        <v>119</v>
+        <v>193</v>
       </c>
       <c r="D84" t="s">
-        <v>33</v>
+        <v>490</v>
       </c>
       <c r="E84" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="F84" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G84" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="H84">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="I84">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="J84" t="s">
-        <v>120</v>
+        <v>406</v>
       </c>
       <c r="K84" t="s">
         <v>24</v>
       </c>
       <c r="L84"/>
       <c r="M84" t="s">
-        <v>122</v>
+        <v>491</v>
       </c>
       <c r="N84" t="s">
         <v>27</v>
       </c>
       <c r="O84" t="s">
+        <v>492</v>
+      </c>
+      <c r="P84" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16">
+      <c r="A85" t="s">
         <v>494</v>
       </c>
-      <c r="P84" t="s">
+      <c r="B85" t="s">
         <v>495</v>
+      </c>
+      <c r="C85" t="s">
+        <v>496</v>
+      </c>
+      <c r="D85" t="s">
+        <v>85</v>
+      </c>
+      <c r="E85" t="s">
+        <v>45</v>
+      </c>
+      <c r="F85" t="s">
+        <v>21</v>
+      </c>
+      <c r="G85" t="s">
+        <v>35</v>
+      </c>
+      <c r="H85">
+        <v>2016</v>
+      </c>
+      <c r="I85"/>
+      <c r="J85" t="s">
+        <v>129</v>
+      </c>
+      <c r="K85" t="s">
+        <v>24</v>
+      </c>
+      <c r="L85" t="s">
+        <v>87</v>
+      </c>
+      <c r="M85" t="s">
+        <v>497</v>
+      </c>
+      <c r="N85" t="s">
+        <v>27</v>
+      </c>
+      <c r="O85" t="s">
+        <v>498</v>
+      </c>
+      <c r="P85" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="86" spans="1:16">
+      <c r="A86" t="s">
+        <v>500</v>
+      </c>
+      <c r="B86" t="s">
+        <v>501</v>
+      </c>
+      <c r="C86" t="s">
+        <v>128</v>
+      </c>
+      <c r="D86" t="s">
+        <v>44</v>
+      </c>
+      <c r="E86" t="s">
+        <v>20</v>
+      </c>
+      <c r="F86" t="s">
+        <v>34</v>
+      </c>
+      <c r="G86" t="s">
+        <v>22</v>
+      </c>
+      <c r="H86">
+        <v>2011</v>
+      </c>
+      <c r="I86">
+        <v>2013</v>
+      </c>
+      <c r="J86" t="s">
+        <v>129</v>
+      </c>
+      <c r="K86" t="s">
+        <v>24</v>
+      </c>
+      <c r="L86"/>
+      <c r="M86" t="s">
+        <v>131</v>
+      </c>
+      <c r="N86" t="s">
+        <v>27</v>
+      </c>
+      <c r="O86" t="s">
+        <v>502</v>
+      </c>
+      <c r="P86" t="s">
+        <v>503</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">