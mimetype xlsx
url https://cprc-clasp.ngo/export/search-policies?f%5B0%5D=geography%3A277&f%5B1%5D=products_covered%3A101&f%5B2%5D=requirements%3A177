--- v0 (2025-12-01)
+++ v1 (2026-06-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -217,116 +217,119 @@
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>IEC 60456:2010 
 ,   
                     IS 302-7-7:2010</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency (BEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-washing-machine</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/WM%20Notification%20e-gazette.pdf</t>
   </si>
   <si>
     <t>GB 12021.4-2013 The maximum allowable values of the energy water consumption and grades for household electric washing machines</t>
   </si>
   <si>
     <t>Applies to household electric washing machines with washing capacity no larger than 13kg. Does NOT apply to washing machines with rated wash capacity below 1.0kg or single tub washing machines without centrifugal drying functions; Does NOT apply to agitator-type washing machines. For washing and drying machines; only washing functions will be assessed.</t>
   </si>
   <si>
+    <t>Entered into force, Revised, To Be Superseded</t>
+  </si>
+  <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-120214-2013-maximum-allowable-values-energy-water-consumption-and-grades-household</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6BED3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Washing Machine</t>
   </si>
   <si>
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for washing machine for household use with or without heating devises utilizing cold or hot water supply.</t>
   </si>
   <si>
-    <t>Asia and Pacific, Malaysia</t>
+    <t>Malaysia</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>MS IEC 60456: 2012
 ,   
                     IEC 60456: 2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-washing-machine</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/2025/EECA/0701-GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Clothes Washing Machines) Determination 2015</t>
   </si>
   <si>
     <t>This policy applies to clothes washers which are intended for household or similar use.</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>AS/NZS 2040.1:2005 AS/NZS 2040:2:2005</t>
   </si>
   <si>
     <t>Department of Climate Change and Energy Efficiency (DCCEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-clothes-washing-machines-determination-2015</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Details/F2015L01816</t>
   </si>
   <si>
     <t>Guide on Minimum Energy Performance Standard (Meps) Requirement for Washing Machine (Amendment 1)</t>
   </si>
   <si>
     <t>This guide specifies minimum energy performance standard (MEPS) and energy labeling requirements of washing machines for households use, with or without heating devices utilizing cold and/or hot water supply.</t>
   </si>
   <si>
-    <t>Malaysia</t>
+    <t>New, Superseded</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>IEC 60456: 2010, MS IEC 60456: 2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standard-meps-requirement-washing-machine-amendment-1</t>
   </si>
   <si>
     <t>https://www.st.gov.my/en/contents/files/download/95/Guide_on_MEPS_for_Washing_Machine.pdf</t>
   </si>
   <si>
     <t>Implementing Guidelines of the Philippine Energy Labeling Program for Clothes Washing Machines 2024, 1st Edition</t>
   </si>
   <si>
     <t>This policy contains MEPS and labeling requirements for washing machines according to Department Circular No. 2020-06-0015. The policy applies to the following fixed speed / variable speed clothes washing machines with minimum capacity of 5 kg up to 22kg: manual (single tub and twin tub), and automatic (top loading and front loading). Clothes washing machines with rated capacity beyond 22kg are not covered by this policy, likewise, spin dryers/water extractors are not covered. The performance data that will be declared shall be based on a Washing Performance of at least 0.6.</t>
   </si>
   <si>
     <t>January 2025</t>
   </si>
   <si>
     <t>PNS IEC 60456:2013</t>
   </si>
@@ -796,55 +799,55 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="515.446" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="274.79" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1124,620 +1127,620 @@
       </c>
       <c r="P6" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>65</v>
       </c>
       <c r="B7" t="s">
         <v>66</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>43</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="H7">
         <v>1989</v>
       </c>
       <c r="I7">
         <v>2013</v>
       </c>
       <c r="J7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
         <v>25</v>
       </c>
       <c r="M7" t="s">
         <v>26</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>59</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>2013</v>
       </c>
       <c r="I8">
         <v>2024</v>
       </c>
       <c r="J8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P8" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D9" t="s">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>59</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>1989</v>
       </c>
       <c r="I9">
         <v>2015</v>
       </c>
       <c r="J9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M9" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B10" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C10" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="D10" t="s">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>59</v>
       </c>
       <c r="G10" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="H10">
         <v>2018</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>59</v>
       </c>
       <c r="G11" t="s">
         <v>44</v>
       </c>
       <c r="H11">
         <v>2023</v>
       </c>
       <c r="I11">
         <v>2024</v>
       </c>
       <c r="J11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M11" t="s">
         <v>45</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P11" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D12" t="s">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>44</v>
       </c>
       <c r="H12">
         <v>1990</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M12" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="P12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>59</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>2008</v>
       </c>
       <c r="I13">
         <v>2020</v>
       </c>
       <c r="J13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="N13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="O13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="P13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>43</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>2002</v>
       </c>
       <c r="I14">
         <v>2006</v>
       </c>
       <c r="J14" t="s">
         <v>51</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
         <v>52</v>
       </c>
       <c r="M14" t="s">
         <v>53</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="P14" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C15" t="s">
         <v>50</v>
       </c>
       <c r="D15" t="s">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>43</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
         <v>2002</v>
       </c>
       <c r="I15">
         <v>2004</v>
       </c>
       <c r="J15" t="s">
         <v>51</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
         <v>52</v>
       </c>
       <c r="M15" t="s">
         <v>53</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="P15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B16" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16" t="s">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>44</v>
       </c>
       <c r="H16">
         <v>2013</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M16" t="s">
         <v>45</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="P16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C17" t="s">
         <v>32</v>
       </c>
       <c r="D17" t="s">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>43</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>2010</v>
       </c>
       <c r="I17">
         <v>2013</v>
       </c>
       <c r="J17" t="s">
         <v>35</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="M17" t="s">
         <v>36</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="P17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
         <v>1997</v>
       </c>
       <c r="I18">
         <v>2022</v>
       </c>
       <c r="J18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="P18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">