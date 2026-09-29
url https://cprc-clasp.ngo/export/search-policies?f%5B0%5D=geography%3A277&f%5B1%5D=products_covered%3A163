--- v2 (2026-08-02)
+++ v3 (2026-09-29)
@@ -444,62 +444,62 @@
     <t>GB 29144-2012 Minimum allowable values of energy efficiency and the energy efficiency grades for self-ballasted electrodeless fluorescent lamps with general lighting service</t>
   </si>
   <si>
     <t>This policy applies to fluorescent Lamps for General Lighting Service - Self-ballasted and Electrode-Less</t>
   </si>
   <si>
     <t>GB/T 21091; GB 21554</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-29144-2012-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-self</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E50CD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
-[...4 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Self-ballasted Compact Fluorescent Lamps for General Lighting Services) Determination 2017</t>
   </si>
   <si>
     <t>This Determination covers self-ballasted compact fluorescent lamps of any voltage or wattage and with any type of lamp cap, whether supplied as an individual lamp or as part of a luminaire, that are ordinarily supplied and used for general lighting services.</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>Indoor Luminaires, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>AS/NZS 4847.1:2010AS/NZS 4847.2:2010</t>
   </si>
   <si>
     <t>Department of Climate Change and Energy Efficiency (DCCEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-self-ballasted-compact-fluorescent-lamps-general</t>
   </si>
@@ -1891,112 +1891,112 @@
       </c>
       <c r="D16" t="s">
         <v>104</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
       <c r="G16" t="s">
         <v>8</v>
       </c>
       <c r="H16">
         <v>2013</v>
       </c>
       <c r="I16">
         <v>2026</v>
       </c>
       <c r="J16" t="s">
         <v>136</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
-      <c r="L16"/>
+      <c r="L16" t="s">
+        <v>137</v>
+      </c>
       <c r="M16" t="s">
         <v>48</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="P16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>134</v>
       </c>
       <c r="B17" t="s">
         <v>135</v>
       </c>
       <c r="C17" t="s">
         <v>43</v>
       </c>
       <c r="D17" t="s">
         <v>104</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
       <c r="G17" t="s">
         <v>8</v>
       </c>
       <c r="H17">
         <v>2013</v>
       </c>
       <c r="I17">
         <v>2026</v>
       </c>
       <c r="J17" t="s">
         <v>136</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L17"/>
       <c r="M17" t="s">
         <v>48</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
         <v>140</v>
       </c>
       <c r="P17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>141</v>
       </c>
       <c r="B18" t="s">
         <v>142</v>
       </c>
       <c r="C18" t="s">
         <v>143</v>
       </c>
       <c r="D18" t="s">
         <v>144</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>34</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">