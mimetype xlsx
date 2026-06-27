--- v0 (2025-10-12)
+++ v1 (2026-06-27)
@@ -12,937 +12,1312 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="382">
   <si>
     <t>Policy</t>
   </si>
   <si>
+    <t>Description</t>
+  </si>
+  <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
+    <t>Source</t>
+  </si>
+  <si>
     <t>AS 1731.14–2003: Refrigerated display cabinets—Part 14: Minimum energy performance standard (MEPS) requirements</t>
   </si>
   <si>
+    <t>This standard specifies the mandatory requirements for remote and self-contained refrigerated display cabinets that fall within the Scope of AS 1731.1.</t>
+  </si>
+  <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>Refrigerated Cabinets</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, Adopted, Revised</t>
+    <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>AS 1731.1-13:2003</t>
   </si>
   <si>
     <t>Energy Efficiency and Conservation Authority (EECA)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/173114-2003-refrigerated-display-cabinets-part-14-minimum-energy-performance-standard-meps</t>
   </si>
   <si>
+    <t>http://www.legislation.govt.nz/regulation/public/2002/0009/latest/whole.html#DLM108798</t>
+  </si>
+  <si>
     <t>AS/NZS 4474.2:2009: Performance of household electrical appliances—Refrigerating appliances—Energy labelling and minimum energy performance standard requirements</t>
   </si>
   <si>
+    <t>This standard specifies the energy labelling and minimum energy performance standard (MEPS) requirements for vapour compression refrigerating appliances that can be connected to mains power and which are within the scope of AS/NZS 4474.1:2007. Such refrigerating appliances that are used in the commercial sector are included within the scope.</t>
+  </si>
+  <si>
     <t>Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>AS/NZS 4474.1:2007, will be replaced by IEC 62552 1-3: 2015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/asnzs-447422009-performance-household-electrical-appliances-refrigerating-appliances</t>
   </si>
   <si>
     <t>BDS 1849:2012</t>
   </si>
   <si>
+    <t>This standard covers the methods of determining the performance of self-contained Refrigerators/Freezers intended for household use.</t>
+  </si>
+  <si>
     <t>Bangladesh</t>
   </si>
   <si>
-    <t>Entered into force, Adopted</t>
+    <t>Entered into force, New</t>
   </si>
   <si>
     <t>January 2020</t>
   </si>
   <si>
     <t>ISO 7371; AS1430; AS 2575.2; SL 1230</t>
   </si>
   <si>
     <t>Bangladesh Standards and Testing Institute</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/bds-18492012</t>
   </si>
   <si>
+    <t>https://bsti.portal.gov.bd/sites/default/files/files/bsti.portal.gov.bd/page/c82bd863_c051_46ce_af11_eb5bec479d5b/BSTI%20Standards%20Catalogue-2018%20(1).pdf</t>
+  </si>
+  <si>
     <t>BDS 1850:2012 Energy efficiency rating of household refrigerators, refrigerator-freezers and freezers</t>
   </si>
   <si>
+    <t>This section of the standard specifies requirements for energy efficiency labeling of household electric refrigerators 'of the vapour compression type, together with a test method for determining the energy consumption of refrigerators that are capable of complying.</t>
+  </si>
+  <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>BDS-1850 : 2012 (Energy Efficiency rating) ,BDS 1849 : 2011 (Performance standards)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/bds-18502012-energy-efficiency-rating-household-refrigerators-refrigerator-freezers-and</t>
   </si>
   <si>
     <t>CEL - Commercial refrigerated cabinets with self-contained condensing unit</t>
   </si>
   <si>
+    <t>This policy covers commercial refrigerated cabinets with self-contained condensing unit.</t>
+  </si>
+  <si>
     <t>China</t>
   </si>
   <si>
     <t>May 2021</t>
   </si>
   <si>
     <t>GB/T 21001.1; GB/T 21001.2-2015; GB/T 21001.3; SB/T 10794.1-2012; SB/T 10794.2-2012; SB/T 10794.3-2012</t>
   </si>
   <si>
     <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cel-commercial-refrigerated-cabinets-self-contained-condensing-unit</t>
   </si>
   <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2019/10/%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%</t>
+  </si>
+  <si>
     <t>CEL-020. Refrigerators</t>
   </si>
   <si>
+    <t>Applies to motor-driven compressor type refrigerators that are for household use -including those with volume greater than 500L. Does not apply to built-in type exhibition type with a transparent door or other specialized types.</t>
+  </si>
+  <si>
     <t>Refrigerators-Freezers</t>
   </si>
   <si>
     <t>July 2021</t>
   </si>
   <si>
     <t>GB/T 8059.1-1995 GB 12021.2-2008 GB 19606-2004</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cel-020-refrigerators</t>
   </si>
   <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7%E9%99%84%E4%BB%B63_%E5%AE%B6%E7%94%A8%E7%94%B5%E5%86%B0%E7%AE%B1%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
     <t>CEL-028. Refrigerated Display Cabinets with Remote Condensing Units</t>
   </si>
   <si>
+    <t>Applies to remote refrigerated display cabinets for food sales and display. Does not apply to refrigerated automatic vending machine or refrigerated display cabinets which are not for retail purpose.</t>
+  </si>
+  <si>
     <t>GB 26920.1-2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cel-028-refrigerated-display-cabinets-remote-condensing-units</t>
   </si>
   <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/6%E9%99%84%E4%BB%B627_%E8%BF%9C%E7%BD%AE%E5%86%B7%E5%87%9D%E6%9C%BA%E7%BB%84%E5%86%B7%E8%97%8F%E9%99%88%E5%88%97%E6%9F%9C%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
     <t>Consumer Protection -Approved Standards for Restricted Electrical Products- Regulations 2016</t>
   </si>
   <si>
+    <t>Self-ballasted CFLs of any voltage or wattage and with any type of lamp cap, intended for general lighting purposes, whether supplied as an individual lamp or as part of a luminaire.</t>
+  </si>
+  <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, Room ACs - Stationary ACs, Central ACs, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>AS/NZS 3823.1.1-1.4: 2012</t>
   </si>
   <si>
     <t>Ministry of Commerce, Industries, Labour and Immigration</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/consumer-protection-approved-standards-restricted-electrical-products-regulations-2016</t>
   </si>
   <si>
+    <t>http://prdrse4all.spc.int/sites/default/files/pals_compressed.pdf</t>
+  </si>
+  <si>
     <t>Decision No. 14/2023/QD-TTg: Lists of Low-Efficiency Equipment Subject to Elimination and Low-Efficiency Generating Sets Banned from Development and Application Roadmaps</t>
   </si>
   <si>
+    <t>This Decision regulates the list of products that have mandatory Minimum Energy Performance Standards (MEPS) that must be met before being imported to Vietnam. Devices such as LED lamps, infrared hobs, induction hobs, refrigerators, refrigerator-freezers and freezers, storage water heaters, non-ducted air conditioners, television sets, notebook computers, desktop computers, LED road and street lighting luminaries, and industrial boilers should comply with the most recent standards beginning April 1, 2025. The Decision comes into force on July 15, 2023, and Decision No. 24/2018/QD-TTg will expire at such time.</t>
+  </si>
+  <si>
     <t>Vietnam*</t>
   </si>
   <si>
     <t>Computers, Imaging Equipment, Televisions, Displays, Induction Cookstoves or Hobs, Rice Cookers, Electric Kettles, Cooktops or Hobs, Washing Machines, Indoor Luminaires, Streetlighting, Tubular Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, Ceiling Fans, Portable Fans, Room ACs - Stationary ACs, Storage Water Heaters, Distribution Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Endorsement Label</t>
   </si>
   <si>
     <t>January 2024</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade (MOIT)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/decision-no-142023qd-ttg-lists-low-efficiency-equipment-subject-elimination-and-low</t>
   </si>
   <si>
+    <t>https://vanban.chinhphu.vn/?pageid=27160&amp;docid=207954</t>
+  </si>
+  <si>
     <t>Department Circular No. DC 2020-06-0016</t>
   </si>
   <si>
+    <t>This policy defines minimum energy performance for products (MEPP) for room air conditioners (window and split type), refrigeration units (single door, two-door manual defrost, and frost-free), and lighting products (CLFs, LFLs, single-capped fluorescent lamps, and LEDs).</t>
+  </si>
+  <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>Lighting, Tubular Lamps, Non-Directional lamps, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Department of Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/department-circular-no-dc-2020-06-0016</t>
   </si>
   <si>
+    <t>https://www.doe.gov.ph/laws-and-issuances/department-circular-no-dc2020-06-0016</t>
+  </si>
+  <si>
     <t>Domestic fridges and freezers</t>
   </si>
   <si>
+    <t>MEPS and MEPL cover fridges and freezers intended for household (or similar) use.</t>
+  </si>
+  <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>IEC 62552 parts 1 to 3</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/domestic-fridges-and-freezers</t>
   </si>
   <si>
+    <t>https://www.eeca.govt.nz/standards-ratings-and-labels/equipment-energy-efficiency-programme/products-under-the-e3-programme/measures-under-consideration/fridges-and-freezers-domestic/</t>
+  </si>
+  <si>
     <t>Efficiency Policy for Deep Freezers</t>
   </si>
   <si>
+    <t>This policy specifies energy consumption standards, star ratings, and labeling requirements for deep freezers being manufactured, commercially purchased, or sold in India. It applies to deep freezers of the vapour compression type having a storage volume of up to and including 1000 litres.</t>
+  </si>
+  <si>
     <t>India</t>
   </si>
   <si>
     <t>Freezers-only</t>
   </si>
   <si>
     <t>December 2024</t>
   </si>
   <si>
     <t>IS 7872 (all amendments)</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency (BEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/efficiency-policy-deep-freezers</t>
   </si>
   <si>
+    <t>https://www.beestarlabel.com/Content/Files/Deep_Freezer_Regulations.pdf</t>
+  </si>
+  <si>
     <t>Energy Conservation (Regulated Goods and Registered Suppliers) Regulations 2017</t>
+  </si>
+  <si>
+    <t>This regulation specifies the MEPS and labeling requirements for air‑conditioners; single-phase clothes dryers; single-phase lamps; ballasts for fluorescent lamps; single-phase refrigerators without freezers, refrigerators with freezers, and refrigerators with freezers and through-the-door ice dispensers; single‑phase televisions; and single speed three-phase 50 Hz induction motors.</t>
   </si>
   <si>
     <t>Singapore*</t>
   </si>
   <si>
     <t>Televisions, Clothes Dryers, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, 3-Phase Motors, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>Single-phase non-ducted room air conditioners: ISO 5151:2017,  ISO 15042:2017
 ,   
                     Refrigerators: ISO 15502:2005; IEC 62552:2007
 ,   
                     Clothes Dryers: IEC 61121:2005
 ,   
                     Televisions: IEC 62087:2008
 ,   
                     General Lighting: CIE 84:1989; IEC 60064
 ,   
                     Three-phase VRF air-conditioners: ISO 15042:2017
 ,   
                     Three-phase induction motors: IEC 60032:2014</t>
   </si>
   <si>
     <t>Minister for the Environment and Water Resources </t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-conservation-regulated-goods-and-registered-suppliers-regulations-2017</t>
   </si>
   <si>
+    <t>https://sso.agc.gov.sg/Act/ECA2012/Uncommenced/20171227?ValidDt=20180101&amp;ViewType=Sl</t>
+  </si>
+  <si>
     <t>Energy Efficiency Grade Label - Electrical cooler and Heater for drinking - water storage</t>
   </si>
   <si>
+    <t>Electrical cooler and heater for drinking - water storage. Electrical cooler and heater for drinking-water storage shall be designed the vapor-compressor cooler, heater, and water storage in a cabinet. Water purifier is included. Rated cooling power consumption of not more than 500W and rated heating power consumptions of not more than 1000W.</t>
+  </si>
+  <si>
     <t>Republic of Korea</t>
   </si>
   <si>
     <t>Water Coolers</t>
   </si>
   <si>
     <t>December 2019</t>
   </si>
   <si>
     <t>Korea Energy Management Corporation (KEMCO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-electrical-cooler-and-heater-drinking-water-storage</t>
   </si>
   <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_2.asp</t>
+  </si>
+  <si>
     <t>Energy Efficiency Grade Label for Commercial Refrigerators</t>
   </si>
   <si>
+    <t>Commercial electric refrigerator-freezer of storage volume 300L-2000L withthe cooling system of less 1000W electric power consumption by KS C ISO15502. Exclude the freezer only, the showcase, the table type, and the specifiedtype.</t>
+  </si>
+  <si>
     <t>KS C ISO 15502</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-commercial-refrigerators</t>
   </si>
   <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
+  </si>
+  <si>
     <t>Energy Efficiency Grade Label for Freezers</t>
   </si>
   <si>
+    <t>Household electric freezer of storage volume 80L-400L</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-freezers</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label for Kimchi Refrigerators</t>
   </si>
   <si>
+    <t>Household electric refrigerating appliances of total storage volume 1000L or less,and Kimchi storage compartment is much than 50% of the whole storage volumewith a function maturing which it will be able to take effect the foodstuffs of theKimchi artificially, and with a compression type refrigerating machine andstorage cabinet integrated in one body.</t>
+  </si>
+  <si>
     <t>Kim-chi Refrigerators</t>
   </si>
   <si>
     <t>KS C 9321</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-kimchi-refrigerators</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label for Refrigerators</t>
   </si>
   <si>
+    <t>This policy applies to household electric refrigerators and refrigerator-freezers of storage volume 1000L or less with the cooling system of less 500W electric power consumption by KSC ISO 15502.</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-refrigerators</t>
   </si>
   <si>
+    <t>https://www.iea.org/policies/6501-energy-efficiency-labelling-and-standard-for-refrigerator</t>
+  </si>
+  <si>
     <t>Energy Efficiency Policy for Direct Cool Refrigerator</t>
   </si>
   <si>
+    <t>This policy specifies the MEPS and labeling instructions for electric mains powered direct cool refrigerating appliance of the vapour compression type intended for household and similar use being manufactures; imported; or sold in India. From January 2020, a revised star rating table will be in effect and ratcheted up by 1 star.
+This policy was revised in 2014, 2017 and 2020.</t>
+  </si>
+  <si>
     <t>IS 1476 (Part-I): 2000</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-direct-cool-refrigerator</t>
   </si>
   <si>
+    <t>https://www.tuv.com/content-media-files/master-content/rs/Attachments/987_F_BEESLBEE_SLBEESL_AlertsGazette%20Notification%20regarding%20DCR%20and%20FFR_194090.pdf</t>
+  </si>
+  <si>
     <t>Energy Efficiency Policy for Frost-Free Refrigerators</t>
   </si>
   <si>
+    <t>This policy specifies the MEPS and labeling instructions for electric mains powered Frost-Free refrigerating appliances cooled by internal natural convection (Direct Cool) or forced air circulation (Frost Free) that are manufactured, commercially purchased, sold or imported in India.</t>
+  </si>
+  <si>
     <t>IS 17550</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-frost-free-refrigerators</t>
   </si>
   <si>
+    <t>https://beestarlabel.com/Content/Files/FFRnoti.pdf</t>
+  </si>
+  <si>
     <t>ESDM Ministerial Decree No. 126.K/EK.06/DJE/2023 -- Refrigerated Display Case</t>
   </si>
   <si>
+    <t>This policy establishes the minimum performance standards and energy-saving label for refrigerated display case (RDC) which is a refrigerated cabinet used to display food or beverages, utilizing glass as a medium to highlight the products on display, with a capacity of 150 (one hundred fifty) to 300 (three hundred) liters.</t>
+  </si>
+  <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>Ministry of Energy and Mineral Resources</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/esdm-ministerial-decree-no-126kek06dje2023-refrigerated-display-case</t>
   </si>
   <si>
-    <t>ESDM Ministerial Decree No. 8.K/EK.07/DJE/2024 -- Refrigerators</t>
+    <t>https://simebtke.esdm.go.id/sinergi/assets/content/20250310092031_126K_SKEM_dan_LTHE_RDC.pdf</t>
+  </si>
+  <si>
+    <t>ESDM Ministerial Decree No. 8.K/EK.07/DJE/2024 -- Refrigerators (Amendment)</t>
+  </si>
+  <si>
+    <t>This policy establishes MEPS and label for refrigerators that have a maximum capacity of 300 (three hundred) liters and a maximum electrical voltage of 250 (two hundred fifty) volts.</t>
   </si>
   <si>
     <t>Directorate General of New, Renewable Energy and Energy Conservation, Ministry …</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/esdm-ministerial-decree-no-8kek07dje2024-refrigerators</t>
+    <t>https://cprc-clasp.ngo/policies/esdm-ministerial-decree-no-8kek07dje2024-refrigerators-amendment</t>
+  </si>
+  <si>
+    <t>https://simebtke.esdm.go.id/sinergi/program_konservasi_energi/detail/1/regulasi-dan-standar-konservasi-energi</t>
   </si>
   <si>
     <t>ESDM Ministerial Decree No. 87.K/EK.01/MEM.E/2025 -- Drinking Water Dispensers</t>
   </si>
   <si>
+    <t>This policy establishes MEPS and label for water dispense, a standalone device equipped with a heating component to heat drinking water, or a standalone device equipped with a heating and/or cooling component that uses a heat pump or thermoelectric system to cool drinking water. It uses bottled water as the water source, with a bottle capacity of up to 20 (twenty) liters. MEPS and Label rating:</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/esdm-ministerial-decree-no-87kek01meme2025-drinking-water-dispensers</t>
   </si>
   <si>
     <t>GB 12021.2-2015 The maximum allowable values of the energy consumption and energy efficiency grade for household refrigerators</t>
   </si>
   <si>
+    <t>Applies to motor-driven compressor type refrigerators that are for household use including those whose volume is bigger than 500L; also applies to wine coolers and built-in type refrigerating appliances.</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, To Be Superseded</t>
+  </si>
+  <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>GB/T 2828.1; GB/T 2829; GB/T 8059; IEC 62552-1; IEC 62552-2; IEC 62552-3</t>
   </si>
   <si>
     <t>The Standardization Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-120212-2015-maximum-allowable-values-energy-consumption-and-energy-efficiency-grade</t>
   </si>
   <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D8094FD3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
     <t>GB 12021.2-2025 Maximum Allowable Values of Energy Consumption and Energy Efficiency Grade for Household Refrigerating Appliance</t>
+  </si>
+  <si>
+    <t>The new standard revises Minimum Energy Performance Standards (MEPS) for household refrigerators and semi-conductor refrigerators with volume no greater than 60 L. The revised MEPS significantly raises the minimum energy efficiency thresholds for mainstream refrigerators and freezers, tightening the requirements from Grade 5 (Total Energy Efficiency Index, TEEI: 90%) through to Grade 1+ (TEEI: 40%). For all refrigerators excluding semiconductor models, the Total Energy Efficiency Index (TEEI) will now serve as the sole metric for energy efficiency.</t>
+  </si>
+  <si>
+    <t>Published, Revised</t>
   </si>
   <si>
     <t>June 2025</t>
   </si>
   <si>
     <t>IEC62552-3:2020
 ,   
                     IEC62552-3
 ,</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-120212-2025-maximum-allowable-values-energy-consumption-and-energy-efficiency-grade</t>
   </si>
   <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=36A29D07E29DD444E06397BE0A0ACC4C</t>
+  </si>
+  <si>
     <t>GB 26920.1-2011 Minimum allowable values of energy efficiency and energy efficiency grades of commercial refrigerating appliances-Part 1:Refrigerated display cabinets with remote condensing unit.</t>
   </si>
   <si>
+    <t>applies to remote refrigerated display cabinets for food sales and display.</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/gb-269201-2011-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7DA2BD3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
     <t>GB 26920.2-2015 Minimum allowable values of energy efficiency and energy efficiency grades of commercial refrigerating appliances-Part 2:Commercial refrigerated cabinets with self-contained condensing unit.</t>
   </si>
   <si>
+    <t>Applies to commercial refrigerated display cabinets including: self-contained commercial refrigerated cabinet for selling and displaying purpose; closed type self-contained refrigerated beverage display units in stores hotels and restaurants; solid door commercial freezer and self-contained commercial cabinets for non-retailing use.</t>
+  </si>
+  <si>
     <t>GB/T 21001.1; GB/T 21001.2-2015; GB/T 21001.3; SB/T 10794.1-2012; SB/T  10794.2-2012; SB/T 10794.3-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-269202-2015-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D80F5FD3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
     <t>GB 26920.3-2019 Minimum allowable values of energy efficiency and energy efficiency grades for commercial refrigerating appliances—Part 3: Refrigerated beverage vending machines</t>
   </si>
   <si>
+    <t>This policy covers refrigerated beverage vending machines.</t>
+  </si>
+  <si>
     <t>Refrigerated Vending Machines</t>
   </si>
   <si>
     <t>GB/T 21001.2; GB/T 28493; ISO 9050</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-269203-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9A0A4FA998CAD4A5E05397BE0A0AD02D</t>
+  </si>
+  <si>
     <t>GB 30978-2014 Minimum allowable values of the energy efficiency and energy efficiency grades for water dispensers</t>
   </si>
   <si>
+    <t>Applies to the hot or cold water dispensers with rated voltage not exceeding 250 V. Does not apply to the instant hot water dispensers with rated power of more than 4 000 W.</t>
+  </si>
+  <si>
     <t>GB/T 2828.1; GB/T 2829; GB 4706.1; GB/T 22090-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30978-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FF8FD3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Freezer</t>
   </si>
   <si>
-    <t>Asia and Pacific, Malaysia</t>
+    <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency lable for freezer with size up to or equal to 320 L, chest type with solid door.</t>
+  </si>
+  <si>
+    <t>Malaysia</t>
   </si>
   <si>
     <t>Refrigeration, Freezers-only</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adopted, Revised</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>IEC 62552-1:2015/AMD1:2020
 ,   
                     IEC 62552-3:2015/AMD1:2020</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-freezer</t>
   </si>
   <si>
+    <t>https://www.st.gov.my/contents/2025/EECA/20250304%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+  </si>
+  <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Freezers</t>
   </si>
   <si>
-    <t>Malaysia</t>
+    <t>The guideline specifies minimum energy performance standards and star rating for freezer with size up to
+or equal to 320 L, chest type with solid door.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-freezers</t>
   </si>
   <si>
+    <t>https://www.st.gov.my/contents/2025/EECA/20250505%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+  </si>
+  <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Refrigerator</t>
+  </si>
+  <si>
+    <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for refrigerator with the following criteria:
+(a) one door or two door;
+(b) can be connected to main power; and
+(c) within the scope of MS IEC 62552-1:2016 or equivalent standard
+IEC 62552-1:2015</t>
+  </si>
+  <si>
+    <t>Asia and Pacific, Malaysia</t>
   </si>
   <si>
     <t>MS IEC 62552-1:2016
 ,   
                     MS IEC 62552-3:2016
 ,   
                     IEC 62552-1:2015
 ,   
                     IEC 62552-3:2015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-refrigerator</t>
   </si>
   <si>
+    <t>https://www.st.gov.my/contents/2025/EECA/0701-GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+  </si>
+  <si>
     <t>Greenhouse and Energy Minimum Standards (Household Refrigerating Appliances) Determination 2019</t>
   </si>
   <si>
+    <t>Refrigerators, freezers and refrigerator-freezers which intended for household or similar use and which: operate using the vapour compression cycle; and use mains electricity (230/240 Volts at 50 Hz) as the primary power source.</t>
+  </si>
+  <si>
     <t>Australia</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>AS/NZS 4474:2018</t>
   </si>
   <si>
     <t>Department of Climate Change and Energy Efficiency (DCCEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-household-refrigerating-appliances-determination</t>
   </si>
   <si>
+    <t>https://www.legislation.gov.au/Series/F2019L01066</t>
+  </si>
+  <si>
     <t>Greenhouse and Energy Minimum Standards (Refrigerated Cabinets) Determination 2024</t>
+  </si>
+  <si>
+    <t>This Determination covers products that are:  
+RDCs (short for refrigerated display cabinets);
+refrigerated drinks cabinets;
+ice cream freezer cabinets;
+scooping cabinets;
+RSCs (short for refrigerated storage cabinets).
+The policy replaces the following determination: Greenhouse and Energy Minimum Standards (Refrigerated Cabinets) Determination 2020</t>
   </si>
   <si>
     <t>July 2025</t>
   </si>
   <si>
     <t>ISO 23953-1:2023
 ,   
                     ISO 23953-2:2023
 ,   
                     ISO 22041
 ,   
                     ISO 22043
 ,   
                     EN 16838:2019</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-refrigerated-cabinets-determination-2024</t>
   </si>
   <si>
+    <t>https://www.legislation.gov.au/F2024L01263/asmade/downloads</t>
+  </si>
+  <si>
     <t>Guide on Minimum Energy Performance Standards for Refrigerator</t>
   </si>
   <si>
+    <t>This guide specifies the minimum energy performance standards (MEPS) requirements for household refrigerating appliances with one door or two door (Refer to figure 1) that can be connected to mains power and which are within the scope of MS IEC 62552-1 or identical.</t>
+  </si>
+  <si>
+    <t>Revised, Superseded</t>
+  </si>
+  <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>MS IEC 62552-1:2016, MS IEC 62552-2:2016, MS IEC 62552-3:2018</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standards-refrigerator</t>
   </si>
   <si>
+    <t>https://www.st.gov.my/contents/files/download/95/Guideline_Minimum_Energy_Performance_Requirement_for_Refrigerator.pdf----https://www.st.gov.my/en/web/consumer/details/7/3</t>
+  </si>
+  <si>
     <t>Implementing Guidelines of the Philippine Energy Labeling Program for Refrigerating Appliances 2024, 1st Edition</t>
+  </si>
+  <si>
+    <t>This policy contains minimum energy performance standards and labeling requirements for refrigerating appliances according to section 9 of Department Circular No. 2020-06-0015. Products in scope include refrigerators and refrigerator-freezers (manual defrost and frost-free) with a minimum volume capacity of 113 liters for domestic and similar use. Freezers are not covered in the scope.</t>
   </si>
   <si>
     <t>January 2025</t>
   </si>
   <si>
     <t>PNS IEC 62552-1
 ,   
                     PNS IEC 62552-2
 ,   
                     PNS IEC 62552-3</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/implementing-guidelines-philippine-energy-labeling-program-refrigerating-appliances-2024</t>
   </si>
   <si>
+    <t>https://legacy.doe.gov.ph/laws-and-issuances/implementing-guidelines-philippine-energy-labeling-program-refrigerating</t>
+  </si>
+  <si>
     <t>Mandatory Energy Efficiency Labelling Scheme (MEELS)</t>
   </si>
   <si>
+    <t>MEELS now covers eight types of prescribed products, including:,Room air conditioners (with rated cooling capacity not exceeding 7.5 kilowatts), refrigerating appliances (with rated total storage volume not exceeding 500 litres), compact fluorescent lamps (with rated wattage up to 60 watts), washing machines (with rated washing capacity not exceeding 10 kg), dehumidifiers (with rated dehumidifying capacity not exceeding 35 litres per day), televisions (with rated visible diagonal screen size exceeding 50 cm but not exceeding 250 cm), induction cookers (with rated power not less than 700 watts but not exceeding 3 500 watts for each heating unit, and with total rated power not exceeding 7 000 watts), and storage type electric water heaters (with rated water storage capacity not exceeding 50 litres). All these eight prescribed products for supply in Hong Kong are required to be listed models with reference numbers and bear energy labels.</t>
+  </si>
+  <si>
     <t>Hong Kong SAR of China</t>
   </si>
   <si>
     <t>Televisions, Dehumidifiers, Induction Cookstoves or Hobs, Clothes Dryers, Washing Machines, Non-Directional lamps, Directional Lamps, Room ACs - Stationary ACs, Storage Water Heaters, Freezers-only</t>
   </si>
   <si>
     <t>Examples are IEC 62552; IEC 62087, IEC 62301; IEC60379</t>
   </si>
   <si>
     <t>Energy Efficiency Office, Electrical and Mechanical Services Department (EMSD)-…</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mandatory-energy-efficiency-labelling-scheme-meels</t>
   </si>
   <si>
-    <t>MELS for Commercial Storage Refrigerators</t>
+    <t>https://www.emsd.gov.hk/energylabel/en/doc/Code%20of%20Practice%202020_Eng%20(To%20be%20gazetted%20on%205.6.2020)%2020200601.pdf</t>
+  </si>
+  <si>
+    <t>MELS for Commercial Storage Refrigerators (2025)</t>
+  </si>
+  <si>
+    <t>This policy defines minimum energy labeling scheme requirements for chiller, freezers, and combinations type of all capacities.</t>
   </si>
   <si>
     <t>Refrigerated Cabinets, Wine Chillers, Walk-In Coolers and Freezers, Refrigerated Vending Machines, Freezers-only</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>National Environment Agency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/mels-commercial-storage-refrigerators</t>
+    <t>https://cprc-clasp.ngo/policies/mels-commercial-storage-refrigerators-2025</t>
+  </si>
+  <si>
+    <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/tick-rating</t>
   </si>
   <si>
     <t>MELS for Refrigerators</t>
+  </si>
+  <si>
+    <t>This policy defines minimum energy labeling scheme requirements for the following products:
+- Refrigerators without a freezer up to 900L
+- Refrigerators with a freezer up to 300L
+- Refrigerators with a freezer &gt; 300L to 900L
+- Refrigerators with freezer and through-the-door ice dispenser</t>
+  </si>
+  <si>
+    <t>New</t>
   </si>
   <si>
     <t>IEC 62552:2007
 ,   
                     ISO 15502:2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mels-refrigerators</t>
   </si>
   <si>
     <t>MEPS for Commercial Refrigerators</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-commercial-refrigerators</t>
   </si>
   <si>
     <t>MEPS for Commercial Storage Refrigerators (2025)</t>
   </si>
   <si>
+    <t>This policy sets minimum energy performance standards for commercial storage refrigerators as shown below</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/meps-commercial-storage-refrigerators-2025</t>
   </si>
   <si>
+    <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/minimum-energy-performance-standards</t>
+  </si>
+  <si>
     <t>MEPS for Electrical cooler and Heater for drinking - water storage</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-electrical-cooler-and-heater-drinking-water-storage</t>
   </si>
   <si>
     <t>MEPS for Freezers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-freezers</t>
   </si>
   <si>
     <t>MEPS for Kim-chi Refrigerators</t>
   </si>
   <si>
+    <t>Household electric refrigerating appliances of total storage volume 1000L or less,and Kimchi storage compartment is much than 50percent of the whole storage volumewith a function maturing which it will be able to take effect the foodstuffs of theKimchi artificially, and with a compression type refrigerating machine andstorage cabinet integrated in one body.</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/meps-kim-chi-refrigerators</t>
   </si>
   <si>
     <t>MEPS for Refrigerator</t>
   </si>
   <si>
+    <t>This policy applies to household electric refrigerator and refrigerator-freezer of storage volume 1000L or less with the cooling system of less 500W electric power consumption by KSC ISO 15502.</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/meps-refrigerator</t>
   </si>
   <si>
-    <t>MEPS for Refrigerators</t>
+    <t>http://www.kemco.or.kr/nd_file/kemco_eng/MKE_Notice_2010-124.pdf</t>
+  </si>
+  <si>
+    <t>MEPS for Refrigerators (2022)</t>
+  </si>
+  <si>
+    <t>This policy defines minimum energy performance requirements for the following refrigerators: 
+- Refrigerators without a freezer up to 900L: 
+- Refrigerators with a freezer up to 300L: AEC ≤ [(465 + 1.378 xVadj tot) x 0.427]
+- Refrigerators with a freezer &gt; 300L to 900L: AEC ≤ [(465 + 1.378 xVadj tot) x 0.427]
+- Refrigerators with freezer and through-the-door ice dispenser: AEC ≤ [(585 + 1.378 x
+Vadj tot) x 0.409]
+- Vadj tot is defined as the sum of the adjusted volumes of the refrigerator compartments.
+- “Through-the-door ice dispenser” means an automatic ice maker coupled with a device that
+delivers ice on demand externally through a door.
+- “AEC” means Annual Energy Consumption.</t>
   </si>
   <si>
     <t>IEC 62552:2007 or ISO2 15502:2005, Section 15: Energy consumption test, climate class T</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/meps-refrigerators-0</t>
+    <t>https://cprc-clasp.ngo/policies/meps-refrigerators-2022</t>
   </si>
   <si>
     <t>MEPS for Refrigerators (2025)</t>
   </si>
   <si>
-    <t>Entered into force, Revised</t>
+    <t>This policy raises minimum energy performance standards for refrigerators with adjusted volumes no greater than 900 litres.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-refrigerators-2025</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standard and Energy Savings Label for Energy-Consuming Appliance Refrigerator</t>
+  </si>
+  <si>
+    <t>This document specifies MEPS and labeling requirements cover refrigerators with capacity up to 300 L and voltage up to 250 V (HS code: 8418.10.11, 8418.10.19, 8418.21.10, 8418.21.90, 8418.29.00).</t>
+  </si>
+  <si>
+    <t>Entered into force, New, Superseded</t>
   </si>
   <si>
     <t>SNI 8557-1:2018 IEC 62552-1:2015
 ,   
                     SNI IEC 62552-2:2016
 ,   
                     SNI 8557-3:2018 IEC 62552-3:2015</t>
   </si>
   <si>
     <t>Directorate General of New and Renewable Energy, and Energy Conservation under …</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standard-and-energy-savings-label-energy-consuming-appliance-0</t>
   </si>
   <si>
+    <t>https://simebtke.esdm.go.id/sinergi/assets/content/20210924124138_113KEK07DJE2021_SKEM_DAN_LABEL_TANDA_HEMAT_ENERGI_UNTUK_PERALATAN_LEMARI_PENDINGIN.PDF</t>
+  </si>
+  <si>
     <t>Minimum Energy Performance Standards and Labeling Requirements for Household Refrigerator-Freezers</t>
+  </si>
+  <si>
+    <t>This policy contains mandatory minimum energy performance standards (MEPS) and labeling requirements for household/domestic refrigerator-freezers. 
+MEPS requirement (kWh/year): 0.576 x Vadj + 420
+Where Vadj = adjusted volume (in liters)</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
     <t>PS:IEC 62552-1/2018
 ,   
                     PS:IEC 62552-2/2018
 ,   
                     PS:IEC 62552-3/2016
 ,   
                     PS:IEC 62552-3 AMD 1/2021</t>
   </si>
   <si>
     <t>National Energy Efficiency and Conservation Authority (NEECA)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standards-and-labeling-requirements-household-refrigerator</t>
   </si>
   <si>
+    <t>https://neeca.pk/neecagov/regulations/SRO414(I)-2024.pdf</t>
+  </si>
+  <si>
     <t>Minimum Energy Performance Standards for Refrigerator/Freezer</t>
   </si>
   <si>
+    <t>This policy specifies minimum energy performance standards for residential and commercial refrigerators/freezers.</t>
+  </si>
+  <si>
     <t>Taiwan of China</t>
   </si>
   <si>
     <t>Bureau of Energy, Ministry of Economic Affairs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standards-refrigeratorfreezer</t>
   </si>
   <si>
+    <t>https://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
+  </si>
+  <si>
     <t>Minister of Energy and Mineral Resources Regulation No. 14 of 2021 on Application of Minimum Energy Performance Standards for Energy Consuming Appliances</t>
   </si>
   <si>
+    <t>This document describes the implementation of minimum energy performance standards for energy-consuming appliances. It was signed on 22 June 2021 and details all policy implementation aspects, registration framework, and compliance.</t>
+  </si>
+  <si>
     <t>Rice Cookers, Lamps, Portable Fans, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minister-energy-and-mineral-resources-regulation-no-14-2021-application-minimum-energy</t>
   </si>
   <si>
+    <t>https://jdih.esdm.go.id/storage/document/Permen%20ESDM%20No.%2014%20Tahun%202021.pdf</t>
+  </si>
+  <si>
     <t>PNS 396-2:2013 - Household appliances - Energy efficiency factor (EEF) and labeling requirements - Part 2: Regrigerators and Freezers</t>
   </si>
   <si>
+    <t>This labeling program covers all types of direct-cooling and frost-free refrigerators, freezers, and refrigerators-freezers with storage volume capacities of 113 litres (4 cubic feet) to 340 litres (12 cubic feet).</t>
+  </si>
+  <si>
     <t>August 2019</t>
   </si>
   <si>
     <t>PNS IEC 62552:2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/pns-396-22013-household-appliances-energy-efficiency-factor-eef-and-labeling-requirements</t>
   </si>
   <si>
+    <t>http://www.opac.dti.gov.ph//DocumentFolder/pages%20from%20pns%20396-2-2013-ref-freezer.pdf</t>
+  </si>
+  <si>
     <t>Regulations, methods, and inspection measures of energy consumption standards and energy efficiency grade labeling for ice-warm-hot drinking water machines</t>
   </si>
   <si>
+    <t>The ice-warm-hot drinking water machine set in this announcement covers goods in compliance with Clause 13516 of Chinese National Standards; which are subjected to inspection by the Bureau of Standards Metrology and Inspection</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/regulations-methods-and-inspection-measures-energy-consumption-standards-and-energy-0</t>
   </si>
   <si>
+    <t>https://ranking.energylabel.org.tw/gen/law/upt.aspx?pageno=0&amp;key=&amp;PDID=0&amp;lang=2&amp;uid=0&amp;cid=10&amp;con=1&amp;year=&amp;month=&amp;day=&amp;p0=40</t>
+  </si>
+  <si>
     <t>Regulations, methods, and inspection measures of energy consumption standards and energy efficiency grade labeling for warm-hot drinking water machines</t>
   </si>
   <si>
+    <t>The warm-hot drinking water machine -Machine- set in this announcement covers goods in compliance with Clause 13516 of Chinese National Standards; which are subjected to inspection by the Bureau of Standards Metrology and Inspection</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/regulations-methods-and-inspection-measures-energy-consumption-standards-and-energy</t>
   </si>
   <si>
+    <t>https://ranking.energylabel.org.tw/gen/law/upt.aspx?pageno=0&amp;key=&amp;PDID=0&amp;lang=2&amp;uid=0&amp;cid=10&amp;con=1&amp;year=&amp;month=&amp;day=&amp;p0=39</t>
+  </si>
+  <si>
     <t>Requirements on the Minimal Energy Performance Standard and Energy Efficiency Rating Labeling and Inspection of Ice-warm-hot --IWH-- water dispenser</t>
   </si>
   <si>
+    <t>The IWH water dispensers of this regulation are those compliant with CNS3910 and contained in list of products requiring inspection by the Bureau of Standards Metrology and Inspection</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/requirements-minimal-energy-performance-standard-and-energy-efficiency-rating-labeling-0</t>
   </si>
   <si>
+    <t>https://ranking.energylabel.org.tw/gen/law/upt.aspx?pageno=0&amp;key=&amp;PDID=0&amp;lang=2&amp;uid=0&amp;cid=10&amp;con=1&amp;year=&amp;month=&amp;day=&amp;p0=44</t>
+  </si>
+  <si>
     <t>Samoa Energy Efficiency (Approved Energy Using Products Standards) Regulations 2018</t>
   </si>
   <si>
+    <t>This regulation specifies the MEPS, labeling requirements, and test methods for:
+1) Non-ducted air conditioners including single phase and 3-phase up to 65kW rated cooling capacity, including air-source heat pumps but not water-source heat pumps, and
+2) Household refrigerating appliances which operate using the vapour compression cycle and use mains electricity (230|240 Volts at 50Hz) as the primary power source.</t>
+  </si>
+  <si>
     <t>Samoa*</t>
   </si>
   <si>
     <t>Non-Directional lamps, Fluorescent and HID Lighting, Room ACs - Stationary ACs, Central ACs, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Samoa Ministry of Finance</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/samoa-energy-efficiency-approved-energy-using-products-standards-regulations-2018</t>
   </si>
   <si>
+    <t>https://www.mof.gov.ws/samoa-energy-efficiency/</t>
+  </si>
+  <si>
     <t>SLS 1690 Minimum Energy Performance for Household Refrigerators</t>
   </si>
   <si>
+    <t>The following computers can be licensed.</t>
+  </si>
+  <si>
     <t>Sri Lanka</t>
   </si>
   <si>
     <t>IEC 62552, MS 2595:2014, IS 1476 (Part 1): 2000</t>
   </si>
   <si>
     <t>Sri Lanka Sustainable Energy Authority</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/sls-1690-minimum-energy-performance-household-refrigerators</t>
   </si>
   <si>
+    <t>https://www.slsi.lk/index.php?option=com_slstandards&amp;view=search_standards&amp;Itemid=436&amp;lang=en</t>
+  </si>
+  <si>
     <t>TCVN 10289:2014 Commercial refrigerated cabinets - energy efficiency</t>
   </si>
   <si>
+    <t>This document specifies the MEPS and test methods for commercial refrigerated cabinets.</t>
+  </si>
+  <si>
     <t>TCVN 10290:2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-102892014-commercial-refrigerated-cabinets-energy-efficiency</t>
   </si>
   <si>
+    <t>https://vanbanphapluat.co/tcvn-10289-2014-tu-giu-lanh-thuong-mai-hieu-suat-nang-luong</t>
+  </si>
+  <si>
     <t>TCVN 7828:2016 Refrigerator, refrigerator-freezer, and freezer - energy efficiency</t>
   </si>
   <si>
+    <t>This document specifies the MEPS, test methods, and star ratings for refrigerators, refrigerator-freezers, and freezers.</t>
+  </si>
+  <si>
     <t>TCVN 7829:2016</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-78282016-refrigerator-refrigerator-freezer-and-freezer-energy-efficiency</t>
   </si>
   <si>
+    <t>https://vanbanphapluat.co/tcvn-7828-2016-tu-mat-tu-lanh-tu-dong-hieu-suat-nang-luong#van-ban-goc</t>
+  </si>
+  <si>
     <t>TIS 2186-2547 Thai Industrial Standard for Household Refrigerators</t>
   </si>
   <si>
+    <t>The standard specifies the energy efficiency of compression-type refrigerators for household and similar use. It covers only compression types. It includes requirements, marks and labels, sampling, and criteria for conformity and testing. It's been replaced by TIS 2186-2561(2018).</t>
+  </si>
+  <si>
     <t>Thailand</t>
   </si>
   <si>
+    <t>New, Superseded</t>
+  </si>
+  <si>
     <t>TIS 455-2537</t>
   </si>
   <si>
     <t>Thai Industrial Standards Institute (TISI)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tis-2186-2547-thai-industrial-standard-household-refrigerators</t>
   </si>
   <si>
+    <t>https://service.tisi.go.th/fulltext/2186_2547.pdf</t>
+  </si>
+  <si>
     <t>TIS 2186-2561 (2018) :  Household Refrigerators and Refrigerator-Freezer: Environmental Requirements : Energy Ffficiency</t>
   </si>
   <si>
+    <t>The standard mandates energy efficiency of compression-type refrigerators for household and similar use. Covers only compression type.</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/tis-2186-2561-2018-household-refrigerators-and-refrigerator-freezer-environmental</t>
   </si>
   <si>
+    <t>https://service.tisi.go.th/fulltext/TIS2186-2561p.pdf</t>
+  </si>
+  <si>
     <t>Trade Standards (Household Electric Refrigerating Appliances) Order 2007, under the Trade Standards Quality Control Decree 1992, no.24</t>
   </si>
   <si>
+    <t>Refrigerators, freezers, and refrigerator-freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity (230/240 Volts at 50Hz) as the primary power source.</t>
+  </si>
+  <si>
     <t>Fiji</t>
   </si>
   <si>
     <t>FS/AS/NZS 4474.1.2007, FS/AS/NZS 4474.2.2009</t>
   </si>
   <si>
     <t>Fiji Department of Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/trade-standards-household-electric-refrigerating-appliances-order-2007-under-trade</t>
+  </si>
+  <si>
+    <t>http://www.energy.gov.fj/index.php/review-energy-policy/nep-review-work-plan/71-mepsl</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1206,2785 +1581,3164 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N63"/>
+  <dimension ref="A1:P63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="244" bestFit="true" customWidth="true" style="0"/>
-[...12 lines deleted...]
-    <col min="14" max="14" width="144" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="244.083" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="515.446" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="122.542" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="339.631" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H2">
+        <v>2003</v>
+      </c>
+      <c r="I2">
+        <v>2018</v>
+      </c>
+      <c r="J2" t="s">
+        <v>23</v>
+      </c>
+      <c r="K2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L2" t="s">
+        <v>25</v>
+      </c>
+      <c r="M2" t="s">
+        <v>26</v>
+      </c>
+      <c r="N2" t="s">
+        <v>27</v>
+      </c>
+      <c r="O2" t="s">
+        <v>28</v>
+      </c>
+      <c r="P2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="F2" t="s">
+      <c r="D3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3">
+        <v>1997</v>
+      </c>
+      <c r="I3">
+        <v>2018</v>
+      </c>
+      <c r="J3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K3" t="s">
+        <v>24</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" t="s">
+        <v>26</v>
+      </c>
+      <c r="N3" t="s">
+        <v>27</v>
+      </c>
+      <c r="O3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" t="s">
+        <v>38</v>
+      </c>
+      <c r="H4">
+        <v>2012</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4" t="s">
+        <v>39</v>
+      </c>
+      <c r="K4" t="s">
+        <v>24</v>
+      </c>
+      <c r="L4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N4" t="s">
+        <v>27</v>
+      </c>
+      <c r="O4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P4" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" t="s">
+        <v>46</v>
+      </c>
+      <c r="G5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5">
+        <v>2012</v>
+      </c>
+      <c r="I5">
+        <v>2016</v>
+      </c>
+      <c r="J5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L5" t="s">
+        <v>47</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>27</v>
+      </c>
+      <c r="O5" t="s">
+        <v>48</v>
+      </c>
+      <c r="P5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="G2">
-[...11 lines deleted...]
-      <c r="K2" t="s">
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
+        <v>46</v>
+      </c>
+      <c r="G6" t="s">
+        <v>38</v>
+      </c>
+      <c r="H6">
+        <v>2017</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L6" t="s">
+        <v>53</v>
+      </c>
+      <c r="M6" t="s">
+        <v>54</v>
+      </c>
+      <c r="N6" t="s">
+        <v>27</v>
+      </c>
+      <c r="O6" t="s">
+        <v>55</v>
+      </c>
+      <c r="P6" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" t="s">
+        <v>46</v>
+      </c>
+      <c r="G7" t="s">
         <v>22</v>
       </c>
-      <c r="L2" t="s">
-[...25 lines deleted...]
-      <c r="F3" t="s">
+      <c r="H7">
+        <v>2005</v>
+      </c>
+      <c r="I7">
+        <v>2015</v>
+      </c>
+      <c r="J7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K7" t="s">
+        <v>24</v>
+      </c>
+      <c r="L7" t="s">
+        <v>61</v>
+      </c>
+      <c r="M7" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" t="s">
+        <v>27</v>
+      </c>
+      <c r="O7" t="s">
+        <v>62</v>
+      </c>
+      <c r="P7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" t="s">
+        <v>51</v>
+      </c>
+      <c r="D8" t="s">
         <v>19</v>
       </c>
-      <c r="G3">
-[...148 lines deleted...]
-      <c r="N6" t="s">
+      <c r="E8" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" t="s">
         <v>46</v>
       </c>
-    </row>
-[...64 lines deleted...]
-        <v>2012</v>
+      <c r="G8" t="s">
+        <v>22</v>
       </c>
       <c r="H8">
         <v>2012</v>
       </c>
-      <c r="I8" t="s">
-        <v>43</v>
+      <c r="I8">
+        <v>2012</v>
       </c>
       <c r="J8" t="s">
+        <v>52</v>
+      </c>
+      <c r="K8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L8" t="s">
+        <v>66</v>
+      </c>
+      <c r="M8" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" t="s">
+        <v>27</v>
+      </c>
+      <c r="O8" t="s">
+        <v>67</v>
+      </c>
+      <c r="P8" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B9" t="s">
+        <v>70</v>
+      </c>
+      <c r="C9" t="s">
+        <v>71</v>
+      </c>
+      <c r="D9" t="s">
+        <v>72</v>
+      </c>
+      <c r="E9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" t="s">
+        <v>73</v>
+      </c>
+      <c r="G9" t="s">
+        <v>38</v>
+      </c>
+      <c r="H9">
+        <v>2016</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9" t="s">
+        <v>74</v>
+      </c>
+      <c r="K9" t="s">
+        <v>24</v>
+      </c>
+      <c r="L9" t="s">
+        <v>75</v>
+      </c>
+      <c r="M9" t="s">
+        <v>76</v>
+      </c>
+      <c r="N9" t="s">
+        <v>27</v>
+      </c>
+      <c r="O9" t="s">
+        <v>77</v>
+      </c>
+      <c r="P9" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" t="s">
+        <v>79</v>
+      </c>
+      <c r="B10" t="s">
+        <v>80</v>
+      </c>
+      <c r="C10" t="s">
+        <v>81</v>
+      </c>
+      <c r="D10" t="s">
+        <v>82</v>
+      </c>
+      <c r="E10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" t="s">
+        <v>83</v>
+      </c>
+      <c r="G10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10">
+        <v>2011</v>
+      </c>
+      <c r="I10">
+        <v>2023</v>
+      </c>
+      <c r="J10" t="s">
+        <v>84</v>
+      </c>
+      <c r="K10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10" t="s">
+        <v>85</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
+        <v>86</v>
+      </c>
+      <c r="P10" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" t="s">
+        <v>88</v>
+      </c>
+      <c r="B11" t="s">
+        <v>89</v>
+      </c>
+      <c r="C11" t="s">
+        <v>90</v>
+      </c>
+      <c r="D11" t="s">
+        <v>91</v>
+      </c>
+      <c r="E11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" t="s">
         <v>21</v>
       </c>
-      <c r="K8" t="s">
-[...28 lines deleted...]
-      <c r="F9" t="s">
+      <c r="G11" t="s">
+        <v>38</v>
+      </c>
+      <c r="H11">
+        <v>2020</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11" t="s">
+        <v>84</v>
+      </c>
+      <c r="K11" t="s">
+        <v>24</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11" t="s">
+        <v>92</v>
+      </c>
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" t="s">
+        <v>93</v>
+      </c>
+      <c r="P11" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
+        <v>95</v>
+      </c>
+      <c r="B12" t="s">
+        <v>96</v>
+      </c>
+      <c r="C12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" t="s">
         <v>32</v>
       </c>
-      <c r="G9">
-[...94 lines deleted...]
-      <c r="L11" t="s">
+      <c r="E12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" t="s">
+        <v>46</v>
+      </c>
+      <c r="G12" t="s">
+        <v>22</v>
+      </c>
+      <c r="H12">
+        <v>1986</v>
+      </c>
+      <c r="I12">
+        <v>2018</v>
+      </c>
+      <c r="J12" t="s">
+        <v>97</v>
+      </c>
+      <c r="K12" t="s">
+        <v>24</v>
+      </c>
+      <c r="L12" t="s">
+        <v>98</v>
+      </c>
+      <c r="M12" t="s">
+        <v>26</v>
+      </c>
+      <c r="N12" t="s">
+        <v>27</v>
+      </c>
+      <c r="O12" t="s">
+        <v>99</v>
+      </c>
+      <c r="P12" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B13" t="s">
+        <v>102</v>
+      </c>
+      <c r="C13" t="s">
+        <v>103</v>
+      </c>
+      <c r="D13" t="s">
+        <v>104</v>
+      </c>
+      <c r="E13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F13" t="s">
         <v>73</v>
       </c>
-      <c r="M11" t="s">
-[...70 lines deleted...]
-        <v>2023</v>
+      <c r="G13" t="s">
+        <v>22</v>
       </c>
       <c r="H13">
         <v>2023</v>
       </c>
-      <c r="I13" t="s">
-        <v>82</v>
+      <c r="I13">
+        <v>2023</v>
       </c>
       <c r="J13" t="s">
-        <v>21</v>
+        <v>105</v>
       </c>
       <c r="K13" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>84</v>
+        <v>106</v>
       </c>
       <c r="M13" t="s">
-        <v>24</v>
+        <v>107</v>
       </c>
       <c r="N13" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:14">
+        <v>27</v>
+      </c>
+      <c r="O13" t="s">
+        <v>108</v>
+      </c>
+      <c r="P13" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="B14" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="C14" t="s">
-        <v>88</v>
+        <v>112</v>
       </c>
       <c r="D14" t="s">
-        <v>17</v>
+        <v>113</v>
       </c>
       <c r="E14" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G14"/>
+        <v>73</v>
+      </c>
+      <c r="G14" t="s">
+        <v>22</v>
+      </c>
       <c r="H14"/>
-      <c r="I14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I14"/>
       <c r="J14" t="s">
-        <v>21</v>
+        <v>114</v>
       </c>
       <c r="K14" t="s">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="M14" t="s">
-        <v>24</v>
+        <v>116</v>
       </c>
       <c r="N14" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:14">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
+        <v>117</v>
+      </c>
+      <c r="P14" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="B15" t="s">
-        <v>94</v>
+        <v>120</v>
       </c>
       <c r="C15" t="s">
-        <v>95</v>
+        <v>121</v>
       </c>
       <c r="D15" t="s">
-        <v>17</v>
+        <v>122</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>2012</v>
+        <v>46</v>
+      </c>
+      <c r="G15" t="s">
+        <v>22</v>
       </c>
       <c r="H15">
         <v>2012</v>
       </c>
-      <c r="I15" t="s">
-        <v>96</v>
+      <c r="I15">
+        <v>2012</v>
       </c>
       <c r="J15" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="K15" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15"/>
       <c r="M15" t="s">
-        <v>24</v>
+        <v>124</v>
       </c>
       <c r="N15" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:14">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
+        <v>125</v>
+      </c>
+      <c r="P15" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>99</v>
+        <v>127</v>
       </c>
       <c r="B16" t="s">
-        <v>94</v>
+        <v>128</v>
       </c>
       <c r="C16" t="s">
-        <v>48</v>
+        <v>121</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>59</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>46</v>
+      </c>
+      <c r="G16" t="s">
+        <v>22</v>
       </c>
       <c r="H16">
         <v>2010</v>
       </c>
-      <c r="I16" t="s">
-        <v>20</v>
+      <c r="I16">
+        <v>2010</v>
       </c>
       <c r="J16" t="s">
+        <v>23</v>
+      </c>
+      <c r="K16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16" t="s">
+        <v>129</v>
+      </c>
+      <c r="M16" t="s">
+        <v>124</v>
+      </c>
+      <c r="N16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O16" t="s">
+        <v>130</v>
+      </c>
+      <c r="P16" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>132</v>
+      </c>
+      <c r="B17" t="s">
+        <v>133</v>
+      </c>
+      <c r="C17" t="s">
+        <v>121</v>
+      </c>
+      <c r="D17" t="s">
+        <v>104</v>
+      </c>
+      <c r="E17" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" t="s">
+        <v>46</v>
+      </c>
+      <c r="G17" t="s">
+        <v>38</v>
+      </c>
+      <c r="H17">
+        <v>2010</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17" t="s">
+        <v>23</v>
+      </c>
+      <c r="K17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17" t="s">
+        <v>124</v>
+      </c>
+      <c r="N17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" t="s">
+        <v>134</v>
+      </c>
+      <c r="P17" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>135</v>
+      </c>
+      <c r="B18" t="s">
+        <v>136</v>
+      </c>
+      <c r="C18" t="s">
+        <v>121</v>
+      </c>
+      <c r="D18" t="s">
+        <v>137</v>
+      </c>
+      <c r="E18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" t="s">
+        <v>46</v>
+      </c>
+      <c r="G18" t="s">
+        <v>38</v>
+      </c>
+      <c r="H18">
+        <v>2009</v>
+      </c>
+      <c r="I18"/>
+      <c r="J18" t="s">
+        <v>23</v>
+      </c>
+      <c r="K18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" t="s">
+        <v>138</v>
+      </c>
+      <c r="M18" t="s">
+        <v>124</v>
+      </c>
+      <c r="N18" t="s">
+        <v>27</v>
+      </c>
+      <c r="O18" t="s">
+        <v>139</v>
+      </c>
+      <c r="P18" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B19" t="s">
+        <v>141</v>
+      </c>
+      <c r="C19" t="s">
+        <v>121</v>
+      </c>
+      <c r="D19" t="s">
+        <v>59</v>
+      </c>
+      <c r="E19" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" t="s">
+        <v>46</v>
+      </c>
+      <c r="G19" t="s">
+        <v>22</v>
+      </c>
+      <c r="H19">
+        <v>1992</v>
+      </c>
+      <c r="I19">
+        <v>2009</v>
+      </c>
+      <c r="J19" t="s">
+        <v>23</v>
+      </c>
+      <c r="K19" t="s">
+        <v>24</v>
+      </c>
+      <c r="L19" t="s">
+        <v>129</v>
+      </c>
+      <c r="M19" t="s">
+        <v>124</v>
+      </c>
+      <c r="N19" t="s">
+        <v>27</v>
+      </c>
+      <c r="O19" t="s">
+        <v>142</v>
+      </c>
+      <c r="P19" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>144</v>
+      </c>
+      <c r="B20" t="s">
+        <v>145</v>
+      </c>
+      <c r="C20" t="s">
+        <v>103</v>
+      </c>
+      <c r="D20" t="s">
+        <v>59</v>
+      </c>
+      <c r="E20" t="s">
+        <v>20</v>
+      </c>
+      <c r="F20" t="s">
+        <v>73</v>
+      </c>
+      <c r="G20" t="s">
+        <v>22</v>
+      </c>
+      <c r="H20">
+        <v>2007</v>
+      </c>
+      <c r="I20">
+        <v>2020</v>
+      </c>
+      <c r="J20" t="s">
+        <v>114</v>
+      </c>
+      <c r="K20" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20" t="s">
+        <v>146</v>
+      </c>
+      <c r="M20" t="s">
+        <v>107</v>
+      </c>
+      <c r="N20" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" t="s">
+        <v>147</v>
+      </c>
+      <c r="P20" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>149</v>
+      </c>
+      <c r="B21" t="s">
+        <v>150</v>
+      </c>
+      <c r="C21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D21" t="s">
+        <v>59</v>
+      </c>
+      <c r="E21" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" t="s">
+        <v>73</v>
+      </c>
+      <c r="G21" t="s">
+        <v>22</v>
+      </c>
+      <c r="H21">
+        <v>2006</v>
+      </c>
+      <c r="I21">
+        <v>2024</v>
+      </c>
+      <c r="J21" t="s">
+        <v>105</v>
+      </c>
+      <c r="K21" t="s">
+        <v>24</v>
+      </c>
+      <c r="L21" t="s">
+        <v>151</v>
+      </c>
+      <c r="M21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N21" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" t="s">
+        <v>152</v>
+      </c>
+      <c r="P21" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22" t="s">
+        <v>154</v>
+      </c>
+      <c r="B22" t="s">
+        <v>155</v>
+      </c>
+      <c r="C22" t="s">
+        <v>156</v>
+      </c>
+      <c r="D22" t="s">
+        <v>19</v>
+      </c>
+      <c r="E22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F22" t="s">
+        <v>73</v>
+      </c>
+      <c r="G22" t="s">
+        <v>38</v>
+      </c>
+      <c r="H22">
+        <v>2023</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22" t="s">
+        <v>157</v>
+      </c>
+      <c r="K22" t="s">
+        <v>24</v>
+      </c>
+      <c r="L22"/>
+      <c r="M22" t="s">
+        <v>158</v>
+      </c>
+      <c r="N22" t="s">
+        <v>27</v>
+      </c>
+      <c r="O22" t="s">
+        <v>159</v>
+      </c>
+      <c r="P22" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" t="s">
+        <v>161</v>
+      </c>
+      <c r="B23" t="s">
+        <v>162</v>
+      </c>
+      <c r="C23" t="s">
+        <v>156</v>
+      </c>
+      <c r="D23" t="s">
+        <v>59</v>
+      </c>
+      <c r="E23" t="s">
+        <v>20</v>
+      </c>
+      <c r="F23" t="s">
+        <v>73</v>
+      </c>
+      <c r="G23" t="s">
+        <v>22</v>
+      </c>
+      <c r="H23"/>
+      <c r="I23">
+        <v>2024</v>
+      </c>
+      <c r="J23" t="s">
+        <v>157</v>
+      </c>
+      <c r="K23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L23"/>
+      <c r="M23" t="s">
+        <v>163</v>
+      </c>
+      <c r="N23" t="s">
+        <v>27</v>
+      </c>
+      <c r="O23" t="s">
+        <v>164</v>
+      </c>
+      <c r="P23" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" t="s">
+        <v>166</v>
+      </c>
+      <c r="B24" t="s">
+        <v>167</v>
+      </c>
+      <c r="C24" t="s">
+        <v>156</v>
+      </c>
+      <c r="D24" t="s">
+        <v>122</v>
+      </c>
+      <c r="E24" t="s">
+        <v>20</v>
+      </c>
+      <c r="F24" t="s">
+        <v>73</v>
+      </c>
+      <c r="G24" t="s">
+        <v>38</v>
+      </c>
+      <c r="H24">
+        <v>2025</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24" t="s">
+        <v>157</v>
+      </c>
+      <c r="K24" t="s">
+        <v>24</v>
+      </c>
+      <c r="L24"/>
+      <c r="M24" t="s">
+        <v>163</v>
+      </c>
+      <c r="N24" t="s">
+        <v>27</v>
+      </c>
+      <c r="O24" t="s">
+        <v>168</v>
+      </c>
+      <c r="P24" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" t="s">
+        <v>169</v>
+      </c>
+      <c r="B25" t="s">
+        <v>170</v>
+      </c>
+      <c r="C25" t="s">
+        <v>51</v>
+      </c>
+      <c r="D25" t="s">
+        <v>59</v>
+      </c>
+      <c r="E25" t="s">
+        <v>20</v>
+      </c>
+      <c r="F25" t="s">
         <v>21</v>
       </c>
-      <c r="K16" t="s">
-[...25 lines deleted...]
-      <c r="E17" t="s">
+      <c r="G25" t="s">
+        <v>171</v>
+      </c>
+      <c r="H25">
+        <v>1989</v>
+      </c>
+      <c r="I25">
+        <v>2016</v>
+      </c>
+      <c r="J25" t="s">
+        <v>172</v>
+      </c>
+      <c r="K25" t="s">
+        <v>24</v>
+      </c>
+      <c r="L25" t="s">
+        <v>173</v>
+      </c>
+      <c r="M25" t="s">
+        <v>174</v>
+      </c>
+      <c r="N25" t="s">
+        <v>27</v>
+      </c>
+      <c r="O25" t="s">
+        <v>175</v>
+      </c>
+      <c r="P25" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="A26" t="s">
+        <v>177</v>
+      </c>
+      <c r="B26" t="s">
+        <v>178</v>
+      </c>
+      <c r="C26" t="s">
+        <v>51</v>
+      </c>
+      <c r="D26" t="s">
+        <v>59</v>
+      </c>
+      <c r="E26" t="s">
+        <v>20</v>
+      </c>
+      <c r="F26" t="s">
+        <v>21</v>
+      </c>
+      <c r="G26" t="s">
+        <v>179</v>
+      </c>
+      <c r="H26">
+        <v>1989</v>
+      </c>
+      <c r="I26">
+        <v>2025</v>
+      </c>
+      <c r="J26" t="s">
+        <v>180</v>
+      </c>
+      <c r="K26" t="s">
+        <v>24</v>
+      </c>
+      <c r="L26" t="s">
+        <v>181</v>
+      </c>
+      <c r="M26" t="s">
+        <v>174</v>
+      </c>
+      <c r="N26" t="s">
+        <v>27</v>
+      </c>
+      <c r="O26" t="s">
+        <v>182</v>
+      </c>
+      <c r="P26" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" t="s">
+        <v>184</v>
+      </c>
+      <c r="B27" t="s">
+        <v>185</v>
+      </c>
+      <c r="C27" t="s">
+        <v>51</v>
+      </c>
+      <c r="D27" t="s">
+        <v>19</v>
+      </c>
+      <c r="E27" t="s">
+        <v>20</v>
+      </c>
+      <c r="F27" t="s">
+        <v>21</v>
+      </c>
+      <c r="G27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H27">
+        <v>2011</v>
+      </c>
+      <c r="I27">
+        <v>2012</v>
+      </c>
+      <c r="J27" t="s">
+        <v>172</v>
+      </c>
+      <c r="K27" t="s">
+        <v>24</v>
+      </c>
+      <c r="L27" t="s">
+        <v>66</v>
+      </c>
+      <c r="M27" t="s">
+        <v>54</v>
+      </c>
+      <c r="N27" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" t="s">
+        <v>186</v>
+      </c>
+      <c r="P27" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" t="s">
+        <v>188</v>
+      </c>
+      <c r="B28" t="s">
+        <v>189</v>
+      </c>
+      <c r="C28" t="s">
+        <v>51</v>
+      </c>
+      <c r="D28" t="s">
+        <v>19</v>
+      </c>
+      <c r="E28" t="s">
+        <v>20</v>
+      </c>
+      <c r="F28" t="s">
+        <v>21</v>
+      </c>
+      <c r="G28" t="s">
+        <v>22</v>
+      </c>
+      <c r="H28">
+        <v>2011</v>
+      </c>
+      <c r="I28">
+        <v>2017</v>
+      </c>
+      <c r="J28" t="s">
+        <v>172</v>
+      </c>
+      <c r="K28" t="s">
+        <v>24</v>
+      </c>
+      <c r="L28" t="s">
+        <v>190</v>
+      </c>
+      <c r="M28" t="s">
+        <v>54</v>
+      </c>
+      <c r="N28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O28" t="s">
+        <v>191</v>
+      </c>
+      <c r="P28" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="A29" t="s">
+        <v>193</v>
+      </c>
+      <c r="B29" t="s">
+        <v>194</v>
+      </c>
+      <c r="C29" t="s">
+        <v>51</v>
+      </c>
+      <c r="D29" t="s">
+        <v>195</v>
+      </c>
+      <c r="E29" t="s">
+        <v>20</v>
+      </c>
+      <c r="F29" t="s">
+        <v>21</v>
+      </c>
+      <c r="G29" t="s">
         <v>38</v>
       </c>
-      <c r="F17" t="s">
+      <c r="H29">
+        <v>2021</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29" t="s">
+        <v>52</v>
+      </c>
+      <c r="K29" t="s">
+        <v>24</v>
+      </c>
+      <c r="L29" t="s">
+        <v>196</v>
+      </c>
+      <c r="M29" t="s">
+        <v>197</v>
+      </c>
+      <c r="N29" t="s">
+        <v>27</v>
+      </c>
+      <c r="O29" t="s">
+        <v>198</v>
+      </c>
+      <c r="P29" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" t="s">
+        <v>200</v>
+      </c>
+      <c r="B30" t="s">
+        <v>201</v>
+      </c>
+      <c r="C30" t="s">
+        <v>51</v>
+      </c>
+      <c r="D30" t="s">
+        <v>122</v>
+      </c>
+      <c r="E30" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" t="s">
+        <v>38</v>
+      </c>
+      <c r="H30">
+        <v>2015</v>
+      </c>
+      <c r="I30"/>
+      <c r="J30" t="s">
+        <v>172</v>
+      </c>
+      <c r="K30" t="s">
+        <v>24</v>
+      </c>
+      <c r="L30" t="s">
+        <v>202</v>
+      </c>
+      <c r="M30" t="s">
+        <v>54</v>
+      </c>
+      <c r="N30" t="s">
+        <v>27</v>
+      </c>
+      <c r="O30" t="s">
+        <v>203</v>
+      </c>
+      <c r="P30" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="A31" t="s">
+        <v>205</v>
+      </c>
+      <c r="B31" t="s">
+        <v>206</v>
+      </c>
+      <c r="C31" t="s">
+        <v>207</v>
+      </c>
+      <c r="D31" t="s">
+        <v>208</v>
+      </c>
+      <c r="E31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F31" t="s">
+        <v>73</v>
+      </c>
+      <c r="G31" t="s">
+        <v>22</v>
+      </c>
+      <c r="H31">
+        <v>2013</v>
+      </c>
+      <c r="I31">
+        <v>2024</v>
+      </c>
+      <c r="J31" t="s">
+        <v>209</v>
+      </c>
+      <c r="K31" t="s">
+        <v>24</v>
+      </c>
+      <c r="L31" t="s">
+        <v>210</v>
+      </c>
+      <c r="M31" t="s">
+        <v>211</v>
+      </c>
+      <c r="N31" t="s">
+        <v>27</v>
+      </c>
+      <c r="O31" t="s">
+        <v>212</v>
+      </c>
+      <c r="P31" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="A32" t="s">
+        <v>214</v>
+      </c>
+      <c r="B32" t="s">
+        <v>215</v>
+      </c>
+      <c r="C32" t="s">
+        <v>207</v>
+      </c>
+      <c r="D32" t="s">
+        <v>104</v>
+      </c>
+      <c r="E32" t="s">
+        <v>20</v>
+      </c>
+      <c r="F32" t="s">
+        <v>73</v>
+      </c>
+      <c r="G32" t="s">
+        <v>38</v>
+      </c>
+      <c r="H32">
+        <v>2025</v>
+      </c>
+      <c r="I32"/>
+      <c r="J32" t="s">
+        <v>157</v>
+      </c>
+      <c r="K32" t="s">
+        <v>24</v>
+      </c>
+      <c r="L32" t="s">
+        <v>210</v>
+      </c>
+      <c r="M32" t="s">
+        <v>211</v>
+      </c>
+      <c r="N32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O32" t="s">
+        <v>216</v>
+      </c>
+      <c r="P32" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16">
+      <c r="A33" t="s">
+        <v>218</v>
+      </c>
+      <c r="B33" t="s">
+        <v>219</v>
+      </c>
+      <c r="C33" t="s">
+        <v>220</v>
+      </c>
+      <c r="D33" t="s">
+        <v>59</v>
+      </c>
+      <c r="E33" t="s">
+        <v>20</v>
+      </c>
+      <c r="F33" t="s">
+        <v>73</v>
+      </c>
+      <c r="G33" t="s">
+        <v>22</v>
+      </c>
+      <c r="H33">
+        <v>2013</v>
+      </c>
+      <c r="I33">
+        <v>2024</v>
+      </c>
+      <c r="J33" t="s">
+        <v>209</v>
+      </c>
+      <c r="K33" t="s">
+        <v>24</v>
+      </c>
+      <c r="L33" t="s">
+        <v>221</v>
+      </c>
+      <c r="M33" t="s">
+        <v>211</v>
+      </c>
+      <c r="N33" t="s">
+        <v>27</v>
+      </c>
+      <c r="O33" t="s">
+        <v>222</v>
+      </c>
+      <c r="P33" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16">
+      <c r="A34" t="s">
+        <v>224</v>
+      </c>
+      <c r="B34" t="s">
+        <v>225</v>
+      </c>
+      <c r="C34" t="s">
+        <v>226</v>
+      </c>
+      <c r="D34" t="s">
         <v>32</v>
       </c>
-      <c r="G17">
-[...6 lines deleted...]
-      <c r="J17" t="s">
+      <c r="E34" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" t="s">
+        <v>73</v>
+      </c>
+      <c r="G34" t="s">
+        <v>38</v>
+      </c>
+      <c r="H34">
+        <v>2019</v>
+      </c>
+      <c r="I34"/>
+      <c r="J34" t="s">
+        <v>227</v>
+      </c>
+      <c r="K34" t="s">
+        <v>24</v>
+      </c>
+      <c r="L34" t="s">
+        <v>228</v>
+      </c>
+      <c r="M34" t="s">
+        <v>229</v>
+      </c>
+      <c r="N34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O34" t="s">
+        <v>230</v>
+      </c>
+      <c r="P34" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16">
+      <c r="A35" t="s">
+        <v>232</v>
+      </c>
+      <c r="B35" t="s">
+        <v>233</v>
+      </c>
+      <c r="C35" t="s">
+        <v>226</v>
+      </c>
+      <c r="D35" t="s">
+        <v>19</v>
+      </c>
+      <c r="E35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F35" t="s">
         <v>21</v>
       </c>
-      <c r="K17"/>
-[...23 lines deleted...]
-      <c r="E18" t="s">
+      <c r="G35" t="s">
+        <v>22</v>
+      </c>
+      <c r="H35">
+        <v>2003</v>
+      </c>
+      <c r="I35">
+        <v>2024</v>
+      </c>
+      <c r="J35" t="s">
+        <v>234</v>
+      </c>
+      <c r="K35" t="s">
+        <v>24</v>
+      </c>
+      <c r="L35" t="s">
+        <v>235</v>
+      </c>
+      <c r="M35" t="s">
+        <v>229</v>
+      </c>
+      <c r="N35" t="s">
+        <v>27</v>
+      </c>
+      <c r="O35" t="s">
+        <v>236</v>
+      </c>
+      <c r="P35" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16">
+      <c r="A36" t="s">
+        <v>238</v>
+      </c>
+      <c r="B36" t="s">
+        <v>239</v>
+      </c>
+      <c r="C36" t="s">
+        <v>207</v>
+      </c>
+      <c r="D36" t="s">
+        <v>59</v>
+      </c>
+      <c r="E36" t="s">
+        <v>20</v>
+      </c>
+      <c r="F36" t="s">
+        <v>73</v>
+      </c>
+      <c r="G36" t="s">
+        <v>240</v>
+      </c>
+      <c r="H36">
+        <v>2015</v>
+      </c>
+      <c r="I36">
+        <v>2018</v>
+      </c>
+      <c r="J36" t="s">
+        <v>241</v>
+      </c>
+      <c r="K36" t="s">
+        <v>24</v>
+      </c>
+      <c r="L36" t="s">
+        <v>242</v>
+      </c>
+      <c r="M36" t="s">
+        <v>211</v>
+      </c>
+      <c r="N36" t="s">
+        <v>27</v>
+      </c>
+      <c r="O36" t="s">
+        <v>243</v>
+      </c>
+      <c r="P36" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16">
+      <c r="A37" t="s">
+        <v>245</v>
+      </c>
+      <c r="B37" t="s">
+        <v>246</v>
+      </c>
+      <c r="C37" t="s">
+        <v>90</v>
+      </c>
+      <c r="D37" t="s">
+        <v>59</v>
+      </c>
+      <c r="E37" t="s">
+        <v>20</v>
+      </c>
+      <c r="F37" t="s">
+        <v>73</v>
+      </c>
+      <c r="G37" t="s">
         <v>38</v>
       </c>
-      <c r="F18" t="s">
-[...9 lines deleted...]
-      <c r="J18" t="s">
+      <c r="H37">
+        <v>2021</v>
+      </c>
+      <c r="I37">
+        <v>2024</v>
+      </c>
+      <c r="J37" t="s">
+        <v>247</v>
+      </c>
+      <c r="K37" t="s">
+        <v>24</v>
+      </c>
+      <c r="L37" t="s">
+        <v>248</v>
+      </c>
+      <c r="M37" t="s">
+        <v>92</v>
+      </c>
+      <c r="N37" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" t="s">
+        <v>249</v>
+      </c>
+      <c r="P37" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16">
+      <c r="A38" t="s">
+        <v>251</v>
+      </c>
+      <c r="B38" t="s">
+        <v>252</v>
+      </c>
+      <c r="C38" t="s">
+        <v>253</v>
+      </c>
+      <c r="D38" t="s">
+        <v>254</v>
+      </c>
+      <c r="E38" t="s">
+        <v>20</v>
+      </c>
+      <c r="F38" t="s">
+        <v>73</v>
+      </c>
+      <c r="G38" t="s">
+        <v>22</v>
+      </c>
+      <c r="H38">
+        <v>2008</v>
+      </c>
+      <c r="I38">
+        <v>2020</v>
+      </c>
+      <c r="J38" t="s">
+        <v>74</v>
+      </c>
+      <c r="K38" t="s">
+        <v>24</v>
+      </c>
+      <c r="L38" t="s">
+        <v>255</v>
+      </c>
+      <c r="M38" t="s">
+        <v>256</v>
+      </c>
+      <c r="N38" t="s">
+        <v>257</v>
+      </c>
+      <c r="O38" t="s">
+        <v>258</v>
+      </c>
+      <c r="P38" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16">
+      <c r="A39" t="s">
+        <v>260</v>
+      </c>
+      <c r="B39" t="s">
+        <v>261</v>
+      </c>
+      <c r="C39" t="s">
+        <v>112</v>
+      </c>
+      <c r="D39" t="s">
+        <v>262</v>
+      </c>
+      <c r="E39" t="s">
+        <v>20</v>
+      </c>
+      <c r="F39" t="s">
+        <v>46</v>
+      </c>
+      <c r="G39" t="s">
+        <v>38</v>
+      </c>
+      <c r="H39">
+        <v>2024</v>
+      </c>
+      <c r="I39"/>
+      <c r="J39" t="s">
+        <v>263</v>
+      </c>
+      <c r="K39" t="s">
+        <v>24</v>
+      </c>
+      <c r="L39"/>
+      <c r="M39" t="s">
+        <v>264</v>
+      </c>
+      <c r="N39" t="s">
+        <v>27</v>
+      </c>
+      <c r="O39" t="s">
+        <v>265</v>
+      </c>
+      <c r="P39" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16">
+      <c r="A40" t="s">
+        <v>267</v>
+      </c>
+      <c r="B40" t="s">
+        <v>268</v>
+      </c>
+      <c r="C40" t="s">
+        <v>112</v>
+      </c>
+      <c r="D40" t="s">
+        <v>59</v>
+      </c>
+      <c r="E40" t="s">
+        <v>20</v>
+      </c>
+      <c r="F40" t="s">
+        <v>46</v>
+      </c>
+      <c r="G40" t="s">
+        <v>269</v>
+      </c>
+      <c r="H40">
+        <v>2008</v>
+      </c>
+      <c r="I40">
+        <v>2014</v>
+      </c>
+      <c r="J40" t="s">
+        <v>227</v>
+      </c>
+      <c r="K40" t="s">
+        <v>24</v>
+      </c>
+      <c r="L40" t="s">
+        <v>270</v>
+      </c>
+      <c r="M40" t="s">
+        <v>264</v>
+      </c>
+      <c r="N40" t="s">
+        <v>27</v>
+      </c>
+      <c r="O40" t="s">
+        <v>271</v>
+      </c>
+      <c r="P40" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16">
+      <c r="A41" t="s">
+        <v>272</v>
+      </c>
+      <c r="B41" t="s">
+        <v>128</v>
+      </c>
+      <c r="C41" t="s">
+        <v>121</v>
+      </c>
+      <c r="D41" t="s">
+        <v>59</v>
+      </c>
+      <c r="E41" t="s">
+        <v>20</v>
+      </c>
+      <c r="F41" t="s">
         <v>21</v>
       </c>
-      <c r="K18" t="s">
-[...978 lines deleted...]
-        <v>2010</v>
+      <c r="G41" t="s">
+        <v>22</v>
       </c>
       <c r="H41">
         <v>2010</v>
       </c>
-      <c r="I41" t="s">
-        <v>20</v>
+      <c r="I41">
+        <v>2010</v>
       </c>
       <c r="J41" t="s">
+        <v>23</v>
+      </c>
+      <c r="K41" t="s">
+        <v>24</v>
+      </c>
+      <c r="L41" t="s">
+        <v>129</v>
+      </c>
+      <c r="M41" t="s">
+        <v>124</v>
+      </c>
+      <c r="N41" t="s">
+        <v>27</v>
+      </c>
+      <c r="O41" t="s">
+        <v>273</v>
+      </c>
+      <c r="P41" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16">
+      <c r="A42" t="s">
+        <v>274</v>
+      </c>
+      <c r="B42" t="s">
+        <v>275</v>
+      </c>
+      <c r="C42" t="s">
+        <v>112</v>
+      </c>
+      <c r="D42" t="s">
+        <v>262</v>
+      </c>
+      <c r="E42" t="s">
+        <v>20</v>
+      </c>
+      <c r="F42" t="s">
         <v>21</v>
       </c>
-      <c r="K41" t="s">
-[...31 lines deleted...]
-      <c r="G42">
+      <c r="G42" t="s">
+        <v>38</v>
+      </c>
+      <c r="H42">
         <v>2025</v>
       </c>
-      <c r="H42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I42"/>
       <c r="J42" t="s">
+        <v>263</v>
+      </c>
+      <c r="K42" t="s">
+        <v>24</v>
+      </c>
+      <c r="L42"/>
+      <c r="M42" t="s">
+        <v>264</v>
+      </c>
+      <c r="N42" t="s">
+        <v>27</v>
+      </c>
+      <c r="O42" t="s">
+        <v>276</v>
+      </c>
+      <c r="P42" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16">
+      <c r="A43" t="s">
+        <v>278</v>
+      </c>
+      <c r="B43" t="s">
+        <v>120</v>
+      </c>
+      <c r="C43" t="s">
+        <v>121</v>
+      </c>
+      <c r="D43" t="s">
+        <v>122</v>
+      </c>
+      <c r="E43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F43" t="s">
         <v>21</v>
       </c>
-      <c r="K42"/>
-[...30 lines deleted...]
-        <v>2012</v>
+      <c r="G43" t="s">
+        <v>22</v>
       </c>
       <c r="H43">
         <v>2012</v>
       </c>
-      <c r="I43" t="s">
-        <v>96</v>
+      <c r="I43">
+        <v>2012</v>
       </c>
       <c r="J43" t="s">
+        <v>123</v>
+      </c>
+      <c r="K43" t="s">
+        <v>24</v>
+      </c>
+      <c r="L43"/>
+      <c r="M43" t="s">
+        <v>124</v>
+      </c>
+      <c r="N43" t="s">
+        <v>27</v>
+      </c>
+      <c r="O43" t="s">
+        <v>279</v>
+      </c>
+      <c r="P43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16">
+      <c r="A44" t="s">
+        <v>280</v>
+      </c>
+      <c r="B44" t="s">
+        <v>133</v>
+      </c>
+      <c r="C44" t="s">
+        <v>121</v>
+      </c>
+      <c r="D44" t="s">
+        <v>104</v>
+      </c>
+      <c r="E44" t="s">
+        <v>20</v>
+      </c>
+      <c r="F44" t="s">
         <v>21</v>
       </c>
-      <c r="K43"/>
-      <c r="L43" t="s">
+      <c r="G44" t="s">
+        <v>22</v>
+      </c>
+      <c r="H44">
+        <v>2004</v>
+      </c>
+      <c r="I44">
+        <v>2010</v>
+      </c>
+      <c r="J44" t="s">
+        <v>23</v>
+      </c>
+      <c r="K44" t="s">
+        <v>24</v>
+      </c>
+      <c r="L44"/>
+      <c r="M44" t="s">
+        <v>124</v>
+      </c>
+      <c r="N44" t="s">
+        <v>27</v>
+      </c>
+      <c r="O44" t="s">
+        <v>281</v>
+      </c>
+      <c r="P44" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16">
+      <c r="A45" t="s">
+        <v>282</v>
+      </c>
+      <c r="B45" t="s">
+        <v>283</v>
+      </c>
+      <c r="C45" t="s">
+        <v>121</v>
+      </c>
+      <c r="D45" t="s">
+        <v>137</v>
+      </c>
+      <c r="E45" t="s">
+        <v>20</v>
+      </c>
+      <c r="F45" t="s">
+        <v>21</v>
+      </c>
+      <c r="G45" t="s">
+        <v>38</v>
+      </c>
+      <c r="H45">
+        <v>2004</v>
+      </c>
+      <c r="I45"/>
+      <c r="J45" t="s">
+        <v>23</v>
+      </c>
+      <c r="K45" t="s">
+        <v>24</v>
+      </c>
+      <c r="L45" t="s">
+        <v>138</v>
+      </c>
+      <c r="M45" t="s">
+        <v>124</v>
+      </c>
+      <c r="N45" t="s">
+        <v>27</v>
+      </c>
+      <c r="O45" t="s">
+        <v>284</v>
+      </c>
+      <c r="P45" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16">
+      <c r="A46" t="s">
+        <v>285</v>
+      </c>
+      <c r="B46" t="s">
+        <v>286</v>
+      </c>
+      <c r="C46" t="s">
+        <v>121</v>
+      </c>
+      <c r="D46" t="s">
+        <v>59</v>
+      </c>
+      <c r="E46" t="s">
+        <v>20</v>
+      </c>
+      <c r="F46" t="s">
+        <v>21</v>
+      </c>
+      <c r="G46" t="s">
+        <v>22</v>
+      </c>
+      <c r="H46">
+        <v>1992</v>
+      </c>
+      <c r="I46">
+        <v>2004</v>
+      </c>
+      <c r="J46" t="s">
+        <v>23</v>
+      </c>
+      <c r="K46" t="s">
+        <v>24</v>
+      </c>
+      <c r="L46" t="s">
+        <v>129</v>
+      </c>
+      <c r="M46" t="s">
+        <v>124</v>
+      </c>
+      <c r="N46" t="s">
+        <v>27</v>
+      </c>
+      <c r="O46" t="s">
+        <v>287</v>
+      </c>
+      <c r="P46" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16">
+      <c r="A47" t="s">
+        <v>289</v>
+      </c>
+      <c r="B47" t="s">
+        <v>290</v>
+      </c>
+      <c r="C47" t="s">
+        <v>112</v>
+      </c>
+      <c r="D47" t="s">
+        <v>59</v>
+      </c>
+      <c r="E47" t="s">
+        <v>20</v>
+      </c>
+      <c r="F47" t="s">
+        <v>21</v>
+      </c>
+      <c r="G47" t="s">
+        <v>240</v>
+      </c>
+      <c r="H47">
+        <v>2011</v>
+      </c>
+      <c r="I47">
+        <v>2022</v>
+      </c>
+      <c r="J47" t="s">
+        <v>227</v>
+      </c>
+      <c r="K47" t="s">
+        <v>24</v>
+      </c>
+      <c r="L47" t="s">
+        <v>291</v>
+      </c>
+      <c r="M47" t="s">
+        <v>264</v>
+      </c>
+      <c r="N47" t="s">
+        <v>27</v>
+      </c>
+      <c r="O47" t="s">
+        <v>292</v>
+      </c>
+      <c r="P47" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16">
+      <c r="A48" t="s">
+        <v>293</v>
+      </c>
+      <c r="B48" t="s">
+        <v>294</v>
+      </c>
+      <c r="C48" t="s">
+        <v>112</v>
+      </c>
+      <c r="D48" t="s">
+        <v>59</v>
+      </c>
+      <c r="E48" t="s">
+        <v>20</v>
+      </c>
+      <c r="F48" t="s">
+        <v>21</v>
+      </c>
+      <c r="G48" t="s">
+        <v>8</v>
+      </c>
+      <c r="H48">
+        <v>2011</v>
+      </c>
+      <c r="I48">
+        <v>2025</v>
+      </c>
+      <c r="J48" t="s">
+        <v>263</v>
+      </c>
+      <c r="K48" t="s">
+        <v>24</v>
+      </c>
+      <c r="L48"/>
+      <c r="M48" t="s">
+        <v>264</v>
+      </c>
+      <c r="N48" t="s">
+        <v>27</v>
+      </c>
+      <c r="O48" t="s">
+        <v>295</v>
+      </c>
+      <c r="P48" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16">
+      <c r="A49" t="s">
+        <v>296</v>
+      </c>
+      <c r="B49" t="s">
+        <v>297</v>
+      </c>
+      <c r="C49" t="s">
+        <v>156</v>
+      </c>
+      <c r="D49" t="s">
+        <v>59</v>
+      </c>
+      <c r="E49" t="s">
+        <v>20</v>
+      </c>
+      <c r="F49" t="s">
+        <v>73</v>
+      </c>
+      <c r="G49" t="s">
+        <v>298</v>
+      </c>
+      <c r="H49">
+        <v>2021</v>
+      </c>
+      <c r="I49"/>
+      <c r="J49" t="s">
+        <v>114</v>
+      </c>
+      <c r="K49" t="s">
+        <v>24</v>
+      </c>
+      <c r="L49" t="s">
+        <v>299</v>
+      </c>
+      <c r="M49" t="s">
+        <v>300</v>
+      </c>
+      <c r="N49" t="s">
+        <v>27</v>
+      </c>
+      <c r="O49" t="s">
+        <v>301</v>
+      </c>
+      <c r="P49" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16">
+      <c r="A50" t="s">
+        <v>303</v>
+      </c>
+      <c r="B50" t="s">
+        <v>304</v>
+      </c>
+      <c r="C50" t="s">
+        <v>305</v>
+      </c>
+      <c r="D50" t="s">
+        <v>59</v>
+      </c>
+      <c r="E50" t="s">
+        <v>20</v>
+      </c>
+      <c r="F50" t="s">
+        <v>73</v>
+      </c>
+      <c r="G50" t="s">
+        <v>38</v>
+      </c>
+      <c r="H50">
+        <v>2024</v>
+      </c>
+      <c r="I50"/>
+      <c r="J50" t="s">
+        <v>247</v>
+      </c>
+      <c r="K50" t="s">
+        <v>24</v>
+      </c>
+      <c r="L50" t="s">
+        <v>306</v>
+      </c>
+      <c r="M50" t="s">
+        <v>307</v>
+      </c>
+      <c r="N50" t="s">
+        <v>27</v>
+      </c>
+      <c r="O50" t="s">
+        <v>308</v>
+      </c>
+      <c r="P50" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16">
+      <c r="A51" t="s">
+        <v>310</v>
+      </c>
+      <c r="B51" t="s">
+        <v>311</v>
+      </c>
+      <c r="C51" t="s">
+        <v>312</v>
+      </c>
+      <c r="D51" t="s">
+        <v>59</v>
+      </c>
+      <c r="E51" t="s">
+        <v>20</v>
+      </c>
+      <c r="F51" t="s">
+        <v>21</v>
+      </c>
+      <c r="G51" t="s">
+        <v>22</v>
+      </c>
+      <c r="H51">
+        <v>2000</v>
+      </c>
+      <c r="I51">
+        <v>2018</v>
+      </c>
+      <c r="J51" t="s">
+        <v>114</v>
+      </c>
+      <c r="K51" t="s">
+        <v>24</v>
+      </c>
+      <c r="L51"/>
+      <c r="M51" t="s">
+        <v>313</v>
+      </c>
+      <c r="N51" t="s">
+        <v>27</v>
+      </c>
+      <c r="O51" t="s">
+        <v>314</v>
+      </c>
+      <c r="P51" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16">
+      <c r="A52" t="s">
+        <v>316</v>
+      </c>
+      <c r="B52" t="s">
+        <v>317</v>
+      </c>
+      <c r="C52" t="s">
+        <v>156</v>
+      </c>
+      <c r="D52" t="s">
+        <v>318</v>
+      </c>
+      <c r="E52" t="s">
+        <v>20</v>
+      </c>
+      <c r="F52" t="s">
+        <v>73</v>
+      </c>
+      <c r="G52" t="s">
+        <v>38</v>
+      </c>
+      <c r="H52">
+        <v>2021</v>
+      </c>
+      <c r="I52"/>
+      <c r="J52" t="s">
+        <v>114</v>
+      </c>
+      <c r="K52" t="s">
+        <v>24</v>
+      </c>
+      <c r="L52"/>
+      <c r="M52" t="s">
+        <v>158</v>
+      </c>
+      <c r="N52" t="s">
+        <v>27</v>
+      </c>
+      <c r="O52" t="s">
+        <v>319</v>
+      </c>
+      <c r="P52" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16">
+      <c r="A53" t="s">
+        <v>321</v>
+      </c>
+      <c r="B53" t="s">
+        <v>322</v>
+      </c>
+      <c r="C53" t="s">
+        <v>90</v>
+      </c>
+      <c r="D53" t="s">
+        <v>32</v>
+      </c>
+      <c r="E53" t="s">
+        <v>20</v>
+      </c>
+      <c r="F53" t="s">
+        <v>46</v>
+      </c>
+      <c r="G53" t="s">
+        <v>38</v>
+      </c>
+      <c r="H53">
+        <v>2013</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53" t="s">
+        <v>323</v>
+      </c>
+      <c r="K53" t="s">
+        <v>24</v>
+      </c>
+      <c r="L53" t="s">
+        <v>324</v>
+      </c>
+      <c r="M53" t="s">
+        <v>92</v>
+      </c>
+      <c r="N53" t="s">
+        <v>27</v>
+      </c>
+      <c r="O53" t="s">
+        <v>325</v>
+      </c>
+      <c r="P53" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16">
+      <c r="A54" t="s">
+        <v>327</v>
+      </c>
+      <c r="B54" t="s">
+        <v>328</v>
+      </c>
+      <c r="C54" t="s">
+        <v>312</v>
+      </c>
+      <c r="D54" t="s">
+        <v>122</v>
+      </c>
+      <c r="E54" t="s">
+        <v>20</v>
+      </c>
+      <c r="F54" t="s">
+        <v>46</v>
+      </c>
+      <c r="G54" t="s">
+        <v>38</v>
+      </c>
+      <c r="H54">
+        <v>2016</v>
+      </c>
+      <c r="I54"/>
+      <c r="J54" t="s">
         <v>97</v>
       </c>
-      <c r="M43" t="s">
-[...13 lines deleted...]
-      <c r="C44" t="s">
+      <c r="K54" t="s">
+        <v>24</v>
+      </c>
+      <c r="L54"/>
+      <c r="M54" t="s">
+        <v>313</v>
+      </c>
+      <c r="N54" t="s">
+        <v>27</v>
+      </c>
+      <c r="O54" t="s">
+        <v>329</v>
+      </c>
+      <c r="P54" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" t="s">
+        <v>331</v>
+      </c>
+      <c r="B55" t="s">
+        <v>332</v>
+      </c>
+      <c r="C55" t="s">
+        <v>312</v>
+      </c>
+      <c r="D55" t="s">
+        <v>122</v>
+      </c>
+      <c r="E55" t="s">
+        <v>20</v>
+      </c>
+      <c r="F55" t="s">
+        <v>46</v>
+      </c>
+      <c r="G55" t="s">
+        <v>38</v>
+      </c>
+      <c r="H55">
+        <v>2016</v>
+      </c>
+      <c r="I55"/>
+      <c r="J55" t="s">
+        <v>97</v>
+      </c>
+      <c r="K55" t="s">
+        <v>24</v>
+      </c>
+      <c r="L55"/>
+      <c r="M55" t="s">
+        <v>313</v>
+      </c>
+      <c r="N55" t="s">
+        <v>27</v>
+      </c>
+      <c r="O55" t="s">
+        <v>333</v>
+      </c>
+      <c r="P55" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16">
+      <c r="A56" t="s">
+        <v>335</v>
+      </c>
+      <c r="B56" t="s">
+        <v>336</v>
+      </c>
+      <c r="C56" t="s">
+        <v>312</v>
+      </c>
+      <c r="D56" t="s">
+        <v>122</v>
+      </c>
+      <c r="E56" t="s">
+        <v>20</v>
+      </c>
+      <c r="F56" t="s">
+        <v>73</v>
+      </c>
+      <c r="G56" t="s">
+        <v>38</v>
+      </c>
+      <c r="H56">
+        <v>2018</v>
+      </c>
+      <c r="I56"/>
+      <c r="J56" t="s">
+        <v>97</v>
+      </c>
+      <c r="K56" t="s">
+        <v>24</v>
+      </c>
+      <c r="L56"/>
+      <c r="M56" t="s">
+        <v>313</v>
+      </c>
+      <c r="N56" t="s">
+        <v>27</v>
+      </c>
+      <c r="O56" t="s">
+        <v>337</v>
+      </c>
+      <c r="P56" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" t="s">
+        <v>339</v>
+      </c>
+      <c r="B57" t="s">
+        <v>340</v>
+      </c>
+      <c r="C57" t="s">
+        <v>341</v>
+      </c>
+      <c r="D57" t="s">
+        <v>342</v>
+      </c>
+      <c r="E57" t="s">
+        <v>20</v>
+      </c>
+      <c r="F57" t="s">
+        <v>46</v>
+      </c>
+      <c r="G57" t="s">
+        <v>38</v>
+      </c>
+      <c r="H57">
+        <v>2018</v>
+      </c>
+      <c r="I57"/>
+      <c r="J57" t="s">
+        <v>74</v>
+      </c>
+      <c r="K57" t="s">
+        <v>24</v>
+      </c>
+      <c r="L57"/>
+      <c r="M57" t="s">
+        <v>343</v>
+      </c>
+      <c r="N57" t="s">
+        <v>27</v>
+      </c>
+      <c r="O57" t="s">
+        <v>344</v>
+      </c>
+      <c r="P57" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16">
+      <c r="A58" t="s">
+        <v>346</v>
+      </c>
+      <c r="B58" t="s">
+        <v>347</v>
+      </c>
+      <c r="C58" t="s">
+        <v>348</v>
+      </c>
+      <c r="D58" t="s">
+        <v>59</v>
+      </c>
+      <c r="E58" t="s">
+        <v>20</v>
+      </c>
+      <c r="F58" t="s">
+        <v>73</v>
+      </c>
+      <c r="G58" t="s">
+        <v>38</v>
+      </c>
+      <c r="H58">
+        <v>2020</v>
+      </c>
+      <c r="I58"/>
+      <c r="J58" t="s">
+        <v>241</v>
+      </c>
+      <c r="K58" t="s">
+        <v>24</v>
+      </c>
+      <c r="L58" t="s">
+        <v>349</v>
+      </c>
+      <c r="M58" t="s">
+        <v>350</v>
+      </c>
+      <c r="N58" t="s">
+        <v>27</v>
+      </c>
+      <c r="O58" t="s">
+        <v>351</v>
+      </c>
+      <c r="P58" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16">
+      <c r="A59" t="s">
+        <v>353</v>
+      </c>
+      <c r="B59" t="s">
+        <v>354</v>
+      </c>
+      <c r="C59" t="s">
         <v>81</v>
       </c>
-      <c r="D44" t="s">
-[...5 lines deleted...]
-      <c r="F44" t="s">
+      <c r="D59" t="s">
         <v>19</v>
       </c>
-      <c r="G44">
+      <c r="E59" t="s">
+        <v>20</v>
+      </c>
+      <c r="F59" t="s">
+        <v>21</v>
+      </c>
+      <c r="G59" t="s">
+        <v>38</v>
+      </c>
+      <c r="H59">
+        <v>2014</v>
+      </c>
+      <c r="I59"/>
+      <c r="J59" t="s">
+        <v>84</v>
+      </c>
+      <c r="K59" t="s">
+        <v>24</v>
+      </c>
+      <c r="L59" t="s">
+        <v>355</v>
+      </c>
+      <c r="M59" t="s">
+        <v>85</v>
+      </c>
+      <c r="N59" t="s">
+        <v>27</v>
+      </c>
+      <c r="O59" t="s">
+        <v>356</v>
+      </c>
+      <c r="P59" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16">
+      <c r="A60" t="s">
+        <v>358</v>
+      </c>
+      <c r="B60" t="s">
+        <v>359</v>
+      </c>
+      <c r="C60" t="s">
+        <v>81</v>
+      </c>
+      <c r="D60" t="s">
+        <v>32</v>
+      </c>
+      <c r="E60" t="s">
+        <v>20</v>
+      </c>
+      <c r="F60" t="s">
+        <v>21</v>
+      </c>
+      <c r="G60" t="s">
+        <v>22</v>
+      </c>
+      <c r="H60">
+        <v>2007</v>
+      </c>
+      <c r="I60">
+        <v>2015</v>
+      </c>
+      <c r="J60" t="s">
+        <v>84</v>
+      </c>
+      <c r="K60" t="s">
+        <v>24</v>
+      </c>
+      <c r="L60" t="s">
+        <v>360</v>
+      </c>
+      <c r="M60" t="s">
+        <v>85</v>
+      </c>
+      <c r="N60" t="s">
+        <v>27</v>
+      </c>
+      <c r="O60" t="s">
+        <v>361</v>
+      </c>
+      <c r="P60" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16">
+      <c r="A61" t="s">
+        <v>363</v>
+      </c>
+      <c r="B61" t="s">
+        <v>364</v>
+      </c>
+      <c r="C61" t="s">
+        <v>365</v>
+      </c>
+      <c r="D61" t="s">
+        <v>59</v>
+      </c>
+      <c r="E61" t="s">
+        <v>20</v>
+      </c>
+      <c r="F61" t="s">
+        <v>21</v>
+      </c>
+      <c r="G61" t="s">
+        <v>366</v>
+      </c>
+      <c r="H61">
         <v>2004</v>
       </c>
-      <c r="H44">
-[...35 lines deleted...]
-      <c r="F45" t="s">
+      <c r="I61"/>
+      <c r="J61" t="s">
+        <v>157</v>
+      </c>
+      <c r="K61" t="s">
+        <v>24</v>
+      </c>
+      <c r="L61" t="s">
+        <v>367</v>
+      </c>
+      <c r="M61" t="s">
+        <v>368</v>
+      </c>
+      <c r="N61" t="s">
+        <v>27</v>
+      </c>
+      <c r="O61" t="s">
+        <v>369</v>
+      </c>
+      <c r="P61" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16">
+      <c r="A62" t="s">
+        <v>371</v>
+      </c>
+      <c r="B62" t="s">
+        <v>372</v>
+      </c>
+      <c r="C62" t="s">
+        <v>365</v>
+      </c>
+      <c r="D62" t="s">
+        <v>59</v>
+      </c>
+      <c r="E62" t="s">
+        <v>20</v>
+      </c>
+      <c r="F62" t="s">
+        <v>73</v>
+      </c>
+      <c r="G62" t="s">
+        <v>22</v>
+      </c>
+      <c r="H62">
+        <v>2004</v>
+      </c>
+      <c r="I62">
+        <v>2021</v>
+      </c>
+      <c r="J62" t="s">
+        <v>157</v>
+      </c>
+      <c r="K62" t="s">
+        <v>24</v>
+      </c>
+      <c r="L62"/>
+      <c r="M62" t="s">
+        <v>368</v>
+      </c>
+      <c r="N62" t="s">
+        <v>27</v>
+      </c>
+      <c r="O62" t="s">
+        <v>373</v>
+      </c>
+      <c r="P62" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16">
+      <c r="A63" t="s">
+        <v>375</v>
+      </c>
+      <c r="B63" t="s">
+        <v>376</v>
+      </c>
+      <c r="C63" t="s">
+        <v>377</v>
+      </c>
+      <c r="D63" t="s">
         <v>32</v>
       </c>
-      <c r="G45">
-[...350 lines deleted...]
-      <c r="L53" t="s">
+      <c r="E63" t="s">
+        <v>20</v>
+      </c>
+      <c r="F63" t="s">
         <v>73</v>
       </c>
-      <c r="M53" t="s">
-[...269 lines deleted...]
-      <c r="G60">
+      <c r="G63" t="s">
+        <v>22</v>
+      </c>
+      <c r="H63">
         <v>2007</v>
       </c>
-      <c r="H60">
-[...127 lines deleted...]
-      <c r="H63">
+      <c r="I63">
         <v>2012</v>
       </c>
-      <c r="I63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J63" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="K63" t="s">
-        <v>264</v>
+        <v>24</v>
       </c>
       <c r="L63" t="s">
-        <v>265</v>
+        <v>378</v>
       </c>
       <c r="M63" t="s">
-        <v>24</v>
+        <v>379</v>
       </c>
       <c r="N63" t="s">
-        <v>266</v>
+        <v>27</v>
+      </c>
+      <c r="O63" t="s">
+        <v>380</v>
+      </c>
+      <c r="P63" t="s">
+        <v>381</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy Search</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title/>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>