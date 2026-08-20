--- v0 (2025-10-09)
+++ v1 (2026-08-20)
@@ -12,972 +12,1352 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="411">
   <si>
     <t>Policy</t>
   </si>
   <si>
+    <t>Description</t>
+  </si>
+  <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
+    <t>Source</t>
+  </si>
+  <si>
     <t>Consumer Protection Act 2001 (Section 30) Minimum Energy Performance Standards and Labelling - MEPSL - Regulations 2016</t>
   </si>
   <si>
+    <t>Kiribati has drafted Minimum Energy Performance Standards and Labeling (MEPSL) under the Pacific Alliance Labelling and Standards Programme (PALS), but they have not yet been signed into law. Policies are drafted for a voluntary Comparative Label and voluntary Minimum Performance Standards for air conditioners, ballasts, incandescent lamps, self-ballasted CFLs, tubular lamps, freezers, and refrigerator-freezers.</t>
+  </si>
+  <si>
     <t>Kiribati</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps, Room ACs - Stationary ACs, Central ACs, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>Kiribati Ministry of Public Works and Utilities</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/consumer-protection-act-2001-section-30-minimum-energy-performance-standards-and-labelling</t>
   </si>
   <si>
+    <t>http://prdrse4all.spc.int/sites/default/files/final_pals_evaluation_report.pdf</t>
+  </si>
+  <si>
     <t>CQC31-423221-2017 Energy Conservation Certification Rules for Industrial Boilers</t>
   </si>
   <si>
+    <t>Applies to industrial boilers including: steam boiler; hot water boiler; and organic heat transfer matrial boilers with a rated steam pressure no larger than 3.8MPa; and fuel source of coal; oil; gas; or biomass.</t>
+  </si>
+  <si>
     <t>China</t>
   </si>
   <si>
     <t>Boilers and Furnaces</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
-    <t>Entered into force, Adopted, Revised</t>
+    <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>Biomass, Coal, Gas, Oil</t>
   </si>
   <si>
     <t>CQC3161-2017</t>
   </si>
   <si>
     <t>China Quality Certification Center (CQC)</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-423221-2017-energy-conservation-certification-rules-industrial-boilers</t>
   </si>
   <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2017-05-24/499029.shtml</t>
+  </si>
+  <si>
     <t>CQC31-439121-2013. CQC Mark Certification - Room Air Conditioner -Variable Speed</t>
   </si>
   <si>
+    <t>Applies to air-cooling condensor completely closed type with variable electric motor-compressor type AC whose cooling capacity is below 14000W and climate type is T1. Does NOT apply to portable fixed speed or multi-connected types of ACs.</t>
+  </si>
+  <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>GB/T 7725; GB/T 17758, GB 21455-2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-439121-2013-cqc-mark-certification-room-air-conditioner-variable-speed</t>
   </si>
   <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2020-01-14/492741.shtml</t>
+  </si>
+  <si>
     <t>CQC31-439122-2010. CQC Mark Certification - Room AC</t>
   </si>
   <si>
+    <t>Applies to air-cooling condensor; completely closed type electric motor-compressor type AC; whose cooling capacity is below 14000W and climate type is T1. Does NOT apply to portable; variable speed or multi-connected types of ACs.</t>
+  </si>
+  <si>
     <t>GB/T 7725-2004 GB 12021.3-2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-439122-2010-cqc-mark-certification-room-ac</t>
   </si>
   <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2020-01-14/492744.shtml</t>
+  </si>
+  <si>
     <t>CQC31-439124-2019. Energy Conservation Certification Rules for Unitary Air Conditioners</t>
   </si>
   <si>
+    <t>Applies to the following types of unitary AC which have a rated cooling capacity of bigger than 7100W: electric driven compressor type unitary AC and duct type and roof type unitary AC. Not including multi-connected AC -heat pump or variable speed type AC.</t>
+  </si>
+  <si>
     <t>Central ACs</t>
   </si>
   <si>
     <t>May 2021</t>
   </si>
   <si>
     <t>GB 19576-2019</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-439124-2019-energy-conservation-certification-rules-unitary-air-conditioners</t>
   </si>
   <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-20/492754.shtml</t>
+  </si>
+  <si>
     <t>CQC31-439125-2019. Energy Conservation Certification Rules for Unitary Air Conditioners for Computer and Data Processing Room</t>
   </si>
   <si>
-    <t>Entered into force, Adopted</t>
+    <t>Applies to products of water-cooling type and air-cooling type</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-439125-2019-energy-conservation-certification-rules-unitary-air-conditioners</t>
   </si>
   <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/492735.shtml</t>
+  </si>
+  <si>
     <t>CQC31-439130-2019. Energy Conservation Certification Rules for Ducted Air Conditioners</t>
   </si>
   <si>
+    <t>Apply to ducted air conditioners</t>
+  </si>
+  <si>
     <t>GB 37479-2019</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-439130-2019-energy-conservation-certification-rules-ducted-air-conditioners</t>
   </si>
   <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2020-07-31/554801.shtml</t>
+  </si>
+  <si>
     <t>CQC31-439131-2013. CQC Mark Certification - Lithium bromide absorption water chiller</t>
   </si>
   <si>
+    <t>Applies to direct-fired type and steam type lithium bromide absorption water chiller.</t>
+  </si>
+  <si>
     <t>Chillers - Cooler Towers</t>
   </si>
   <si>
     <t>GB 29540-2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-439131-2013-cqc-mark-certification-lithium-bromide-absorption-water-chiller</t>
   </si>
   <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-20/492752.shtml</t>
+  </si>
+  <si>
     <t>CQC31-439135-2010. CQC Mark Certification - Multi-connected air-condition -heat pump- unit</t>
   </si>
   <si>
+    <t>Applies to multi-connected air conditioning -heat pump- unit of T1 climate type. Does NOT apply to double or multiple cooling circulation system unit.</t>
+  </si>
+  <si>
     <t>GB 21454-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-439135-2010-cqc-mark-certification-multi-connected-air-condition-heat-pump-unit</t>
   </si>
   <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/492750.shtml</t>
+  </si>
+  <si>
     <t>CQC31-439136-2016. Energy Conservation Certification Rules for Water Chillers</t>
   </si>
   <si>
+    <t>Applies to motor-driven centrifugal water chillers.</t>
+  </si>
+  <si>
     <t>GB 19577-2015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-439136-2016-energy-conservation-certification-rules-water-chillers</t>
   </si>
   <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/492753.shtml</t>
+  </si>
+  <si>
     <t>CQC31-439138-2013. CQC Mark Certification - Multi-connected air-condition -heat pump- unit |ULTRA HIGH</t>
   </si>
   <si>
     <t>GB/T 18837-2002</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-439138-2013-cqc-mark-certification-multi-connected-air-condition-heat-pump-unit</t>
   </si>
   <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/498394.shtml</t>
+  </si>
+  <si>
     <t>CQC31-439139-2016 Energy Conservation Certification Rules for Water-source multiple air conditioning -heat pump unit</t>
   </si>
   <si>
+    <t>Applies to water-source multiple air conditioning -heat pump unit that use A1 type refrigerant according to GB-T 7778 rules.</t>
+  </si>
+  <si>
     <t>CQC 3156-2016</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-439139-2016-energy-conservation-certification-rules-water-source-multiple-air</t>
   </si>
   <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/529439.shtml</t>
+  </si>
+  <si>
     <t>CQC31-439311-2009. CQC Mark Certification - Fans</t>
   </si>
   <si>
+    <t>Applies to for the following types of fan: centrifugal and axial-flow type for general use; centrifugal ID-fan for industrial steam boiler; centrifugal IF-fan and ID-fan for boiler of power station; axial type fan used at power station; centrifugal fan for AC. Does NOT apply to specialized-structured and used fans like jet type fan; cross-flow fan; and roof fan.</t>
+  </si>
+  <si>
     <t>Industrial Blowers</t>
   </si>
   <si>
     <t>GB 19761-2009 GB/T 1236 GB/T 10178 JB/T 2977 JB/T 4357 JB/T 4358 JB/T 4362 JB/T 10562 JB/T 10563</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-439311-2009-cqc-mark-certification-fans</t>
   </si>
   <si>
+    <t>https://www.cqc.com.cn/dynamic/contentcore/resource/download?ID=36490</t>
+  </si>
+  <si>
     <t>CQC31-439801-2019. Energy Conservation Certification Rules for Low Ambient Temperature Air Source Heat Pump (Water Chilling) Packages</t>
   </si>
   <si>
+    <t>Applies to low ambient temperature air source heat pump -water chilling packages</t>
+  </si>
+  <si>
     <t>Heat Pumps, Pumps Other</t>
   </si>
   <si>
     <t>GB 37480-2019</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-439801-2019-energy-conservation-certification-rules-low-ambient-temperature-air</t>
   </si>
   <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2021-01-29/542277.shtml</t>
+  </si>
+  <si>
     <t>CQC31-439803-2018 CQC Energy conservation certification rules for low ambient temperator air source heat pump air heaters</t>
   </si>
   <si>
+    <t>Applies to split air source heat pump air heaters that are motor-compressor driven; of which condensor and evaporator both use air heat exchanger; which can operate under an ambient temperature not lower than 30 and rated heating capapity not larger than 14000W; which are used for indoor environment</t>
+  </si>
+  <si>
     <t>Heat Pumps</t>
   </si>
   <si>
     <t>CQC 3165-2018</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-439803-2018-cqc-energy-conservation-certification-rules-low-ambient-temperator-air</t>
   </si>
   <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2018-06-22/553630.shtml</t>
+  </si>
+  <si>
     <t>CQC31-439804-2018. Energy Conservation Certification Rules for Multi-Type Low Ambient Temperature Air Source Heat Pump Air Heating Units</t>
   </si>
   <si>
+    <t>Apply to multi-type low ambient temperature air source heat pump air heating units</t>
+  </si>
+  <si>
     <t>CQC 3168-2018</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-439804-2018-energy-conservation-certification-rules-multi-type-low-ambient</t>
   </si>
   <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/554194.shtml</t>
+  </si>
+  <si>
     <t>CQC31-439806-2020. Energy Conservation Certification Rules for Air Source Heat Pump for Tobacco Curing Barn</t>
   </si>
   <si>
+    <t>Apply to air source heat pump for tobacco curing barn</t>
+  </si>
+  <si>
     <t>CQC 3176-2020</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-439806-2020-energy-conservation-certification-rules-air-source-heat-pump-tobacco</t>
   </si>
   <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2021-04-07/557156.shtml</t>
+  </si>
+  <si>
     <t>CQC31-448149-2011. CQC Mark Certification - Commercial Water Boilers</t>
   </si>
   <si>
+    <t>Applies to commercial water boilers. For single-phase appliances connected to a phase line and neutral line its rated voltage not exceeding 250V and other appliances' rated voltage not exceeding 450V</t>
+  </si>
+  <si>
     <t>CQC 3133-2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-448149-2011-cqc-mark-certification-commercial-water-boilers</t>
   </si>
   <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/492730.shtml</t>
+  </si>
+  <si>
     <t>CQC31-448187-2016 Energy Conservation Certification Rules for Household and Similar Use Room Heaters</t>
   </si>
   <si>
+    <t>Applies to room heaters that with a single-phase rated power voltage of no more than 250V, applies to portable, fixed, standing, and embedded type of room hearers.</t>
+  </si>
+  <si>
     <t>CQC3154-2016</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-448187-2016-energy-conservation-certification-rules-household-and-similar-use-room</t>
   </si>
   <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/513956.shtml</t>
+  </si>
+  <si>
     <t>CQC61-448262-2015 Energy Conservation and environmentally-friendly Certification rules for Domestic Gas Instantaneous Water Heater and Gas Fired Heating-hot Water Combi-boilers</t>
   </si>
   <si>
+    <t>Applies to gas fired Domestic Gas Instantaneous Water Heater - including condensation type- with heat load not larger than 70kW; Applies to gas fired Heaing-hot Water Combi-boilers -including ndensation type warm bath dual use boilers.</t>
+  </si>
+  <si>
     <t>Gas</t>
   </si>
   <si>
     <t>GB 20665-2015; CQC 5105-2015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc61-448262-2015-energy-conservation-and-environmentally-friendly-certification-rules</t>
   </si>
   <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2017-01-22/492743.shtml</t>
+  </si>
+  <si>
     <t>CQC62-439112-2019. Certification Rules for Cooling Tower</t>
   </si>
   <si>
+    <t>Apply to cooling tower</t>
+  </si>
+  <si>
     <t>GB/T 7190.1-2018; GB/T 7190.2-2018; GB/T 18870-2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc62-439112-2019-certification-rules-cooling-tower</t>
   </si>
   <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-05-29/494730.shtml</t>
+  </si>
+  <si>
     <t>Energy Amendment Act 2012</t>
   </si>
   <si>
+    <t>An Act to amend the Energy Act 1998, which provides for the establishment of the Office of the Energy Commissioner and related provisions and duties.</t>
+  </si>
+  <si>
     <t>Cook Islands</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, Room ACs - Stationary ACs, Central ACs, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>AS/NZS 4474.1:2007</t>
   </si>
   <si>
     <t>Development Division, Office of the Prime Minister</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-amendment-act-2012</t>
   </si>
   <si>
+    <t>http://prdrse4all.spc.int/node/4/content/cook-islands-energy-amendment-act-2012</t>
+  </si>
+  <si>
     <t>Energy Conservation Labeling Program Requirements for Non-ducted Air Conditioners</t>
   </si>
   <si>
+    <t>This policy applies to room air conditioners (window and split). The product shall meet the requirements of CNS 3615 for non-ducted air conditioners.</t>
+  </si>
+  <si>
     <t>Taiwan of China</t>
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>CNS 3615-95 CNS 7183</t>
   </si>
   <si>
     <t>Bureau of Energy, Ministry of Economic Affairs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-conservation-labeling-program-requirements-non-ducted-air-conditioners</t>
   </si>
   <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=1</t>
+  </si>
+  <si>
     <t>Energy Efficiency Criteria and Labeling Method for Axial flow Fans; No. En-Tech 10205010211</t>
   </si>
   <si>
+    <t>Axial flow Fans shall meet the following specifications and the requirements of CNS 6592; CNS 6593; or recognized by the Bureau of Energy. The required specifications are:   -Fan Diameter: between 0.125m and 2m;   -Rated Power: between 125W and 75kW;   -Static Pressure: under 500 mmAq;  -Air Flow Rate: under 3000 CMM</t>
+  </si>
+  <si>
     <t>Duct Fans</t>
   </si>
   <si>
     <t>ISO 5801 or AMCA 210</t>
   </si>
   <si>
     <t>Greenmark Labelling Program</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-criteria-and-labeling-method-axial-flow-fans-no-en-tech-10205010211</t>
   </si>
   <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=43</t>
+  </si>
+  <si>
     <t>Energy Efficiency Criteria and Labeling Method for Centrifugal Fans; No. En-Tech 10205010191</t>
   </si>
   <si>
+    <t>Centrifugal Fans shall meet the following specifications and the requirements of CNS 6592; CNS 6593; or recognized by the Bureau of Energy MOEA. The required specifications are:</t>
+  </si>
+  <si>
     <t>Industrial Fans</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-criteria-and-labeling-method-centrifugal-fans-no-en-tech-10205010191</t>
   </si>
   <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=49</t>
+  </si>
+  <si>
     <t>Energy Efficiency Criteria and Labeling Method for Energy Label Qualified Electric Fans</t>
   </si>
   <si>
+    <t>Electric fans - ceiling; desk-top; floor-standing, box. The product shall meet the definitions of CNS 2450; CNS 2061; CNS 597; CNS 547; and CNS 9578 regarding electric fans; or recognized by the Bureau of Energy of MOEA as electric fans.</t>
+  </si>
+  <si>
     <t>Ceiling Fans</t>
   </si>
   <si>
     <t>CNS 2450, CNS 2061, CNS 597, CNS 547, and CNS 9578</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-criteria-and-labeling-method-energy-label-qualified-electric-fans</t>
   </si>
   <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=8</t>
+  </si>
+  <si>
     <t>Energy Efficiency Criteria and Labeling Method for Energy Label Qualified Ventilating Fans for Bathroom use; No. En-Tech 10004045290</t>
   </si>
   <si>
+    <t>The product shall meet the requirements of CNS 10597 Ventilation fans for bathroom use; and with the blade diameter of less than 20 cm; or recognized by the Bureau of Energy of MOEA as ventilating fans for bathroom use.</t>
+  </si>
+  <si>
     <t>ISO 5801 and AMCA 210</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-criteria-and-labeling-method-energy-label-qualified-ventilating-fans</t>
   </si>
   <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=41</t>
+  </si>
+  <si>
     <t>Energy Efficiency Criteria and Labeling Method for Energy Label Qualified Ventilating Fans for Window type</t>
   </si>
   <si>
+    <t>Bathroom and wall ventilation fans shall meet the requirements of CNS 2060 Ventilation fans; and are installed on wall; windows or surrounding space; in order to draw in or discharge air; and with the blade diameter of greater than 20 cm but less than 46 cm; or recognized by the Bureau of Energy of MOEA as wall ventilation fans.</t>
+  </si>
+  <si>
     <t>Window Fans</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-criteria-and-labeling-method-energy-label-qualified-ventilating-fans-0</t>
   </si>
   <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=42</t>
+  </si>
+  <si>
     <t>Energy Efficiency Labeling Scheme for Room Air Conditioners</t>
+  </si>
+  <si>
+    <t>This policy contains voluntary labeling requirements for room air conditioners. It applies to air-cooled non-dusted room air-conditioners powered by electric current, either single unit or split system with a rated cooling capacity not exceeding 10 kW, and does not apply to fan-coil air conditioning units, heat pump, and water-cooled units. For room air conditioners with a reverse cycle heat pump, both the cooling and heating functions will be considered.</t>
   </si>
   <si>
     <t>Hong Kong SAR of China</t>
   </si>
   <si>
     <t>ISO 5151
 ,   
                     ISO16358-2
 ,   
                      ISO16358-1</t>
   </si>
   <si>
     <t>Electrical &amp; Mechanical Services Department of Hong Kong</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-labeling-scheme-room-air-conditioners</t>
   </si>
   <si>
+    <t>https://www.emsd.gov.hk/filemanager/en/content_358/VEELS_Room%20Air%20Conditioners%202021Jan%20_eng_v0.pdf</t>
+  </si>
+  <si>
     <t>Energy Efficiency of Electrical Appliances, Equipment and Lighting Products Act No. 24 of 2016</t>
   </si>
   <si>
+    <t>This documents contains Regulations on MEPS and Energy labelling requirements for Air conditioners. This include Single phase and 3-phase up to 65kW rated total cooling Capacity.It also  Includes air source heat Pumps but not water source heat pumps.  Household refrigerating appliances: This includes any electrical household refrigerating appliances covered under the standards, and including refrigerators, refrigerators and freezers or freezers covered under the standard which: (a) Operate using the vapour Compensation cycle, and (b) Use mains electricity (230/240 volts at 50Hz) as the primary power source,  Fluorescent lamp ballasts ,  Incandescent lamps, Compact fluorescent lamps and Linear Fluorescent lamps</t>
+  </si>
+  <si>
     <t>Vanuatu</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Fluorescent and HID Lighting, Room ACs - Stationary ACs, Central ACs, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>August 2019</t>
   </si>
   <si>
     <t>AS 4934.2-2011; AS/NZS 4934.1:2014</t>
   </si>
   <si>
     <t>Vanuatu Department of Energy, Mines and Minerals</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-electrical-appliances-equipment-and-lighting-products-act-no-24-2016</t>
   </si>
   <si>
+    <t>http://www.paclii.org/vu/legis/num_act/eeoeaealpa2016660/</t>
+  </si>
+  <si>
     <t>Energy Labeling Scheme</t>
   </si>
   <si>
+    <t>Refrigerators and freezers, washing machines, electric ovens, households lamps, air-conditioners. Energy efficiency labelling scheme is to inform the end users about energy consumption data, maintenance, operation guidelines, installation and other relevant data for determination of operational costs. Energy labelling has the best impact on household appliances because the users can get informed on independent basis.</t>
+  </si>
+  <si>
     <t>Tajikistan</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Boilers and Furnaces, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>December 2020</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>Ministry of Energy and Water Resources</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-labeling-scheme</t>
   </si>
   <si>
+    <t>http://www.undp.org/content/dam/tajikistan/docs/library/UNDP_TJK_Energy_Efficiency_Master_Plan_for_Tajikistan_Eng.pdf</t>
+  </si>
+  <si>
     <t>Energy Saving Labeling Program - Air Conditioners</t>
   </si>
   <si>
+    <t>Cooling and heating for home-use; wall-hung and non-ducted type; for home-use and other uses. Manufacturers can affix the Energy-Saving Label on their products. This label typically consists of the energy conservation logo, information on target year, achievement rate of energy efficiency standards, and energy consumption efficiency. Participation in the Energy Saving Labeling Program is voluntary.</t>
+  </si>
+  <si>
     <t>Japan</t>
   </si>
   <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>Energy Conservation Centre, Japan</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-saving-labeling-program-air-conditioners</t>
   </si>
   <si>
+    <t>https://www.asiaeec-col.eccj.or.jp/wpdata/wp-content/uploads/2018/03/09.pdf</t>
+  </si>
+  <si>
     <t>Energy-Saving Labeling Program - Space heaters</t>
   </si>
   <si>
+    <t>Space heaters using gas or oil for fuel</t>
+  </si>
+  <si>
     <t>September 2018</t>
   </si>
   <si>
     <t>Gas, Oil</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-saving-labeling-program-space-heaters</t>
   </si>
   <si>
     <t>Fans - Taiwan</t>
   </si>
   <si>
+    <t>MEPS Requirements: The testing standards are referenced to CNS 2450; CNS 2061; CNS 597 and CNS 547 or approved methods and conditions by Energy Commission</t>
+  </si>
+  <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>CNS 2061 CNS 2450 CNS 547 CNS 597</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/fans-taiwan</t>
   </si>
   <si>
+    <t>http://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
+  </si>
+  <si>
     <t>Gas Boilers - Taiwan</t>
   </si>
   <si>
+    <t>The Efficiency Standard is applicable to steam boilers with oil or gas firing but not for through-flow boilers.</t>
+  </si>
+  <si>
     <t>CNS 2141</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gas-boilers-taiwan</t>
   </si>
   <si>
     <t>Oil</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gas-boilers-taiwan-0</t>
   </si>
   <si>
     <t>GB/T 39761.1-2021 Green product assessment-Household electric appliances-Part 1: Refrigerators, air-conditioners and washing machines</t>
   </si>
   <si>
+    <t>Green product standard for household appliances of refrigerators, air conditioners and washing machines.</t>
+  </si>
+  <si>
     <t>Laundry, Washing Machines, Space Heating and Space Cooling, Air Conditioning, Refrigeration, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>GB/T 39761.1-2021, GB/T 32355.1-2015,GB/T 32355.2-2015, GB/T35758-2017</t>
   </si>
   <si>
     <t>The State Administration for Market Regulation of China (SAMR) and The Standard…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gbt-397611-2021-green-product-assessment-household-electric-appliances-part-1</t>
   </si>
   <si>
+    <t>https://openstd.samr.gov.cn/bzgk/gb/newGbInfo?hcno=D055E567F29672FD38B65A479656CA26</t>
+  </si>
+  <si>
     <t>Greenmark N29 - Air Conditioners</t>
   </si>
   <si>
+    <t>Applies to the non-ducted air conditioners which meet the definition of CNS 3615. This standard is applicable to both the integrated and split-type air conditioners.</t>
+  </si>
+  <si>
     <t>CNS 3615-2013 CNS 7183 CNS 14464</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenmark-n29-air-conditioners</t>
   </si>
   <si>
+    <t>http://greenliving.epa.gov.tw/GreenLife/uploadfiles/Criteria/29/e9a201dc-b4bf-48d1-8e8a-a839581e22c8.pdf</t>
+  </si>
+  <si>
     <t>Greenmark N81 - Fans</t>
   </si>
   <si>
+    <t>Applies to the five types of fans specified in the five respective CNS standards: table-top and wall-hanging fans; ceiling fans; floor-standing fans; floor fans; and automatic oscillating ceiling fans.</t>
+  </si>
+  <si>
     <t>CNS 547</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenmark-n81-fans</t>
   </si>
   <si>
+    <t>https://greenliving.epa.gov.tw/GreenLife/uploadfiles/Criteria/81/cab018ef-810e-4809-a57a-c05e4ff4373c.pdf</t>
+  </si>
+  <si>
     <t>High-efficiency Appliances Certification Program</t>
   </si>
   <si>
+    <t>Ventilation fans</t>
+  </si>
+  <si>
     <t>Republic of Korea</t>
   </si>
   <si>
+    <t>Exhaust Fans</t>
+  </si>
+  <si>
     <t>Korea Energy Management Corporation (KEMCO)</t>
   </si>
   <si>
+    <t>https://cprc-clasp.ngo/policies/high-efficiency-appliances-certification-program-9</t>
+  </si>
+  <si>
+    <t>http://www.energy.or.kr/renew_eng/energy/appliances/certification.aspx</t>
+  </si>
+  <si>
+    <t>Industrial oil boilers</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/high-efficiency-appliances-certification-program-0</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100101.asp</t>
+  </si>
+  <si>
+    <t>Oil boilers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/high-efficiency-appliances-certification-program-1</t>
+  </si>
+  <si>
+    <t>Direct-fired absorption chillers-heaters</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/high-efficiency-appliances-certification-program-2</t>
   </si>
   <si>
-    <t>Exhaust Fans</t>
-[...8 lines deleted...]
-    <t>https://cprc-clasp.ngo/policies/high-efficiency-appliances-certification-program-0</t>
+    <t>Centrifugal and Turbo Blowers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/high-efficiency-appliances-certification-program-10</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/high-efficiency-appliances-certification-program-1</t>
-[...1 lines deleted...]
-  <si>
     <t>High-efficiency Appliances Certification Program for Domestic Gas Boiler</t>
   </si>
   <si>
+    <t>Domestic gas boiler: Gas burning hot water boiler, whose heat efficiency is over 95 percent</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/high-efficiency-appliances-certification-program-domestic-gas-boiler</t>
   </si>
   <si>
     <t>High-efficiency Appliances Certification Program for Industrial Gas Boiler</t>
   </si>
   <si>
+    <t>Industrial gas boiler whose rated capacity is less than 12 million kcal per h, maximum allowable working pressure is less than 10kg per cm2, heat efficiency is over 91 percent</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/high-efficiency-appliances-certification-program-industrial-gas-boiler</t>
   </si>
   <si>
     <t>High-efficiency Appliances Certification Program for Pumps</t>
   </si>
   <si>
+    <t>Centrifugal water chiller, whose chilling capacity is less than 1,500usRT</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/high-efficiency-appliances-certification-program-pumps</t>
   </si>
   <si>
     <t>MEPS for Water Chillers</t>
   </si>
   <si>
+    <t>include both air-cooled and water-cooled types; volumetric and centrifugal compressors.</t>
+  </si>
+  <si>
     <t>CNS 12575 CNS 12812</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-water-chillers</t>
   </si>
   <si>
     <t>Minimum Equipment Energy Performance Standards</t>
   </si>
   <si>
+    <t>Heating/cooling appliance (including boilers and split air-conditioning systems) Refrigerators and freezers Lighting products in the domestic and tertiary sectors. Through enforcement of technical standards for energy-using equipment, it will be ensured that products of high quality and efficient use of energy are placed at Tajik market.</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/minimum-equipment-energy-performance-standards</t>
   </si>
   <si>
     <t>Ministerial Regulation Prescribing High Efficiency Chiller, B.E. 2552 (2009)</t>
   </si>
   <si>
+    <t>The ministerial regulation covers a chiller for the air conditioning system that allows water to flow through. It includes air-cooled (piston type) and water-cooled (rotary type, screw type or scroll type, centrifugal type) systems.</t>
+  </si>
+  <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>Space Heating and Space Cooling, Air Conditioning, Chillers - Cooler Towers</t>
   </si>
   <si>
     <t>High Energy Performance Standard</t>
   </si>
   <si>
     <t>April 2022</t>
   </si>
   <si>
     <t>Department of Alternative Energy Development and Efficiency, Ministry of Energy…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ministerial-regulation-prescribing-high-efficiency-chiller-be-2552-2009</t>
   </si>
   <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload?id=1776757</t>
+  </si>
+  <si>
     <t>Ministerial Regulation Prescribing High Efficiency Electric Fans of Table, Wall Mounted and Floor Standing Types, B.E. 2552 (2009)</t>
   </si>
   <si>
+    <t>The ministerial regulation covers table fans, wall-mounted electric fans, and floor standing electric fans used for single-phase AC power. The rated voltage does not exceed 250 volts, the electric frequency is 50 hertz. Covers electric fan types and sizes: Table electric fan and wall-mounted electric fan size 300 and 400 mm. and Floor standing electric fan size 300 and 400 mm.</t>
+  </si>
+  <si>
     <t>Space Heating and Space Cooling, Ventilation, Portable Fans</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ministerial-regulation-prescribing-high-efficiency-electric-fans-table-wall-mounted-and</t>
   </si>
   <si>
+    <t>http://www.ratchakitcha.soc.go.th/DATA/PDF/2552/A/023/32.PDF</t>
+  </si>
+  <si>
     <t>Ministerial Regulations Prescribing High Efficiency Electric Water Heaters, B.E. 2552 (2009)</t>
   </si>
   <si>
+    <t>The ministerial regulation covers an electric water heater means an appliance that instantly raises the temperature of the water flowing through it without retaining water. Power size of the electric water heater (watts): 1. less than 4,000 watts, 2. 4,000 to 5,500 watts, and 3. more than 5,500 watts.</t>
+  </si>
+  <si>
     <t>March 2022</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ministerial-regulations-prescribing-high-efficiency-electric-water-heaters-be-2552-2009</t>
   </si>
   <si>
+    <t>http://www.ratchakitcha.soc.go.th/DATA/PDF/2552/A/023/43.PDF</t>
+  </si>
+  <si>
     <t>Ministerial Regulations Prescribing Highly Efficiency Electric Fans - Ceiling and Orbital Types, B.E. 2558 (2015)</t>
   </si>
   <si>
+    <t>The ministerial regulation covers ceiling electric fans and orbit electric fans used for single-phase AC power with a rated voltage that does not exceed 250 volts and an electric frequency of 50 hertz. It covers the following electric fan types and sizes: ceiling electric fans (1,200 and 1,400 mm) and orbit electric fans (400 mm).</t>
+  </si>
+  <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ministerial-regulations-prescribing-highly-efficiency-electric-fans-ceiling-and-orbital</t>
   </si>
   <si>
+    <t>http://www.ratchakitcha.soc.go.th/DATA/PDF/2558/A/073/17.PDF</t>
+  </si>
+  <si>
     <t>RACs Packaged Terminal - Taiwan</t>
   </si>
   <si>
+    <t>Window or box-type Room Air Conditioners of both Air Cooled and Water Cooled types</t>
+  </si>
+  <si>
     <t>CNS 14464 CNS 7183 CNS 3615-95</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/racs-packaged-terminal-taiwan</t>
   </si>
   <si>
     <t>RACs Split - Taiwan</t>
   </si>
   <si>
+    <t>Product Scope and related MEPS Requirements based on testing standards CNS 3615 CNS 14464 and CNS 7183</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/racs-split-taiwan</t>
   </si>
   <si>
     <t>RACs Window MEPS</t>
   </si>
   <si>
+    <t>EER of No-duct RAC should be in accordance with No-Duct Air Conditioner and Heat Pump Testing Standard in CNS 14464. The ratio of total cooling capacity to effective input power under T1 standard testing condition should no be smaller than the values in the above table and must be more than 95 percent of the labeled value. Only products that the capacity is less than 70kW will be tested.</t>
+  </si>
+  <si>
     <t>CNS 3615-95 CNS 7183 CNS 14464</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/racs-window-meps</t>
   </si>
   <si>
     <t>Regulations under Consumer Protection Act 2015</t>
   </si>
   <si>
+    <t>This regulation covers Single and three-phase non-ducted air conditioners of the vapour compression type up to 65kW cooling capacity. Freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source. Refrigerator-freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source. Ferromagnetic and electronic ballasts for use with linear fluorescent lamps from 15W to 70W, rated for 50Hz and 230|240|250V supply, or a range that includes these values . Incandescent lamps, both tungsten filament and tunsten halogen, that are used for general lighting service; covers both non-reflector and reflector lamps of all voltages. Self-ballasted CFLs of any voltage or wattage and with any type of lamp cap, intended for general lighting purposes, whether supplied as an individual lamp or as part of a luminaire. Double-capped, FD and FDH; tubular fluorescent lamps of 16W or more, with a nominal length of 550mm to 1500mm, that are within the scope of AS|NZS 4782.1. Freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source and Refrigerator-freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source.</t>
+  </si>
+  <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>AS/NZS 3823.1.1-1.4: 2012</t>
   </si>
   <si>
     <t>Tonga Ministry of Commerce, Consumer, Trade, Innovation, and Labour</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulations-under-consumer-protection-act-2015</t>
   </si>
   <si>
+    <t>http://www.pmo.gov.to/policies-by-department/ministry-of-information-and-communication/ ,http://prdrse4all.spc.int/sites/default/files/final_pals_evaluation_report.pdf -Information about efficiency efforts in Tonga.----http://www.pmo.gov.to/policies-by-department/ministry-of-information-and-communication/ , http://prdrse4all.spc.int/sites/default/files/final_pals_evaluation_report.pdf -Information about efficiency efforts in Tonga.</t>
+  </si>
+  <si>
     <t>Revisions to Requirements on Labeling and Inspection of Energy Consumption and Energy Efficiency Rating for Non-conducted air conditioner Products</t>
   </si>
   <si>
+    <t>non-conducted air conditioner -Machine- set in this announcement covers goods in compliance with Clause 3615 and 14464 of Chinese National Standards and with rated air conditioning capacity less than or equal to 71kW which are subjected to inspection by the Bureau of Standards Metrology and Inspection</t>
+  </si>
+  <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/revisions-requirements-labeling-and-inspection-energy-consumption-and-energy-efficiency</t>
   </si>
   <si>
+    <t>https://ranking.energylabel.org.tw/gen/law/upt.aspx?pageno=0&amp;key=&amp;PDID=0&amp;lang=2&amp;uid=0&amp;cid=10&amp;con=1&amp;year=&amp;month=&amp;day=&amp;p0=38</t>
+  </si>
+  <si>
     <t>Revisions to Requirements on Labeling and Inspection of Energy Consumption and Energy Efficiency Rating for Room Air Conditioners</t>
   </si>
   <si>
+    <t>The window or wall-type and box-type room air conditioners meeting the definition of air conditioners as defined in CNS 3615 and CNS 14464 and promulgated by the Bureau of Standards Metrology and Inspection  of the Ministry of Economic Affairs  as products requiring inspection before marketing.</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/revisions-requirements-labeling-and-inspection-energy-consumption-and-energy-efficiency-1</t>
   </si>
   <si>
+    <t>https://ranking.energylabel.org.tw/_outweb/gen/law/upt.asp?pageno=&amp;uid=0&amp;con=&amp;cid=0&amp;year=&amp;month=&amp;day=&amp;key=&amp;lang=&amp;PDID=&amp;p0=29</t>
+  </si>
+  <si>
     <t>Schedule 21 - Chillers</t>
   </si>
   <si>
+    <t>This schedule specifies the MEPS and labeling instructions for water cooled chillers manufactured in India or imported for sale in India for central cooling and similar use.</t>
+  </si>
+  <si>
     <t>India</t>
   </si>
   <si>
     <t>IS 16590:2017</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency (BEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-21-chillers</t>
   </si>
   <si>
+    <t>https://beestarlabel.com/Content/Files/Chillers_schedule_21.pdf</t>
+  </si>
+  <si>
     <t>Schedule 24 - Light Commercial Air Conditioners</t>
   </si>
   <si>
+    <t>This schedule specifies the requirement for participating in the star labeling program for light commercial air conditioners being manufactured and sold in India. The policy applies to single or three-phase non-ducted split with fixed and variable-speeds air conditioners and heat pumps employing air-cooled condensers with a rated capacity above 10,500 Watts and up to and including 18,000 Watts.</t>
+  </si>
+  <si>
     <t>December 2024</t>
   </si>
   <si>
     <t>IS 1391 (Part 2): 2018</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-24-light-commercial-air-conditioners</t>
   </si>
   <si>
+    <t>https://beestarlabel.com/Content/Files/Schedule_24_LCAC.pdf</t>
+  </si>
+  <si>
     <t>Schedule 36 Packaged Boiler</t>
   </si>
   <si>
+    <t>This policy specifies the requirement for participating in the voluntary star labeling program for Packaged Boilers using coal, biomass, oil and natural gas as fuel across all capacities under Indian Boiler Regulation (IBR) with or without air pre-heater, economizer, or waste heat recovery system, covered under the scope of IS 13979: 1994 as amended from time to time, being manufactured, imported or assembled for the purpose of commercial sale in India.</t>
+  </si>
+  <si>
     <t>Biomass, Coal, Gas, LPG, Oil</t>
   </si>
   <si>
     <t>IS 13979:1994</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-36-packaged-boiler-0</t>
   </si>
   <si>
+    <t>https://www.beestarlabel.com/Home/EquipmentSchemes?type=V</t>
+  </si>
+  <si>
     <t>Standards and Labeling of Evaporative Air Coolers</t>
   </si>
   <si>
+    <t>This schedule specifies the requirement for participating in the star labeling program for direct evaporative air coolers (commercially known as desert coolers) for household and similar use for capacity up to and including 6000 CMH( 1.67m3/sec) suitable for rated voltage upto and including 250V 50Hz ac covered under the scope of IS 3315: 2024 as amended from time to time, being manufactured, imported or assembled for the purpose
+of commercial sale.</t>
+  </si>
+  <si>
     <t>Asia and Pacific, India</t>
   </si>
   <si>
     <t>Evaporative Coolers</t>
   </si>
   <si>
+    <t>New</t>
+  </si>
+  <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>IS 3315: 2024</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency, Ministry of Power</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/standards-and-labeling-evaporative-air-coolers</t>
   </si>
   <si>
+    <t>https://beestarlabel.com/Home/EquipmentSchemes?type=V</t>
+  </si>
+  <si>
     <t>TCVN 13256:2021 VRF/VRV Air Conditioners – Energy Efficiency</t>
   </si>
   <si>
+    <t>This standard specifies the method for determining the performance and energy efficiency of outdoor units (outdoor units) for VRF/VRV air conditioners, using three-phase power sources.</t>
+  </si>
+  <si>
     <t>Vietnam*</t>
   </si>
   <si>
     <t>Air Conditioning</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade (MOIT)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-132562021-vrfvrv-air-conditioners-energy-efficiency</t>
   </si>
   <si>
     <t>Thai Green Label Scheme - Electric Fans TGL-51-11</t>
+  </si>
+  <si>
+    <t>These criteria shall apply to A.C. electric fans: table and wall types, pedestal types, ceiling types, double-oscillating types, and ventilating types used in housing.</t>
   </si>
   <si>
     <t>Space Heating and Space Cooling, Ventilation, Ceiling Fans, Window Fans, Portable Fans</t>
   </si>
   <si>
     <t>TIS 934 (AC electric fans, safety requirements)
 ,   
                     TIS 92 (AC electric fans, table and wall type)
 ,   
                     TIS 127 (AC electric fans, pedestal type)
 ,   
                     TIS 205 (AC electric fans, ceiling type)
 ,   
                     TIS 572 (AC electric fans, oscillating type)
 ,   
                     TIS 710 (AC electric fans, electric ventilating type)</t>
   </si>
   <si>
     <t>Thailand Environment Institute (TEI)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/thai-green-label-scheme-electric-fans-tgl-51-11</t>
   </si>
   <si>
+    <t>http://www.tei.or.th/greenlabel/download/TGL-51-11.pdf</t>
+  </si>
+  <si>
     <t>Thai Green Label Scheme - Heat Pumps TGL-57-11</t>
+  </si>
+  <si>
+    <t>These criteria shall apply to heat pumps for residential use including heat pumps operated at a rated voltage up to 250 V for single-phase appliances and not more than 600 V for three-phase appliances.</t>
   </si>
   <si>
     <t>Space Heating and Space Cooling, Space Heating, Heat Pumps</t>
   </si>
   <si>
     <t>TIS 1529
 ,   
                     BS EN 255-4
 ,   
                     TIS 2368</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/thai-green-label-scheme-heat-pumps-tgl-57-11</t>
   </si>
   <si>
+    <t>http://www.tei.or.th/greenlabel/download/TGL-57-11.pdf</t>
+  </si>
+  <si>
     <t>Thai Green Label Scheme - Room Air Conditioner TGL-7-R4-20</t>
   </si>
   <si>
+    <t>These criteria shall apply to air conditioning products (including motor-compressor) with a rated voltage of up to 250 V for single-phase air conditioners and 600 V for multi-phase air conditioners with a total cooling capacity of not more than 18,000 watts.</t>
+  </si>
+  <si>
     <t>TIS 1529</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/thai-green-label-scheme-room-air-conditioner-tgl-7-r4-20</t>
   </si>
   <si>
+    <t>http://www.tei.or.th/greenlabel/download/TGL-07-R4-20.pdf</t>
+  </si>
+  <si>
     <t>The Energy Efficiency Label No.5 for Air Conditioners</t>
+  </si>
+  <si>
+    <t>This program covers split type air conditioners - floor/ceiling type, wall type, concealed/duct type, cassette type, and floor standing type.</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>TIS 2710–2015 or ISO 5151 : 2010
 ,   
                     TIS 2711-2015 or ISO 13253 : 2011
 ,   
                     TIS 2714, Volume 1–2015 or ISO 16358-1 : 2013</t>
   </si>
   <si>
     <t>Electricity Generating Authority Thailand (EGAT)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-label-no5-air-conditioners</t>
   </si>
   <si>
+    <t>https://labelno5.egat.co.th/home/wp-content/uploads/2022/11/short_air.pdf</t>
+  </si>
+  <si>
     <t>The Energy Efficiency Label No.5 for fans</t>
+  </si>
+  <si>
+    <t>This program covers the following fan types: table fans, floor fans, wall fans, orbit fans, and ventilation fans.</t>
   </si>
   <si>
     <t>TIS 92 - 2536 (Table Fans and Wall Fans)
 ,   
                     TIS 127 - 2536 (Floor Fans)
 ,   
                     TIS 572 - 2528 (Orbit Fans)
 ,   
                     TIS 710 - 2530 (Ventilating Fans)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-label-no5-fans</t>
   </si>
   <si>
+    <t>http://labelno5.egat.co.th/new58/wp-content/uploads/2019/shortforweb/fan.pdf</t>
+  </si>
+  <si>
     <t>Tuvalu Energy Efficiency Act of 2016</t>
   </si>
   <si>
+    <t>This Act covers Single and three-phase non-ducted air conditioners of the vapour compression type up to 65kW cooling capacity. Freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source. Refrigerator-freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source.Ferromagnetic and electronic ballasts for use with linear fluorescent lamps from 15W to 70W, rated for 50Hz and 230|240|250V supply, or a range that includes these values, Incandescent lamps, both tungsten filament and tunsten halogen, that are used for general lighting service; covers both non-reflector and reflector lamps of all voltages. Incandescent lamps, both tungsten filament and tunsten halogen, that are used for general lighting service; covers both non-reflector and reflector lamps of all voltages. Self-ballasted CFLs of any voltage or wattage and with any type of lamp cap, intended for general lighting purposes, whether supplied as an individual lamp or as part of a luminaire. Double-capped, FD and FDH; tubular fluorescent lamps of 16W or more, with a nominal length of 550mm to 1500mm, that are within the scope of AS|NZS 4782.1.</t>
+  </si>
+  <si>
     <t>Tuvalu</t>
   </si>
   <si>
     <t>Tuvalu Ministry of Works, Water and Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tuvalu-energy-efficiency-act-2016</t>
+  </si>
+  <si>
+    <t>https://www.tuvalu-legislation.tv/cms/images/LEGISLATION/PRINCIPAL/2016/2016-0003/EnergyEfficiencyAct_1.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1241,3117 +1621,3544 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N71"/>
+  <dimension ref="A1:P71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="208" bestFit="true" customWidth="true" style="0"/>
-[...12 lines deleted...]
-    <col min="14" max="14" width="144" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="208.663" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="1808.416" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="194.524" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="114.258" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="514.303" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F2" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G2"/>
+        <v>21</v>
+      </c>
+      <c r="G2" t="s">
+        <v>22</v>
+      </c>
       <c r="H2"/>
-      <c r="I2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I2"/>
       <c r="J2" t="s">
+        <v>23</v>
+      </c>
+      <c r="K2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L2"/>
+      <c r="M2" t="s">
+        <v>25</v>
+      </c>
+      <c r="N2" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2" t="s">
+        <v>27</v>
+      </c>
+      <c r="P2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G3" t="s">
+        <v>34</v>
+      </c>
+      <c r="H3">
+        <v>2013</v>
+      </c>
+      <c r="I3">
+        <v>2017</v>
+      </c>
+      <c r="J3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K3" t="s">
+        <v>35</v>
+      </c>
+      <c r="L3" t="s">
+        <v>36</v>
+      </c>
+      <c r="M3" t="s">
+        <v>37</v>
+      </c>
+      <c r="N3" t="s">
+        <v>38</v>
+      </c>
+      <c r="O3" t="s">
+        <v>39</v>
+      </c>
+      <c r="P3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D4" t="s">
+        <v>43</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4">
+        <v>2003</v>
+      </c>
+      <c r="I4">
+        <v>2013</v>
+      </c>
+      <c r="J4" t="s">
+        <v>23</v>
+      </c>
+      <c r="K4" t="s">
+        <v>24</v>
+      </c>
+      <c r="L4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+      <c r="O4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P4" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" t="s">
+        <v>31</v>
+      </c>
+      <c r="D5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" t="s">
+        <v>33</v>
+      </c>
+      <c r="G5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H5">
+        <v>2003</v>
+      </c>
+      <c r="I5">
+        <v>2010</v>
+      </c>
+      <c r="J5" t="s">
+        <v>23</v>
+      </c>
+      <c r="K5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L5" t="s">
+        <v>49</v>
+      </c>
+      <c r="M5" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+      <c r="O5" t="s">
+        <v>50</v>
+      </c>
+      <c r="P5" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" t="s">
+        <v>53</v>
+      </c>
+      <c r="C6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" t="s">
+        <v>54</v>
+      </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G6" t="s">
+        <v>34</v>
+      </c>
+      <c r="H6">
+        <v>2008</v>
+      </c>
+      <c r="I6">
+        <v>2019</v>
+      </c>
+      <c r="J6" t="s">
+        <v>55</v>
+      </c>
+      <c r="K6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L6" t="s">
+        <v>56</v>
+      </c>
+      <c r="M6" t="s">
+        <v>37</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+      <c r="O6" t="s">
+        <v>57</v>
+      </c>
+      <c r="P6" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D7" t="s">
+        <v>43</v>
+      </c>
+      <c r="E7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" t="s">
+        <v>33</v>
+      </c>
+      <c r="G7" t="s">
+        <v>61</v>
+      </c>
+      <c r="H7">
+        <v>2010</v>
+      </c>
+      <c r="I7">
+        <v>2019</v>
+      </c>
+      <c r="J7" t="s">
+        <v>55</v>
+      </c>
+      <c r="K7" t="s">
+        <v>24</v>
+      </c>
+      <c r="L7" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" t="s">
+        <v>37</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+      <c r="O7" t="s">
+        <v>62</v>
+      </c>
+      <c r="P7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" t="s">
+        <v>54</v>
+      </c>
+      <c r="E8" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" t="s">
+        <v>33</v>
+      </c>
+      <c r="G8" t="s">
+        <v>61</v>
+      </c>
+      <c r="H8">
+        <v>2019</v>
+      </c>
+      <c r="I8"/>
+      <c r="J8" t="s">
+        <v>55</v>
+      </c>
+      <c r="K8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L8" t="s">
+        <v>66</v>
+      </c>
+      <c r="M8" t="s">
+        <v>37</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+      <c r="O8" t="s">
+        <v>67</v>
+      </c>
+      <c r="P8" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B9" t="s">
+        <v>70</v>
+      </c>
+      <c r="C9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" t="s">
+        <v>71</v>
+      </c>
+      <c r="E9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" t="s">
+        <v>33</v>
+      </c>
+      <c r="G9" t="s">
+        <v>34</v>
+      </c>
+      <c r="H9">
+        <v>2010</v>
+      </c>
+      <c r="I9">
+        <v>2013</v>
+      </c>
+      <c r="J9" t="s">
+        <v>23</v>
+      </c>
+      <c r="K9" t="s">
+        <v>24</v>
+      </c>
+      <c r="L9" t="s">
+        <v>72</v>
+      </c>
+      <c r="M9" t="s">
+        <v>37</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+      <c r="O9" t="s">
+        <v>73</v>
+      </c>
+      <c r="P9" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" t="s">
+        <v>75</v>
+      </c>
+      <c r="B10" t="s">
+        <v>76</v>
+      </c>
+      <c r="C10" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" t="s">
+        <v>54</v>
+      </c>
+      <c r="E10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" t="s">
+        <v>33</v>
+      </c>
+      <c r="G10" t="s">
+        <v>34</v>
+      </c>
+      <c r="H10">
+        <v>2008</v>
+      </c>
+      <c r="I10">
+        <v>2010</v>
+      </c>
+      <c r="J10" t="s">
+        <v>23</v>
+      </c>
+      <c r="K10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10" t="s">
+        <v>77</v>
+      </c>
+      <c r="M10" t="s">
+        <v>37</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+      <c r="O10" t="s">
+        <v>78</v>
+      </c>
+      <c r="P10" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" t="s">
+        <v>80</v>
+      </c>
+      <c r="B11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" t="s">
+        <v>71</v>
+      </c>
+      <c r="E11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" t="s">
+        <v>33</v>
+      </c>
+      <c r="G11" t="s">
+        <v>34</v>
+      </c>
+      <c r="H11">
+        <v>2010</v>
+      </c>
+      <c r="I11">
+        <v>2016</v>
+      </c>
+      <c r="J11" t="s">
+        <v>55</v>
+      </c>
+      <c r="K11" t="s">
+        <v>24</v>
+      </c>
+      <c r="L11" t="s">
+        <v>82</v>
+      </c>
+      <c r="M11" t="s">
+        <v>37</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+      <c r="O11" t="s">
+        <v>83</v>
+      </c>
+      <c r="P11" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" t="s">
+        <v>76</v>
+      </c>
+      <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" t="s">
+        <v>54</v>
+      </c>
+      <c r="E12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" t="s">
+        <v>33</v>
+      </c>
+      <c r="G12" t="s">
+        <v>34</v>
+      </c>
+      <c r="H12">
+        <v>2008</v>
+      </c>
+      <c r="I12">
+        <v>2013</v>
+      </c>
+      <c r="J12" t="s">
+        <v>23</v>
+      </c>
+      <c r="K12" t="s">
+        <v>24</v>
+      </c>
+      <c r="L12" t="s">
+        <v>86</v>
+      </c>
+      <c r="M12" t="s">
+        <v>37</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+      <c r="O12" t="s">
+        <v>87</v>
+      </c>
+      <c r="P12" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" t="s">
+        <v>90</v>
+      </c>
+      <c r="C13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" t="s">
+        <v>43</v>
+      </c>
+      <c r="E13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F13" t="s">
+        <v>33</v>
+      </c>
+      <c r="G13" t="s">
+        <v>34</v>
+      </c>
+      <c r="H13">
+        <v>2003</v>
+      </c>
+      <c r="I13">
+        <v>2016</v>
+      </c>
+      <c r="J13" t="s">
+        <v>23</v>
+      </c>
+      <c r="K13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L13" t="s">
+        <v>91</v>
+      </c>
+      <c r="M13" t="s">
+        <v>37</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+      <c r="O13" t="s">
+        <v>92</v>
+      </c>
+      <c r="P13" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" t="s">
+        <v>94</v>
+      </c>
+      <c r="B14" t="s">
+        <v>95</v>
+      </c>
+      <c r="C14" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" t="s">
+        <v>96</v>
+      </c>
+      <c r="E14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" t="s">
+        <v>33</v>
+      </c>
+      <c r="G14" t="s">
+        <v>61</v>
+      </c>
+      <c r="H14">
+        <v>2009</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14" t="s">
+        <v>23</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
+        <v>97</v>
+      </c>
+      <c r="M14" t="s">
+        <v>37</v>
+      </c>
+      <c r="N14" t="s">
+        <v>38</v>
+      </c>
+      <c r="O14" t="s">
+        <v>98</v>
+      </c>
+      <c r="P14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" t="s">
+        <v>100</v>
+      </c>
+      <c r="B15" t="s">
+        <v>101</v>
+      </c>
+      <c r="C15" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" t="s">
+        <v>102</v>
+      </c>
+      <c r="E15" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" t="s">
+        <v>33</v>
+      </c>
+      <c r="G15" t="s">
+        <v>34</v>
+      </c>
+      <c r="H15">
+        <v>2004</v>
+      </c>
+      <c r="I15">
+        <v>2019</v>
+      </c>
+      <c r="J15" t="s">
+        <v>23</v>
+      </c>
+      <c r="K15" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15" t="s">
+        <v>103</v>
+      </c>
+      <c r="M15" t="s">
+        <v>37</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+      <c r="O15" t="s">
+        <v>104</v>
+      </c>
+      <c r="P15" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" t="s">
+        <v>106</v>
+      </c>
+      <c r="B16" t="s">
+        <v>107</v>
+      </c>
+      <c r="C16" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" t="s">
+        <v>108</v>
+      </c>
+      <c r="E16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" t="s">
+        <v>33</v>
+      </c>
+      <c r="G16" t="s">
+        <v>34</v>
+      </c>
+      <c r="H16">
+        <v>2002</v>
+      </c>
+      <c r="I16">
+        <v>2018</v>
+      </c>
+      <c r="J16" t="s">
+        <v>23</v>
+      </c>
+      <c r="K16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16" t="s">
+        <v>109</v>
+      </c>
+      <c r="M16" t="s">
+        <v>37</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+      <c r="O16" t="s">
+        <v>110</v>
+      </c>
+      <c r="P16" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>112</v>
+      </c>
+      <c r="B17" t="s">
+        <v>113</v>
+      </c>
+      <c r="C17" t="s">
+        <v>31</v>
+      </c>
+      <c r="D17" t="s">
+        <v>108</v>
+      </c>
+      <c r="E17" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" t="s">
+        <v>33</v>
+      </c>
+      <c r="G17" t="s">
+        <v>61</v>
+      </c>
+      <c r="H17">
+        <v>2018</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17" t="s">
+        <v>55</v>
+      </c>
+      <c r="K17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17" t="s">
+        <v>114</v>
+      </c>
+      <c r="M17" t="s">
+        <v>37</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+      <c r="O17" t="s">
+        <v>115</v>
+      </c>
+      <c r="P17" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>117</v>
+      </c>
+      <c r="B18" t="s">
+        <v>118</v>
+      </c>
+      <c r="C18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D18" t="s">
+        <v>108</v>
+      </c>
+      <c r="E18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" t="s">
+        <v>33</v>
+      </c>
+      <c r="G18" t="s">
+        <v>61</v>
+      </c>
+      <c r="H18">
+        <v>2020</v>
+      </c>
+      <c r="I18"/>
+      <c r="J18" t="s">
+        <v>55</v>
+      </c>
+      <c r="K18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" t="s">
+        <v>119</v>
+      </c>
+      <c r="M18" t="s">
+        <v>37</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+      <c r="O18" t="s">
+        <v>120</v>
+      </c>
+      <c r="P18" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>122</v>
+      </c>
+      <c r="B19" t="s">
+        <v>123</v>
+      </c>
+      <c r="C19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E19" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" t="s">
+        <v>33</v>
+      </c>
+      <c r="G19" t="s">
+        <v>61</v>
+      </c>
+      <c r="H19">
+        <v>2011</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19" t="s">
+        <v>23</v>
+      </c>
+      <c r="K19" t="s">
+        <v>24</v>
+      </c>
+      <c r="L19" t="s">
+        <v>124</v>
+      </c>
+      <c r="M19" t="s">
+        <v>37</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+      <c r="O19" t="s">
+        <v>125</v>
+      </c>
+      <c r="P19" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>127</v>
+      </c>
+      <c r="B20" t="s">
+        <v>128</v>
+      </c>
+      <c r="C20" t="s">
+        <v>31</v>
+      </c>
+      <c r="D20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E20" t="s">
+        <v>20</v>
+      </c>
+      <c r="F20" t="s">
+        <v>33</v>
+      </c>
+      <c r="G20" t="s">
+        <v>34</v>
+      </c>
+      <c r="H20">
+        <v>2002</v>
+      </c>
+      <c r="I20">
+        <v>2017</v>
+      </c>
+      <c r="J20" t="s">
+        <v>23</v>
+      </c>
+      <c r="K20" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20" t="s">
+        <v>129</v>
+      </c>
+      <c r="M20" t="s">
+        <v>37</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+      <c r="O20" t="s">
+        <v>130</v>
+      </c>
+      <c r="P20" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>132</v>
+      </c>
+      <c r="B21" t="s">
+        <v>133</v>
+      </c>
+      <c r="C21" t="s">
+        <v>31</v>
+      </c>
+      <c r="D21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E21" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" t="s">
+        <v>33</v>
+      </c>
+      <c r="G21" t="s">
+        <v>61</v>
+      </c>
+      <c r="H21">
+        <v>2015</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21" t="s">
+        <v>23</v>
+      </c>
+      <c r="K21" t="s">
+        <v>134</v>
+      </c>
+      <c r="L21" t="s">
+        <v>135</v>
+      </c>
+      <c r="M21" t="s">
+        <v>37</v>
+      </c>
+      <c r="N21" t="s">
+        <v>26</v>
+      </c>
+      <c r="O21" t="s">
+        <v>136</v>
+      </c>
+      <c r="P21" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22" t="s">
+        <v>138</v>
+      </c>
+      <c r="B22" t="s">
+        <v>139</v>
+      </c>
+      <c r="C22" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" t="s">
+        <v>71</v>
+      </c>
+      <c r="E22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F22" t="s">
+        <v>33</v>
+      </c>
+      <c r="G22" t="s">
+        <v>61</v>
+      </c>
+      <c r="H22">
+        <v>2019</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22" t="s">
+        <v>55</v>
+      </c>
+      <c r="K22" t="s">
+        <v>24</v>
+      </c>
+      <c r="L22" t="s">
+        <v>140</v>
+      </c>
+      <c r="M22" t="s">
+        <v>37</v>
+      </c>
+      <c r="N22" t="s">
+        <v>26</v>
+      </c>
+      <c r="O22" t="s">
+        <v>141</v>
+      </c>
+      <c r="P22" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" t="s">
+        <v>143</v>
+      </c>
+      <c r="B23" t="s">
+        <v>144</v>
+      </c>
+      <c r="C23" t="s">
+        <v>145</v>
+      </c>
+      <c r="D23" t="s">
+        <v>146</v>
+      </c>
+      <c r="E23" t="s">
+        <v>20</v>
+      </c>
+      <c r="F23" t="s">
         <v>21</v>
       </c>
-      <c r="K2"/>
-      <c r="L2" t="s">
+      <c r="G23" t="s">
         <v>22</v>
       </c>
-      <c r="M2" t="s">
-[...25 lines deleted...]
-      <c r="G3">
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23" t="s">
+        <v>147</v>
+      </c>
+      <c r="K23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L23" t="s">
+        <v>148</v>
+      </c>
+      <c r="M23" t="s">
+        <v>149</v>
+      </c>
+      <c r="N23" t="s">
+        <v>26</v>
+      </c>
+      <c r="O23" t="s">
+        <v>150</v>
+      </c>
+      <c r="P23" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" t="s">
+        <v>152</v>
+      </c>
+      <c r="B24" t="s">
+        <v>153</v>
+      </c>
+      <c r="C24" t="s">
+        <v>154</v>
+      </c>
+      <c r="D24" t="s">
+        <v>43</v>
+      </c>
+      <c r="E24" t="s">
+        <v>20</v>
+      </c>
+      <c r="F24" t="s">
+        <v>33</v>
+      </c>
+      <c r="G24" t="s">
+        <v>34</v>
+      </c>
+      <c r="H24">
+        <v>2009</v>
+      </c>
+      <c r="I24">
+        <v>2015</v>
+      </c>
+      <c r="J24" t="s">
+        <v>155</v>
+      </c>
+      <c r="K24" t="s">
+        <v>24</v>
+      </c>
+      <c r="L24" t="s">
+        <v>156</v>
+      </c>
+      <c r="M24" t="s">
+        <v>157</v>
+      </c>
+      <c r="N24" t="s">
+        <v>26</v>
+      </c>
+      <c r="O24" t="s">
+        <v>158</v>
+      </c>
+      <c r="P24" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" t="s">
+        <v>160</v>
+      </c>
+      <c r="B25" t="s">
+        <v>161</v>
+      </c>
+      <c r="C25" t="s">
+        <v>154</v>
+      </c>
+      <c r="D25" t="s">
+        <v>162</v>
+      </c>
+      <c r="E25" t="s">
+        <v>20</v>
+      </c>
+      <c r="F25" t="s">
+        <v>33</v>
+      </c>
+      <c r="G25" t="s">
+        <v>61</v>
+      </c>
+      <c r="H25">
         <v>2013</v>
       </c>
-      <c r="H3">
-[...14 lines deleted...]
-      <c r="M3" t="s">
+      <c r="I25"/>
+      <c r="J25" t="s">
+        <v>155</v>
+      </c>
+      <c r="K25" t="s">
+        <v>24</v>
+      </c>
+      <c r="L25" t="s">
+        <v>163</v>
+      </c>
+      <c r="M25" t="s">
+        <v>164</v>
+      </c>
+      <c r="N25" t="s">
+        <v>26</v>
+      </c>
+      <c r="O25" t="s">
+        <v>165</v>
+      </c>
+      <c r="P25" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="A26" t="s">
+        <v>167</v>
+      </c>
+      <c r="B26" t="s">
+        <v>168</v>
+      </c>
+      <c r="C26" t="s">
+        <v>154</v>
+      </c>
+      <c r="D26" t="s">
+        <v>169</v>
+      </c>
+      <c r="E26" t="s">
+        <v>20</v>
+      </c>
+      <c r="F26" t="s">
         <v>33</v>
       </c>
-      <c r="N3" t="s">
+      <c r="G26" t="s">
+        <v>61</v>
+      </c>
+      <c r="H26">
+        <v>2013</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26" t="s">
+        <v>155</v>
+      </c>
+      <c r="K26" t="s">
+        <v>24</v>
+      </c>
+      <c r="L26" t="s">
+        <v>163</v>
+      </c>
+      <c r="M26" t="s">
+        <v>164</v>
+      </c>
+      <c r="N26" t="s">
+        <v>38</v>
+      </c>
+      <c r="O26" t="s">
+        <v>170</v>
+      </c>
+      <c r="P26" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" t="s">
+        <v>172</v>
+      </c>
+      <c r="B27" t="s">
+        <v>173</v>
+      </c>
+      <c r="C27" t="s">
+        <v>154</v>
+      </c>
+      <c r="D27" t="s">
+        <v>174</v>
+      </c>
+      <c r="E27" t="s">
+        <v>20</v>
+      </c>
+      <c r="F27" t="s">
+        <v>33</v>
+      </c>
+      <c r="G27" t="s">
+        <v>61</v>
+      </c>
+      <c r="H27">
+        <v>2011</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27" t="s">
+        <v>155</v>
+      </c>
+      <c r="K27" t="s">
+        <v>24</v>
+      </c>
+      <c r="L27" t="s">
+        <v>175</v>
+      </c>
+      <c r="M27" t="s">
+        <v>164</v>
+      </c>
+      <c r="N27" t="s">
+        <v>26</v>
+      </c>
+      <c r="O27" t="s">
+        <v>176</v>
+      </c>
+      <c r="P27" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" t="s">
+        <v>178</v>
+      </c>
+      <c r="B28" t="s">
+        <v>179</v>
+      </c>
+      <c r="C28" t="s">
+        <v>154</v>
+      </c>
+      <c r="D28" t="s">
+        <v>174</v>
+      </c>
+      <c r="E28" t="s">
+        <v>20</v>
+      </c>
+      <c r="F28" t="s">
+        <v>33</v>
+      </c>
+      <c r="G28" t="s">
+        <v>61</v>
+      </c>
+      <c r="H28">
+        <v>2012</v>
+      </c>
+      <c r="I28"/>
+      <c r="J28" t="s">
+        <v>155</v>
+      </c>
+      <c r="K28" t="s">
+        <v>24</v>
+      </c>
+      <c r="L28" t="s">
+        <v>180</v>
+      </c>
+      <c r="M28" t="s">
+        <v>157</v>
+      </c>
+      <c r="N28" t="s">
+        <v>26</v>
+      </c>
+      <c r="O28" t="s">
+        <v>181</v>
+      </c>
+      <c r="P28" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="A29" t="s">
+        <v>183</v>
+      </c>
+      <c r="B29" t="s">
+        <v>184</v>
+      </c>
+      <c r="C29" t="s">
+        <v>154</v>
+      </c>
+      <c r="D29" t="s">
+        <v>185</v>
+      </c>
+      <c r="E29" t="s">
+        <v>20</v>
+      </c>
+      <c r="F29" t="s">
+        <v>33</v>
+      </c>
+      <c r="G29" t="s">
         <v>34</v>
-      </c>
-[...1095 lines deleted...]
-        <v>2012</v>
       </c>
       <c r="H29">
         <v>2012</v>
       </c>
-      <c r="I29" t="s">
-        <v>109</v>
+      <c r="I29">
+        <v>2012</v>
       </c>
       <c r="J29" t="s">
+        <v>155</v>
+      </c>
+      <c r="K29" t="s">
+        <v>24</v>
+      </c>
+      <c r="L29" t="s">
+        <v>180</v>
+      </c>
+      <c r="M29" t="s">
+        <v>164</v>
+      </c>
+      <c r="N29" t="s">
+        <v>26</v>
+      </c>
+      <c r="O29" t="s">
+        <v>186</v>
+      </c>
+      <c r="P29" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" t="s">
+        <v>188</v>
+      </c>
+      <c r="B30" t="s">
+        <v>189</v>
+      </c>
+      <c r="C30" t="s">
+        <v>190</v>
+      </c>
+      <c r="D30" t="s">
+        <v>43</v>
+      </c>
+      <c r="E30" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" t="s">
+        <v>33</v>
+      </c>
+      <c r="G30" t="s">
+        <v>34</v>
+      </c>
+      <c r="H30">
+        <v>1996</v>
+      </c>
+      <c r="I30">
+        <v>2021</v>
+      </c>
+      <c r="J30" t="s">
+        <v>147</v>
+      </c>
+      <c r="K30" t="s">
+        <v>24</v>
+      </c>
+      <c r="L30" t="s">
+        <v>191</v>
+      </c>
+      <c r="M30" t="s">
+        <v>192</v>
+      </c>
+      <c r="N30" t="s">
+        <v>26</v>
+      </c>
+      <c r="O30" t="s">
+        <v>193</v>
+      </c>
+      <c r="P30" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="A31" t="s">
+        <v>195</v>
+      </c>
+      <c r="B31" t="s">
+        <v>196</v>
+      </c>
+      <c r="C31" t="s">
+        <v>197</v>
+      </c>
+      <c r="D31" t="s">
+        <v>198</v>
+      </c>
+      <c r="E31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F31" t="s">
         <v>21</v>
       </c>
-      <c r="K29" t="s">
-[...34 lines deleted...]
-      <c r="H30">
+      <c r="G31" t="s">
+        <v>61</v>
+      </c>
+      <c r="H31">
+        <v>2017</v>
+      </c>
+      <c r="I31"/>
+      <c r="J31" t="s">
+        <v>199</v>
+      </c>
+      <c r="K31" t="s">
+        <v>24</v>
+      </c>
+      <c r="L31" t="s">
+        <v>200</v>
+      </c>
+      <c r="M31" t="s">
+        <v>201</v>
+      </c>
+      <c r="N31" t="s">
+        <v>26</v>
+      </c>
+      <c r="O31" t="s">
+        <v>202</v>
+      </c>
+      <c r="P31" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="A32" t="s">
+        <v>204</v>
+      </c>
+      <c r="B32" t="s">
+        <v>205</v>
+      </c>
+      <c r="C32" t="s">
+        <v>206</v>
+      </c>
+      <c r="D32" t="s">
+        <v>207</v>
+      </c>
+      <c r="E32" t="s">
+        <v>20</v>
+      </c>
+      <c r="F32" t="s">
+        <v>208</v>
+      </c>
+      <c r="G32" t="s">
+        <v>61</v>
+      </c>
+      <c r="H32">
+        <v>2013</v>
+      </c>
+      <c r="I32"/>
+      <c r="J32" t="s">
+        <v>209</v>
+      </c>
+      <c r="K32" t="s">
+        <v>210</v>
+      </c>
+      <c r="L32"/>
+      <c r="M32" t="s">
+        <v>211</v>
+      </c>
+      <c r="N32" t="s">
+        <v>26</v>
+      </c>
+      <c r="O32" t="s">
+        <v>212</v>
+      </c>
+      <c r="P32" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16">
+      <c r="A33" t="s">
+        <v>214</v>
+      </c>
+      <c r="B33" t="s">
+        <v>215</v>
+      </c>
+      <c r="C33" t="s">
+        <v>216</v>
+      </c>
+      <c r="D33" t="s">
+        <v>43</v>
+      </c>
+      <c r="E33" t="s">
+        <v>20</v>
+      </c>
+      <c r="F33" t="s">
+        <v>208</v>
+      </c>
+      <c r="G33" t="s">
+        <v>34</v>
+      </c>
+      <c r="H33">
+        <v>2000</v>
+      </c>
+      <c r="I33">
+        <v>2012</v>
+      </c>
+      <c r="J33" t="s">
+        <v>217</v>
+      </c>
+      <c r="K33" t="s">
+        <v>24</v>
+      </c>
+      <c r="L33"/>
+      <c r="M33" t="s">
+        <v>218</v>
+      </c>
+      <c r="N33" t="s">
+        <v>26</v>
+      </c>
+      <c r="O33" t="s">
+        <v>219</v>
+      </c>
+      <c r="P33" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16">
+      <c r="A34" t="s">
+        <v>221</v>
+      </c>
+      <c r="B34" t="s">
+        <v>222</v>
+      </c>
+      <c r="C34" t="s">
+        <v>216</v>
+      </c>
+      <c r="D34" t="s">
+        <v>32</v>
+      </c>
+      <c r="E34" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" t="s">
+        <v>208</v>
+      </c>
+      <c r="G34" t="s">
+        <v>61</v>
+      </c>
+      <c r="H34">
+        <v>2006</v>
+      </c>
+      <c r="I34"/>
+      <c r="J34" t="s">
+        <v>223</v>
+      </c>
+      <c r="K34" t="s">
+        <v>224</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34" t="s">
+        <v>218</v>
+      </c>
+      <c r="N34" t="s">
+        <v>26</v>
+      </c>
+      <c r="O34" t="s">
+        <v>225</v>
+      </c>
+      <c r="P34" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16">
+      <c r="A35" t="s">
+        <v>226</v>
+      </c>
+      <c r="B35" t="s">
+        <v>227</v>
+      </c>
+      <c r="C35" t="s">
+        <v>154</v>
+      </c>
+      <c r="D35" t="s">
+        <v>174</v>
+      </c>
+      <c r="E35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F35" t="s">
+        <v>228</v>
+      </c>
+      <c r="G35" t="s">
+        <v>34</v>
+      </c>
+      <c r="H35">
+        <v>1981</v>
+      </c>
+      <c r="I35">
+        <v>1982</v>
+      </c>
+      <c r="J35" t="s">
+        <v>155</v>
+      </c>
+      <c r="K35" t="s">
+        <v>24</v>
+      </c>
+      <c r="L35" t="s">
+        <v>229</v>
+      </c>
+      <c r="M35" t="s">
+        <v>164</v>
+      </c>
+      <c r="N35" t="s">
+        <v>26</v>
+      </c>
+      <c r="O35" t="s">
+        <v>230</v>
+      </c>
+      <c r="P35" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16">
+      <c r="A36" t="s">
+        <v>232</v>
+      </c>
+      <c r="B36" t="s">
+        <v>233</v>
+      </c>
+      <c r="C36" t="s">
+        <v>154</v>
+      </c>
+      <c r="D36" t="s">
+        <v>32</v>
+      </c>
+      <c r="E36" t="s">
+        <v>20</v>
+      </c>
+      <c r="F36" t="s">
+        <v>228</v>
+      </c>
+      <c r="G36" t="s">
+        <v>61</v>
+      </c>
+      <c r="H36">
+        <v>2003</v>
+      </c>
+      <c r="I36"/>
+      <c r="J36" t="s">
+        <v>155</v>
+      </c>
+      <c r="K36" t="s">
+        <v>134</v>
+      </c>
+      <c r="L36" t="s">
+        <v>234</v>
+      </c>
+      <c r="M36" t="s">
+        <v>164</v>
+      </c>
+      <c r="N36" t="s">
+        <v>26</v>
+      </c>
+      <c r="O36" t="s">
+        <v>235</v>
+      </c>
+      <c r="P36" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16">
+      <c r="A37" t="s">
+        <v>232</v>
+      </c>
+      <c r="B37" t="s">
+        <v>233</v>
+      </c>
+      <c r="C37" t="s">
+        <v>154</v>
+      </c>
+      <c r="D37" t="s">
+        <v>32</v>
+      </c>
+      <c r="E37" t="s">
+        <v>20</v>
+      </c>
+      <c r="F37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G37" t="s">
+        <v>61</v>
+      </c>
+      <c r="H37">
+        <v>2003</v>
+      </c>
+      <c r="I37"/>
+      <c r="J37" t="s">
+        <v>155</v>
+      </c>
+      <c r="K37" t="s">
+        <v>236</v>
+      </c>
+      <c r="L37" t="s">
+        <v>234</v>
+      </c>
+      <c r="M37" t="s">
+        <v>157</v>
+      </c>
+      <c r="N37" t="s">
+        <v>26</v>
+      </c>
+      <c r="O37" t="s">
+        <v>237</v>
+      </c>
+      <c r="P37" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16">
+      <c r="A38" t="s">
+        <v>238</v>
+      </c>
+      <c r="B38" t="s">
+        <v>239</v>
+      </c>
+      <c r="C38" t="s">
+        <v>31</v>
+      </c>
+      <c r="D38" t="s">
+        <v>240</v>
+      </c>
+      <c r="E38" t="s">
+        <v>20</v>
+      </c>
+      <c r="F38" t="s">
+        <v>33</v>
+      </c>
+      <c r="G38" t="s">
+        <v>61</v>
+      </c>
+      <c r="H38">
         <v>2021</v>
       </c>
-      <c r="I30" t="s">
-[...79 lines deleted...]
-      <c r="G32">
+      <c r="I38"/>
+      <c r="J38" t="s">
+        <v>147</v>
+      </c>
+      <c r="K38" t="s">
+        <v>24</v>
+      </c>
+      <c r="L38" t="s">
+        <v>241</v>
+      </c>
+      <c r="M38" t="s">
+        <v>242</v>
+      </c>
+      <c r="N38" t="s">
+        <v>26</v>
+      </c>
+      <c r="O38" t="s">
+        <v>243</v>
+      </c>
+      <c r="P38" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16">
+      <c r="A39" t="s">
+        <v>245</v>
+      </c>
+      <c r="B39" t="s">
+        <v>246</v>
+      </c>
+      <c r="C39" t="s">
+        <v>154</v>
+      </c>
+      <c r="D39" t="s">
+        <v>43</v>
+      </c>
+      <c r="E39" t="s">
+        <v>20</v>
+      </c>
+      <c r="F39" t="s">
+        <v>33</v>
+      </c>
+      <c r="G39" t="s">
+        <v>34</v>
+      </c>
+      <c r="H39">
+        <v>2005</v>
+      </c>
+      <c r="I39">
         <v>2013</v>
       </c>
-      <c r="H32"/>
-[...49 lines deleted...]
-      <c r="L33" t="s">
+      <c r="J39" t="s">
+        <v>155</v>
+      </c>
+      <c r="K39" t="s">
+        <v>24</v>
+      </c>
+      <c r="L39" t="s">
+        <v>247</v>
+      </c>
+      <c r="M39" t="s">
+        <v>164</v>
+      </c>
+      <c r="N39" t="s">
+        <v>26</v>
+      </c>
+      <c r="O39" t="s">
+        <v>248</v>
+      </c>
+      <c r="P39" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16">
+      <c r="A40" t="s">
+        <v>250</v>
+      </c>
+      <c r="B40" t="s">
+        <v>251</v>
+      </c>
+      <c r="C40" t="s">
         <v>154</v>
       </c>
-      <c r="M33" t="s">
-[...2 lines deleted...]
-      <c r="N33" t="s">
+      <c r="D40" t="s">
+        <v>174</v>
+      </c>
+      <c r="E40" t="s">
+        <v>20</v>
+      </c>
+      <c r="F40" t="s">
+        <v>33</v>
+      </c>
+      <c r="G40" t="s">
+        <v>61</v>
+      </c>
+      <c r="H40">
+        <v>2011</v>
+      </c>
+      <c r="I40"/>
+      <c r="J40" t="s">
         <v>155</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      <c r="I34" t="s">
+      <c r="K40" t="s">
+        <v>24</v>
+      </c>
+      <c r="L40" t="s">
+        <v>252</v>
+      </c>
+      <c r="M40" t="s">
         <v>157</v>
       </c>
-      <c r="J34" t="s">
-[...264 lines deleted...]
-      </c>
       <c r="N40" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:14">
+        <v>26</v>
+      </c>
+      <c r="O40" t="s">
+        <v>253</v>
+      </c>
+      <c r="P40" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>180</v>
+        <v>255</v>
       </c>
       <c r="B41" t="s">
-        <v>181</v>
+        <v>256</v>
       </c>
       <c r="C41" t="s">
-        <v>54</v>
+        <v>257</v>
       </c>
       <c r="D41" t="s">
-        <v>17</v>
+        <v>258</v>
       </c>
       <c r="E41" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>33</v>
+      </c>
+      <c r="G41" t="s">
+        <v>61</v>
       </c>
       <c r="H41">
         <v>2012</v>
       </c>
-      <c r="I41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I41"/>
       <c r="J41" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="K41" t="s">
+        <v>24</v>
+      </c>
+      <c r="L41"/>
       <c r="M41" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
       <c r="N41" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:14">
+        <v>26</v>
+      </c>
+      <c r="O41" t="s">
+        <v>260</v>
+      </c>
+      <c r="P41" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>180</v>
+        <v>255</v>
       </c>
       <c r="B42" t="s">
-        <v>181</v>
+        <v>262</v>
       </c>
       <c r="C42" t="s">
-        <v>184</v>
+        <v>257</v>
       </c>
       <c r="D42" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="E42" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G42">
+        <v>33</v>
+      </c>
+      <c r="G42" t="s">
+        <v>34</v>
+      </c>
+      <c r="H42">
+        <v>1996</v>
+      </c>
+      <c r="I42">
         <v>2012</v>
       </c>
-      <c r="H42"/>
-[...2 lines deleted...]
-      </c>
       <c r="J42" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      </c>
+        <v>263</v>
+      </c>
+      <c r="K42" t="s">
+        <v>236</v>
+      </c>
+      <c r="L42"/>
       <c r="M42" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
       <c r="N42" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:14">
+        <v>26</v>
+      </c>
+      <c r="O42" t="s">
+        <v>264</v>
+      </c>
+      <c r="P42" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>180</v>
+        <v>255</v>
       </c>
       <c r="B43" t="s">
-        <v>181</v>
+        <v>266</v>
       </c>
       <c r="C43" t="s">
-        <v>27</v>
+        <v>257</v>
       </c>
       <c r="D43" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="E43" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="F43" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="G43">
+        <v>33</v>
+      </c>
+      <c r="G43" t="s">
+        <v>34</v>
+      </c>
+      <c r="H43">
         <v>1996</v>
       </c>
-      <c r="H43">
+      <c r="I43">
         <v>2012</v>
       </c>
-      <c r="I43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J43" t="s">
-        <v>167</v>
-[...4 lines deleted...]
-      </c>
+        <v>263</v>
+      </c>
+      <c r="K43" t="s">
+        <v>236</v>
+      </c>
+      <c r="L43"/>
       <c r="M43" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
       <c r="N43" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:14">
+        <v>26</v>
+      </c>
+      <c r="O43" t="s">
+        <v>267</v>
+      </c>
+      <c r="P43" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>180</v>
+        <v>255</v>
       </c>
       <c r="B44" t="s">
-        <v>181</v>
+        <v>268</v>
       </c>
       <c r="C44" t="s">
-        <v>70</v>
+        <v>257</v>
       </c>
       <c r="D44" t="s">
-        <v>17</v>
+        <v>71</v>
       </c>
       <c r="E44" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="F44" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="G44">
+        <v>33</v>
+      </c>
+      <c r="G44" t="s">
+        <v>34</v>
+      </c>
+      <c r="H44">
+        <v>2010</v>
+      </c>
+      <c r="I44">
         <v>2012</v>
       </c>
-      <c r="H44">
-[...4 lines deleted...]
-      </c>
       <c r="J44" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="K44" t="s">
+        <v>24</v>
+      </c>
+      <c r="L44"/>
       <c r="M44" t="s">
+        <v>259</v>
+      </c>
+      <c r="N44" t="s">
+        <v>26</v>
+      </c>
+      <c r="O44" t="s">
+        <v>269</v>
+      </c>
+      <c r="P44" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16">
+      <c r="A45" t="s">
+        <v>255</v>
+      </c>
+      <c r="B45" t="s">
+        <v>270</v>
+      </c>
+      <c r="C45" t="s">
+        <v>257</v>
+      </c>
+      <c r="D45" t="s">
+        <v>96</v>
+      </c>
+      <c r="E45" t="s">
+        <v>20</v>
+      </c>
+      <c r="F45" t="s">
         <v>33</v>
       </c>
-      <c r="N44" t="s">
-[...23 lines deleted...]
-        <v>1996</v>
+      <c r="G45" t="s">
+        <v>34</v>
       </c>
       <c r="H45">
         <v>2012</v>
       </c>
-      <c r="I45" t="s">
-        <v>186</v>
+      <c r="I45">
+        <v>2012</v>
       </c>
       <c r="J45" t="s">
-        <v>167</v>
-[...4 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="K45" t="s">
+        <v>24</v>
+      </c>
+      <c r="L45"/>
       <c r="M45" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
       <c r="N45" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:14">
+        <v>38</v>
+      </c>
+      <c r="O45" t="s">
+        <v>271</v>
+      </c>
+      <c r="P45" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>190</v>
+        <v>272</v>
       </c>
       <c r="B46" t="s">
-        <v>181</v>
+        <v>273</v>
       </c>
       <c r="C46" t="s">
-        <v>27</v>
+        <v>257</v>
       </c>
       <c r="D46" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="E46" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="F46" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="G46">
+        <v>33</v>
+      </c>
+      <c r="G46" t="s">
+        <v>34</v>
+      </c>
+      <c r="H46">
         <v>1996</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2010</v>
       </c>
-      <c r="I46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J46" t="s">
-        <v>94</v>
-[...4 lines deleted...]
-      </c>
+        <v>263</v>
+      </c>
+      <c r="K46" t="s">
+        <v>134</v>
+      </c>
+      <c r="L46"/>
       <c r="M46" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
       <c r="N46" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:14">
+        <v>26</v>
+      </c>
+      <c r="O46" t="s">
+        <v>274</v>
+      </c>
+      <c r="P46" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>192</v>
+        <v>275</v>
       </c>
       <c r="B47" t="s">
-        <v>181</v>
+        <v>276</v>
       </c>
       <c r="C47" t="s">
-        <v>27</v>
+        <v>257</v>
       </c>
       <c r="D47" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="E47" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="G47">
+        <v>33</v>
+      </c>
+      <c r="G47" t="s">
+        <v>34</v>
+      </c>
+      <c r="H47">
         <v>1996</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>2010</v>
       </c>
-      <c r="I47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J47" t="s">
-        <v>94</v>
-[...4 lines deleted...]
-      </c>
+        <v>263</v>
+      </c>
+      <c r="K47" t="s">
+        <v>134</v>
+      </c>
+      <c r="L47"/>
       <c r="M47" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
       <c r="N47" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:14">
+        <v>26</v>
+      </c>
+      <c r="O47" t="s">
+        <v>277</v>
+      </c>
+      <c r="P47" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>194</v>
+        <v>278</v>
       </c>
       <c r="B48" t="s">
-        <v>181</v>
+        <v>279</v>
       </c>
       <c r="C48" t="s">
+        <v>257</v>
+      </c>
+      <c r="D48" t="s">
+        <v>71</v>
+      </c>
+      <c r="E48" t="s">
+        <v>20</v>
+      </c>
+      <c r="F48" t="s">
+        <v>33</v>
+      </c>
+      <c r="G48" t="s">
+        <v>34</v>
+      </c>
+      <c r="H48">
+        <v>1996</v>
+      </c>
+      <c r="I48">
+        <v>2010</v>
+      </c>
+      <c r="J48" t="s">
+        <v>217</v>
+      </c>
+      <c r="K48" t="s">
+        <v>24</v>
+      </c>
+      <c r="L48"/>
+      <c r="M48" t="s">
+        <v>259</v>
+      </c>
+      <c r="N48" t="s">
+        <v>26</v>
+      </c>
+      <c r="O48" t="s">
+        <v>280</v>
+      </c>
+      <c r="P48" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16">
+      <c r="A49" t="s">
+        <v>281</v>
+      </c>
+      <c r="B49" t="s">
+        <v>282</v>
+      </c>
+      <c r="C49" t="s">
+        <v>154</v>
+      </c>
+      <c r="D49" t="s">
+        <v>71</v>
+      </c>
+      <c r="E49" t="s">
+        <v>20</v>
+      </c>
+      <c r="F49" t="s">
+        <v>228</v>
+      </c>
+      <c r="G49" t="s">
+        <v>61</v>
+      </c>
+      <c r="H49">
+        <v>2003</v>
+      </c>
+      <c r="I49"/>
+      <c r="J49" t="s">
+        <v>155</v>
+      </c>
+      <c r="K49" t="s">
+        <v>24</v>
+      </c>
+      <c r="L49" t="s">
+        <v>283</v>
+      </c>
+      <c r="M49" t="s">
+        <v>164</v>
+      </c>
+      <c r="N49" t="s">
+        <v>26</v>
+      </c>
+      <c r="O49" t="s">
+        <v>284</v>
+      </c>
+      <c r="P49" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16">
+      <c r="A50" t="s">
+        <v>285</v>
+      </c>
+      <c r="B50" t="s">
+        <v>286</v>
+      </c>
+      <c r="C50" t="s">
+        <v>206</v>
+      </c>
+      <c r="D50" t="s">
+        <v>207</v>
+      </c>
+      <c r="E50" t="s">
+        <v>20</v>
+      </c>
+      <c r="F50" t="s">
+        <v>228</v>
+      </c>
+      <c r="G50" t="s">
+        <v>61</v>
+      </c>
+      <c r="H50">
+        <v>2013</v>
+      </c>
+      <c r="I50"/>
+      <c r="J50" t="s">
+        <v>209</v>
+      </c>
+      <c r="K50" t="s">
+        <v>24</v>
+      </c>
+      <c r="L50"/>
+      <c r="M50" t="s">
+        <v>211</v>
+      </c>
+      <c r="N50" t="s">
+        <v>26</v>
+      </c>
+      <c r="O50" t="s">
+        <v>287</v>
+      </c>
+      <c r="P50" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16">
+      <c r="A51" t="s">
+        <v>288</v>
+      </c>
+      <c r="B51" t="s">
+        <v>289</v>
+      </c>
+      <c r="C51" t="s">
+        <v>290</v>
+      </c>
+      <c r="D51" t="s">
+        <v>291</v>
+      </c>
+      <c r="E51" t="s">
+        <v>20</v>
+      </c>
+      <c r="F51" t="s">
+        <v>292</v>
+      </c>
+      <c r="G51" t="s">
+        <v>61</v>
+      </c>
+      <c r="H51">
+        <v>2009</v>
+      </c>
+      <c r="I51"/>
+      <c r="J51" t="s">
+        <v>293</v>
+      </c>
+      <c r="K51" t="s">
+        <v>24</v>
+      </c>
+      <c r="L51"/>
+      <c r="M51" t="s">
+        <v>294</v>
+      </c>
+      <c r="N51" t="s">
+        <v>26</v>
+      </c>
+      <c r="O51" t="s">
+        <v>295</v>
+      </c>
+      <c r="P51" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16">
+      <c r="A52" t="s">
+        <v>297</v>
+      </c>
+      <c r="B52" t="s">
+        <v>298</v>
+      </c>
+      <c r="C52" t="s">
+        <v>290</v>
+      </c>
+      <c r="D52" t="s">
+        <v>299</v>
+      </c>
+      <c r="E52" t="s">
+        <v>20</v>
+      </c>
+      <c r="F52" t="s">
+        <v>292</v>
+      </c>
+      <c r="G52" t="s">
+        <v>61</v>
+      </c>
+      <c r="H52">
+        <v>2009</v>
+      </c>
+      <c r="I52"/>
+      <c r="J52" t="s">
+        <v>293</v>
+      </c>
+      <c r="K52" t="s">
+        <v>24</v>
+      </c>
+      <c r="L52"/>
+      <c r="M52" t="s">
+        <v>294</v>
+      </c>
+      <c r="N52" t="s">
+        <v>26</v>
+      </c>
+      <c r="O52" t="s">
+        <v>300</v>
+      </c>
+      <c r="P52" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16">
+      <c r="A53" t="s">
+        <v>302</v>
+      </c>
+      <c r="B53" t="s">
+        <v>303</v>
+      </c>
+      <c r="C53" t="s">
+        <v>290</v>
+      </c>
+      <c r="D53" t="s">
+        <v>32</v>
+      </c>
+      <c r="E53" t="s">
+        <v>20</v>
+      </c>
+      <c r="F53" t="s">
+        <v>292</v>
+      </c>
+      <c r="G53" t="s">
+        <v>61</v>
+      </c>
+      <c r="H53">
+        <v>2009</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53" t="s">
+        <v>304</v>
+      </c>
+      <c r="K53" t="s">
+        <v>24</v>
+      </c>
+      <c r="L53"/>
+      <c r="M53" t="s">
+        <v>294</v>
+      </c>
+      <c r="N53" t="s">
+        <v>26</v>
+      </c>
+      <c r="O53" t="s">
+        <v>305</v>
+      </c>
+      <c r="P53" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16">
+      <c r="A54" t="s">
+        <v>307</v>
+      </c>
+      <c r="B54" t="s">
+        <v>308</v>
+      </c>
+      <c r="C54" t="s">
+        <v>290</v>
+      </c>
+      <c r="D54" t="s">
+        <v>309</v>
+      </c>
+      <c r="E54" t="s">
+        <v>20</v>
+      </c>
+      <c r="F54" t="s">
+        <v>292</v>
+      </c>
+      <c r="G54" t="s">
+        <v>61</v>
+      </c>
+      <c r="H54">
+        <v>2015</v>
+      </c>
+      <c r="I54"/>
+      <c r="J54" t="s">
+        <v>293</v>
+      </c>
+      <c r="K54" t="s">
+        <v>24</v>
+      </c>
+      <c r="L54"/>
+      <c r="M54" t="s">
+        <v>294</v>
+      </c>
+      <c r="N54" t="s">
+        <v>26</v>
+      </c>
+      <c r="O54" t="s">
+        <v>310</v>
+      </c>
+      <c r="P54" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" t="s">
+        <v>312</v>
+      </c>
+      <c r="B55" t="s">
+        <v>313</v>
+      </c>
+      <c r="C55" t="s">
+        <v>154</v>
+      </c>
+      <c r="D55" t="s">
+        <v>43</v>
+      </c>
+      <c r="E55" t="s">
+        <v>20</v>
+      </c>
+      <c r="F55" t="s">
+        <v>228</v>
+      </c>
+      <c r="G55" t="s">
+        <v>34</v>
+      </c>
+      <c r="H55">
+        <v>1991</v>
+      </c>
+      <c r="I55">
+        <v>2009</v>
+      </c>
+      <c r="J55" t="s">
+        <v>155</v>
+      </c>
+      <c r="K55" t="s">
+        <v>24</v>
+      </c>
+      <c r="L55" t="s">
+        <v>314</v>
+      </c>
+      <c r="M55" t="s">
+        <v>157</v>
+      </c>
+      <c r="N55" t="s">
+        <v>26</v>
+      </c>
+      <c r="O55" t="s">
+        <v>315</v>
+      </c>
+      <c r="P55" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16">
+      <c r="A56" t="s">
+        <v>316</v>
+      </c>
+      <c r="B56" t="s">
+        <v>317</v>
+      </c>
+      <c r="C56" t="s">
+        <v>154</v>
+      </c>
+      <c r="D56" t="s">
+        <v>43</v>
+      </c>
+      <c r="E56" t="s">
+        <v>20</v>
+      </c>
+      <c r="F56" t="s">
+        <v>228</v>
+      </c>
+      <c r="G56" t="s">
+        <v>34</v>
+      </c>
+      <c r="H56">
+        <v>1991</v>
+      </c>
+      <c r="I56">
+        <v>2002</v>
+      </c>
+      <c r="J56" t="s">
+        <v>155</v>
+      </c>
+      <c r="K56" t="s">
+        <v>24</v>
+      </c>
+      <c r="L56" t="s">
+        <v>156</v>
+      </c>
+      <c r="M56" t="s">
+        <v>157</v>
+      </c>
+      <c r="N56" t="s">
+        <v>26</v>
+      </c>
+      <c r="O56" t="s">
+        <v>318</v>
+      </c>
+      <c r="P56" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" t="s">
+        <v>319</v>
+      </c>
+      <c r="B57" t="s">
+        <v>320</v>
+      </c>
+      <c r="C57" t="s">
+        <v>154</v>
+      </c>
+      <c r="D57" t="s">
+        <v>43</v>
+      </c>
+      <c r="E57" t="s">
+        <v>20</v>
+      </c>
+      <c r="F57" t="s">
+        <v>228</v>
+      </c>
+      <c r="G57" t="s">
+        <v>34</v>
+      </c>
+      <c r="H57">
+        <v>1991</v>
+      </c>
+      <c r="I57">
+        <v>2016</v>
+      </c>
+      <c r="J57" t="s">
+        <v>155</v>
+      </c>
+      <c r="K57" t="s">
+        <v>24</v>
+      </c>
+      <c r="L57" t="s">
+        <v>321</v>
+      </c>
+      <c r="M57" t="s">
+        <v>164</v>
+      </c>
+      <c r="N57" t="s">
+        <v>26</v>
+      </c>
+      <c r="O57" t="s">
+        <v>322</v>
+      </c>
+      <c r="P57" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16">
+      <c r="A58" t="s">
+        <v>323</v>
+      </c>
+      <c r="B58" t="s">
+        <v>324</v>
+      </c>
+      <c r="C58" t="s">
+        <v>325</v>
+      </c>
+      <c r="D58" t="s">
+        <v>146</v>
+      </c>
+      <c r="E58" t="s">
+        <v>20</v>
+      </c>
+      <c r="F58" t="s">
+        <v>21</v>
+      </c>
+      <c r="G58" t="s">
+        <v>22</v>
+      </c>
+      <c r="H58"/>
+      <c r="I58"/>
+      <c r="J58" t="s">
+        <v>263</v>
+      </c>
+      <c r="K58" t="s">
+        <v>24</v>
+      </c>
+      <c r="L58" t="s">
+        <v>326</v>
+      </c>
+      <c r="M58" t="s">
+        <v>327</v>
+      </c>
+      <c r="N58" t="s">
+        <v>26</v>
+      </c>
+      <c r="O58" t="s">
+        <v>328</v>
+      </c>
+      <c r="P58" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16">
+      <c r="A59" t="s">
+        <v>330</v>
+      </c>
+      <c r="B59" t="s">
+        <v>331</v>
+      </c>
+      <c r="C59" t="s">
+        <v>154</v>
+      </c>
+      <c r="D59" t="s">
         <v>54</v>
       </c>
-      <c r="D48" t="s">
-[...11 lines deleted...]
-      <c r="H48">
+      <c r="E59" t="s">
+        <v>20</v>
+      </c>
+      <c r="F59" t="s">
+        <v>208</v>
+      </c>
+      <c r="G59" t="s">
+        <v>34</v>
+      </c>
+      <c r="H59">
         <v>2010</v>
       </c>
-      <c r="I48" t="s">
-[...139 lines deleted...]
-      <c r="A52" t="s">
+      <c r="I59">
+        <v>2016</v>
+      </c>
+      <c r="J59" t="s">
+        <v>332</v>
+      </c>
+      <c r="K59" t="s">
+        <v>24</v>
+      </c>
+      <c r="L59"/>
+      <c r="M59" t="s">
+        <v>157</v>
+      </c>
+      <c r="N59" t="s">
+        <v>26</v>
+      </c>
+      <c r="O59" t="s">
+        <v>333</v>
+      </c>
+      <c r="P59" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16">
+      <c r="A60" t="s">
+        <v>335</v>
+      </c>
+      <c r="B60" t="s">
+        <v>336</v>
+      </c>
+      <c r="C60" t="s">
+        <v>154</v>
+      </c>
+      <c r="D60" t="s">
+        <v>43</v>
+      </c>
+      <c r="E60" t="s">
+        <v>20</v>
+      </c>
+      <c r="F60" t="s">
         <v>208</v>
       </c>
-      <c r="B52" t="s">
-[...349 lines deleted...]
-        <v>2010</v>
+      <c r="G60" t="s">
+        <v>34</v>
       </c>
       <c r="H60">
         <v>2010</v>
       </c>
-      <c r="I60" t="s">
-        <v>109</v>
+      <c r="I60">
+        <v>2010</v>
       </c>
       <c r="J60" t="s">
+        <v>155</v>
+      </c>
+      <c r="K60" t="s">
+        <v>24</v>
+      </c>
+      <c r="L60" t="s">
+        <v>321</v>
+      </c>
+      <c r="M60" t="s">
+        <v>157</v>
+      </c>
+      <c r="N60" t="s">
+        <v>26</v>
+      </c>
+      <c r="O60" t="s">
+        <v>337</v>
+      </c>
+      <c r="P60" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16">
+      <c r="A61" t="s">
+        <v>339</v>
+      </c>
+      <c r="B61" t="s">
+        <v>340</v>
+      </c>
+      <c r="C61" t="s">
+        <v>341</v>
+      </c>
+      <c r="D61" t="s">
+        <v>71</v>
+      </c>
+      <c r="E61" t="s">
+        <v>20</v>
+      </c>
+      <c r="F61" t="s">
         <v>21</v>
       </c>
-      <c r="K60" t="s">
-[...31 lines deleted...]
-      <c r="G61">
+      <c r="G61" t="s">
+        <v>61</v>
+      </c>
+      <c r="H61">
         <v>2018</v>
       </c>
-      <c r="H61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61" t="s">
+        <v>147</v>
+      </c>
+      <c r="K61" t="s">
+        <v>24</v>
+      </c>
+      <c r="L61" t="s">
+        <v>342</v>
+      </c>
+      <c r="M61" t="s">
+        <v>343</v>
+      </c>
+      <c r="N61" t="s">
+        <v>26</v>
+      </c>
+      <c r="O61" t="s">
+        <v>344</v>
+      </c>
+      <c r="P61" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16">
+      <c r="A62" t="s">
+        <v>346</v>
+      </c>
+      <c r="B62" t="s">
+        <v>347</v>
+      </c>
+      <c r="C62" t="s">
+        <v>341</v>
+      </c>
+      <c r="D62" t="s">
+        <v>43</v>
+      </c>
+      <c r="E62" t="s">
+        <v>20</v>
+      </c>
+      <c r="F62" t="s">
         <v>21</v>
       </c>
-      <c r="K61" t="s">
-[...31 lines deleted...]
-      <c r="G62">
+      <c r="G62" t="s">
+        <v>34</v>
+      </c>
+      <c r="H62">
         <v>2020</v>
       </c>
-      <c r="H62">
+      <c r="I62">
         <v>2023</v>
       </c>
-      <c r="I62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J62" t="s">
+        <v>348</v>
+      </c>
+      <c r="K62" t="s">
+        <v>24</v>
+      </c>
+      <c r="L62" t="s">
+        <v>349</v>
+      </c>
+      <c r="M62" t="s">
+        <v>343</v>
+      </c>
+      <c r="N62" t="s">
+        <v>26</v>
+      </c>
+      <c r="O62" t="s">
+        <v>350</v>
+      </c>
+      <c r="P62" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16">
+      <c r="A63" t="s">
+        <v>352</v>
+      </c>
+      <c r="B63" t="s">
+        <v>353</v>
+      </c>
+      <c r="C63" t="s">
+        <v>341</v>
+      </c>
+      <c r="D63" t="s">
+        <v>32</v>
+      </c>
+      <c r="E63" t="s">
+        <v>20</v>
+      </c>
+      <c r="F63" t="s">
         <v>21</v>
       </c>
-      <c r="K62" t="s">
-[...31 lines deleted...]
-      <c r="G63">
+      <c r="G63" t="s">
+        <v>61</v>
+      </c>
+      <c r="H63">
         <v>2024</v>
       </c>
-      <c r="H63"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I63"/>
       <c r="J63" t="s">
-        <v>245</v>
+        <v>348</v>
       </c>
       <c r="K63" t="s">
-        <v>246</v>
+        <v>354</v>
       </c>
       <c r="L63" t="s">
-        <v>238</v>
+        <v>355</v>
       </c>
       <c r="M63" t="s">
+        <v>343</v>
+      </c>
+      <c r="N63" t="s">
+        <v>38</v>
+      </c>
+      <c r="O63" t="s">
+        <v>356</v>
+      </c>
+      <c r="P63" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16">
+      <c r="A64" t="s">
+        <v>358</v>
+      </c>
+      <c r="B64" t="s">
+        <v>359</v>
+      </c>
+      <c r="C64" t="s">
+        <v>360</v>
+      </c>
+      <c r="D64" t="s">
+        <v>361</v>
+      </c>
+      <c r="E64" t="s">
+        <v>20</v>
+      </c>
+      <c r="F64" t="s">
+        <v>21</v>
+      </c>
+      <c r="G64" t="s">
+        <v>362</v>
+      </c>
+      <c r="H64">
+        <v>2025</v>
+      </c>
+      <c r="I64"/>
+      <c r="J64" t="s">
+        <v>363</v>
+      </c>
+      <c r="K64" t="s">
+        <v>24</v>
+      </c>
+      <c r="L64" t="s">
+        <v>364</v>
+      </c>
+      <c r="M64" t="s">
+        <v>365</v>
+      </c>
+      <c r="N64" t="s">
+        <v>26</v>
+      </c>
+      <c r="O64" t="s">
+        <v>366</v>
+      </c>
+      <c r="P64" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16">
+      <c r="A65" t="s">
+        <v>368</v>
+      </c>
+      <c r="B65" t="s">
+        <v>369</v>
+      </c>
+      <c r="C65" t="s">
+        <v>370</v>
+      </c>
+      <c r="D65" t="s">
+        <v>371</v>
+      </c>
+      <c r="E65" t="s">
+        <v>20</v>
+      </c>
+      <c r="F65" t="s">
+        <v>228</v>
+      </c>
+      <c r="G65" t="s">
+        <v>61</v>
+      </c>
+      <c r="H65">
+        <v>2021</v>
+      </c>
+      <c r="I65"/>
+      <c r="J65" t="s">
+        <v>372</v>
+      </c>
+      <c r="K65" t="s">
+        <v>24</v>
+      </c>
+      <c r="L65"/>
+      <c r="M65" t="s">
+        <v>373</v>
+      </c>
+      <c r="N65" t="s">
+        <v>26</v>
+      </c>
+      <c r="O65" t="s">
+        <v>374</v>
+      </c>
+      <c r="P65"/>
+    </row>
+    <row r="66" spans="1:16">
+      <c r="A66" t="s">
+        <v>375</v>
+      </c>
+      <c r="B66" t="s">
+        <v>376</v>
+      </c>
+      <c r="C66" t="s">
+        <v>290</v>
+      </c>
+      <c r="D66" t="s">
+        <v>377</v>
+      </c>
+      <c r="E66" t="s">
+        <v>20</v>
+      </c>
+      <c r="F66" t="s">
         <v>33</v>
       </c>
-      <c r="N63" t="s">
-[...29 lines deleted...]
-      <c r="J64" t="s">
+      <c r="G66" t="s">
+        <v>61</v>
+      </c>
+      <c r="H66">
+        <v>2011</v>
+      </c>
+      <c r="I66"/>
+      <c r="J66" t="s">
+        <v>304</v>
+      </c>
+      <c r="K66" t="s">
+        <v>24</v>
+      </c>
+      <c r="L66" t="s">
+        <v>378</v>
+      </c>
+      <c r="M66" t="s">
+        <v>379</v>
+      </c>
+      <c r="N66" t="s">
+        <v>26</v>
+      </c>
+      <c r="O66" t="s">
+        <v>380</v>
+      </c>
+      <c r="P66" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16">
+      <c r="A67" t="s">
+        <v>382</v>
+      </c>
+      <c r="B67" t="s">
+        <v>383</v>
+      </c>
+      <c r="C67" t="s">
+        <v>290</v>
+      </c>
+      <c r="D67" t="s">
+        <v>384</v>
+      </c>
+      <c r="E67" t="s">
+        <v>20</v>
+      </c>
+      <c r="F67" t="s">
+        <v>33</v>
+      </c>
+      <c r="G67" t="s">
+        <v>34</v>
+      </c>
+      <c r="H67">
+        <v>2001</v>
+      </c>
+      <c r="I67"/>
+      <c r="J67" t="s">
+        <v>304</v>
+      </c>
+      <c r="K67" t="s">
+        <v>24</v>
+      </c>
+      <c r="L67" t="s">
+        <v>385</v>
+      </c>
+      <c r="M67" t="s">
+        <v>379</v>
+      </c>
+      <c r="N67" t="s">
+        <v>26</v>
+      </c>
+      <c r="O67" t="s">
+        <v>386</v>
+      </c>
+      <c r="P67" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16">
+      <c r="A68" t="s">
+        <v>388</v>
+      </c>
+      <c r="B68" t="s">
+        <v>389</v>
+      </c>
+      <c r="C68" t="s">
+        <v>290</v>
+      </c>
+      <c r="D68" t="s">
+        <v>43</v>
+      </c>
+      <c r="E68" t="s">
+        <v>20</v>
+      </c>
+      <c r="F68" t="s">
+        <v>33</v>
+      </c>
+      <c r="G68" t="s">
+        <v>34</v>
+      </c>
+      <c r="H68">
+        <v>2003</v>
+      </c>
+      <c r="I68">
+        <v>2021</v>
+      </c>
+      <c r="J68" t="s">
+        <v>304</v>
+      </c>
+      <c r="K68" t="s">
+        <v>24</v>
+      </c>
+      <c r="L68" t="s">
+        <v>390</v>
+      </c>
+      <c r="M68" t="s">
+        <v>379</v>
+      </c>
+      <c r="N68" t="s">
+        <v>26</v>
+      </c>
+      <c r="O68" t="s">
+        <v>391</v>
+      </c>
+      <c r="P68" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16">
+      <c r="A69" t="s">
+        <v>393</v>
+      </c>
+      <c r="B69" t="s">
+        <v>394</v>
+      </c>
+      <c r="C69" t="s">
+        <v>290</v>
+      </c>
+      <c r="D69" t="s">
+        <v>43</v>
+      </c>
+      <c r="E69" t="s">
+        <v>20</v>
+      </c>
+      <c r="F69" t="s">
+        <v>208</v>
+      </c>
+      <c r="G69" t="s">
+        <v>34</v>
+      </c>
+      <c r="H69">
+        <v>1995</v>
+      </c>
+      <c r="I69">
+        <v>2019</v>
+      </c>
+      <c r="J69" t="s">
+        <v>395</v>
+      </c>
+      <c r="K69" t="s">
+        <v>24</v>
+      </c>
+      <c r="L69" t="s">
+        <v>396</v>
+      </c>
+      <c r="M69" t="s">
+        <v>397</v>
+      </c>
+      <c r="N69" t="s">
+        <v>26</v>
+      </c>
+      <c r="O69" t="s">
+        <v>398</v>
+      </c>
+      <c r="P69" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16">
+      <c r="A70" t="s">
+        <v>400</v>
+      </c>
+      <c r="B70" t="s">
+        <v>401</v>
+      </c>
+      <c r="C70" t="s">
+        <v>290</v>
+      </c>
+      <c r="D70" t="s">
+        <v>377</v>
+      </c>
+      <c r="E70" t="s">
+        <v>20</v>
+      </c>
+      <c r="F70" t="s">
+        <v>208</v>
+      </c>
+      <c r="G70" t="s">
+        <v>34</v>
+      </c>
+      <c r="H70">
+        <v>2001</v>
+      </c>
+      <c r="I70">
+        <v>2019</v>
+      </c>
+      <c r="J70" t="s">
+        <v>395</v>
+      </c>
+      <c r="K70" t="s">
+        <v>24</v>
+      </c>
+      <c r="L70" t="s">
+        <v>402</v>
+      </c>
+      <c r="M70" t="s">
+        <v>397</v>
+      </c>
+      <c r="N70" t="s">
+        <v>26</v>
+      </c>
+      <c r="O70" t="s">
+        <v>403</v>
+      </c>
+      <c r="P70" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16">
+      <c r="A71" t="s">
+        <v>405</v>
+      </c>
+      <c r="B71" t="s">
+        <v>406</v>
+      </c>
+      <c r="C71" t="s">
+        <v>407</v>
+      </c>
+      <c r="D71" t="s">
+        <v>146</v>
+      </c>
+      <c r="E71" t="s">
+        <v>20</v>
+      </c>
+      <c r="F71" t="s">
         <v>21</v>
       </c>
-      <c r="K64" t="s">
-[...287 lines deleted...]
-      <c r="G71">
+      <c r="G71" t="s">
+        <v>61</v>
+      </c>
+      <c r="H71">
         <v>2016</v>
       </c>
-      <c r="H71"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I71"/>
       <c r="J71" t="s">
-        <v>21</v>
+        <v>199</v>
       </c>
       <c r="K71" t="s">
-        <v>227</v>
+        <v>24</v>
       </c>
       <c r="L71" t="s">
-        <v>283</v>
+        <v>326</v>
       </c>
       <c r="M71" t="s">
-        <v>23</v>
+        <v>408</v>
       </c>
       <c r="N71" t="s">
-        <v>284</v>
+        <v>26</v>
+      </c>
+      <c r="O71" t="s">
+        <v>409</v>
+      </c>
+      <c r="P71" t="s">
+        <v>410</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy Search</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title/>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>