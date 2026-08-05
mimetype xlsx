--- v3 (2026-04-21)
+++ v4 (2026-08-05)
@@ -1468,62 +1468,62 @@
     <t>GB 30255-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This policy applies to non-directional self-ballasted LED-lamps for general lighting services.</t>
   </si>
   <si>
     <t>GB/T 24842; GB/T 24826; GB/T 24908; GB/T 29293; GB/T 29294; GB/T 29295; GB/T 29296; GB/T 31112</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30255-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB70E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
-[...4 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB 31276-2014 Minimum allowable values of energy efficiency and evaluating values of energy conservation of tungsten halogen lamp</t>
   </si>
   <si>
     <t>Applies to non-directional tungsten halogen lamp for general lighting purposes with rated voltage no larger than 24V; power range 5W-100W; with rated voltage 220V-250V; power range 15W-500W.</t>
   </si>
   <si>
     <t>GB/T 14094; GB 14196.2; GB 14196.3; GB/T 26178</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-31276-2014-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D80887D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 37478-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED luminaires for road and tunnel lighting</t>
   </si>
   <si>
     <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-37478-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
@@ -7154,112 +7154,112 @@
       </c>
       <c r="D81" t="s">
         <v>345</v>
       </c>
       <c r="E81" t="s">
         <v>20</v>
       </c>
       <c r="F81" t="s">
         <v>34</v>
       </c>
       <c r="G81" t="s">
         <v>8</v>
       </c>
       <c r="H81">
         <v>2013</v>
       </c>
       <c r="I81">
         <v>2026</v>
       </c>
       <c r="J81" t="s">
         <v>472</v>
       </c>
       <c r="K81" t="s">
         <v>24</v>
       </c>
-      <c r="L81"/>
+      <c r="L81" t="s">
+        <v>473</v>
+      </c>
       <c r="M81" t="s">
         <v>85</v>
       </c>
       <c r="N81" t="s">
         <v>27</v>
       </c>
       <c r="O81" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="P81" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>470</v>
       </c>
       <c r="B82" t="s">
         <v>471</v>
       </c>
       <c r="C82" t="s">
         <v>81</v>
       </c>
       <c r="D82" t="s">
         <v>345</v>
       </c>
       <c r="E82" t="s">
         <v>20</v>
       </c>
       <c r="F82" t="s">
         <v>34</v>
       </c>
       <c r="G82" t="s">
         <v>8</v>
       </c>
       <c r="H82">
         <v>2013</v>
       </c>
       <c r="I82">
         <v>2026</v>
       </c>
       <c r="J82" t="s">
         <v>472</v>
       </c>
       <c r="K82" t="s">
         <v>24</v>
       </c>
-      <c r="L82" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L82"/>
       <c r="M82" t="s">
         <v>85</v>
       </c>
       <c r="N82" t="s">
         <v>27</v>
       </c>
       <c r="O82" t="s">
         <v>476</v>
       </c>
       <c r="P82" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>477</v>
       </c>
       <c r="B83" t="s">
         <v>478</v>
       </c>
       <c r="C83" t="s">
         <v>81</v>
       </c>
       <c r="D83" t="s">
         <v>58</v>
       </c>
       <c r="E83" t="s">
         <v>20</v>
       </c>
       <c r="F83" t="s">
         <v>34</v>
       </c>
       <c r="G83" t="s">
         <v>22</v>
       </c>
       <c r="H83">