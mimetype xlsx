--- v0 (2025-11-28)
+++ v1 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -102,50 +102,79 @@
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>KS C 9608</t>
   </si>
   <si>
     <t>Korea Energy Management Corporation (KEMCO)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-horizontal-drum-washing-machine</t>
   </si>
   <si>
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
+  </si>
+  <si>
+    <t>GB 12021.4-2026 Maximum allowable values of the energy consumption, water consumption and grades for electric washing machines and washer-dryers</t>
+  </si>
+  <si>
+    <t>This policy specifies the energy efficiency and water efficiency grades, technical requirements, and test methods for household and similar-use electric washing machines. 
+This document applies to electric washing machines and washer-dryers with a single drum (or tub) and a rated washing capacity of no more than 25.0 kg, a single-phase rated voltage not exceeding 250 V, and intended for use by non-professionals in households, shops, schools, and similar settings.
+For pulsator-type washer-dryers and drum-type washer-dryers with a rated drying capacity of no more than 1.0 kg, only the washing function is assessed.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Washer and Dryers, Washing Machines</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-120214-2026-maximum-allowable-values-energy-consumption-water-consumption-and-grades</t>
+  </si>
+  <si>
+    <t>https://openstd.samr.gov.cn/bzgk/std/newGbInfo?hcno=4804719D7D206D7538788BE44F54DC64</t>
   </si>
   <si>
     <t>Regulations on the Operation of Energy-Efficient Equipment, Maximum Energy Efficiency Standards and Label for Clothing Care Appliances</t>
   </si>
   <si>
     <t>This regulation mandates the maximum energy efficiency standards and labels for clothing car appliances. It applies to clothing care appliances that can perform functions such as drying, wrinkle removal, and deodorizing of textile products as specified in the regulations of KS K 0891. However, the following are excluded from this regulation: 
 a) Appliances that do not simultaneously have wrinkle removal and deodorizing functions
 b) Appliances that do not have the ability to collect moisture from the appliance interior as condensate water
 c) Appliances that the user assembles, disassembles, or can carry by themselves</t>
   </si>
   <si>
     <t>Asia and Pacific, Republic of Korea</t>
   </si>
   <si>
     <t>Clothes Dryers, Washer and Dryers</t>
   </si>
   <si>
     <t>Comparative Label, Endorsement Label, High Energy Performance Standard</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>February 2025</t>
   </si>
@@ -497,74 +526,74 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P3"/>
+  <dimension ref="A1:P4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="159.104" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="170.958" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="406.901" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="100.118" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -643,76 +672,124 @@
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>32</v>
       </c>
       <c r="D3" t="s">
         <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>34</v>
       </c>
       <c r="G3" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3">
+        <v>1989</v>
+      </c>
+      <c r="I3">
+        <v>2026</v>
+      </c>
+      <c r="J3" t="s">
         <v>35</v>
-      </c>
-[...5 lines deleted...]
-        <v>36</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
-      <c r="L3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L3"/>
       <c r="M3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
+        <v>37</v>
+      </c>
+      <c r="P3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
         <v>39</v>
       </c>
-      <c r="P3" t="s">
+      <c r="B4" t="s">
         <v>40</v>
+      </c>
+      <c r="C4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>43</v>
+      </c>
+      <c r="G4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H4">
+        <v>2024</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4" t="s">
+        <v>45</v>
+      </c>
+      <c r="K4" t="s">
+        <v>24</v>
+      </c>
+      <c r="L4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N4" t="s">
+        <v>27</v>
+      </c>
+      <c r="O4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P4" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">