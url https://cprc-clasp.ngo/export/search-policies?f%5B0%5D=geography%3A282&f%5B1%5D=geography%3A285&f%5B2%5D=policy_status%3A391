--- v1 (2026-01-25)
+++ v2 (2026-08-22)
@@ -8055,51 +8055,51 @@
       </c>
       <c r="P96" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>560</v>
       </c>
       <c r="B97" t="s">
         <v>561</v>
       </c>
       <c r="C97" t="s">
         <v>18</v>
       </c>
       <c r="D97" t="s">
         <v>137</v>
       </c>
       <c r="E97" t="s">
         <v>20</v>
       </c>
       <c r="F97" t="s">
         <v>549</v>
       </c>
       <c r="G97" t="s">
-        <v>22</v>
+        <v>555</v>
       </c>
       <c r="H97">
         <v>1989</v>
       </c>
       <c r="I97">
         <v>2013</v>
       </c>
       <c r="J97" t="s">
         <v>69</v>
       </c>
       <c r="K97" t="s">
         <v>24</v>
       </c>
       <c r="L97" t="s">
         <v>138</v>
       </c>
       <c r="M97" t="s">
         <v>49</v>
       </c>
       <c r="N97" t="s">
         <v>27</v>
       </c>
       <c r="O97" t="s">
         <v>562</v>
       </c>