--- v1 (2026-01-25)
+++ v2 (2026-08-21)
@@ -3628,50 +3628,53 @@
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28380-2012 Minimum allowable values of energy efficiency and energy grades for microcomputers</t>
   </si>
   <si>
     <t>This policy applies to general purpose microcomputers, including desktop computers with integrated display functions and portable PCs. Also applies to microcomputers with two or more independent graphic displays. Does not apply to microcomputers with rated power higher than 750W or portable computers with a display diagonal less than 0.2946m or 11.6 inches.</t>
   </si>
   <si>
     <t>,   
                     GB 28380-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28380-2012-minimum-allowable-values-energy-efficiency-and-energy-grades-microcomputers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E1CFD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 29142-2012 Minimum allowable values of energy efficiency and energy efficiency grades for single-capped electrodeless fluorescent lamps</t>
@@ -3770,53 +3773,50 @@
     <t>https://cprc-clasp.ngo/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This policy applies to non-directional self-ballasted LED-lamps for general lighting services.</t>
   </si>
   <si>
     <t>GB/T 24842; GB/T 24826; GB/T 24908; GB/T 29293; GB/T 29294; GB/T 29295; GB/T 29296; GB/T 31112</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30255-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB70E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30717-2019 Minimum allowable values of water efficiency and water efficiency grades for squatting pans</t>
   </si>
   <si>
     <t>It covers Squatting Toilets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30717-2019-minimum-allowable-values-water-efficiency-and-water-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FF5A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
@@ -13886,51 +13886,51 @@
       </c>
       <c r="P187" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>1011</v>
       </c>
       <c r="B188" t="s">
         <v>1012</v>
       </c>
       <c r="C188" t="s">
         <v>32</v>
       </c>
       <c r="D188" t="s">
         <v>263</v>
       </c>
       <c r="E188" t="s">
         <v>20</v>
       </c>
       <c r="F188" t="s">
         <v>978</v>
       </c>
       <c r="G188" t="s">
-        <v>22</v>
+        <v>1006</v>
       </c>
       <c r="H188">
         <v>1989</v>
       </c>
       <c r="I188">
         <v>2013</v>
       </c>
       <c r="J188" t="s">
         <v>62</v>
       </c>
       <c r="K188" t="s">
         <v>24</v>
       </c>
       <c r="L188" t="s">
         <v>264</v>
       </c>
       <c r="M188" t="s">
         <v>38</v>
       </c>
       <c r="N188" t="s">
         <v>27</v>
       </c>
       <c r="O188" t="s">
         <v>1013</v>
       </c>
@@ -15728,539 +15728,539 @@
       </c>
       <c r="P224" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>1185</v>
       </c>
       <c r="B225" t="s">
         <v>1186</v>
       </c>
       <c r="C225" t="s">
         <v>32</v>
       </c>
       <c r="D225" t="s">
         <v>224</v>
       </c>
       <c r="E225" t="s">
         <v>20</v>
       </c>
       <c r="F225" t="s">
         <v>978</v>
       </c>
       <c r="G225" t="s">
-        <v>35</v>
+        <v>1187</v>
       </c>
       <c r="H225">
         <v>2012</v>
       </c>
       <c r="I225"/>
       <c r="J225" t="s">
         <v>36</v>
       </c>
       <c r="K225" t="s">
         <v>24</v>
       </c>
       <c r="L225" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="M225" t="s">
         <v>1076</v>
       </c>
       <c r="N225" t="s">
         <v>39</v>
       </c>
       <c r="O225" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="P225" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="B226" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C226" t="s">
         <v>32</v>
       </c>
       <c r="D226" t="s">
         <v>342</v>
       </c>
       <c r="E226" t="s">
         <v>20</v>
       </c>
       <c r="F226" t="s">
         <v>978</v>
       </c>
       <c r="G226" t="s">
         <v>35</v>
       </c>
       <c r="H226">
         <v>2020</v>
       </c>
       <c r="I226"/>
       <c r="J226" t="s">
         <v>36</v>
       </c>
       <c r="K226" t="s">
         <v>24</v>
       </c>
       <c r="L226" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="M226" t="s">
         <v>1076</v>
       </c>
       <c r="N226" t="s">
         <v>39</v>
       </c>
       <c r="O226" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="P226" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="B227" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="C227" t="s">
         <v>32</v>
       </c>
       <c r="D227" t="s">
         <v>269</v>
       </c>
       <c r="E227" t="s">
         <v>20</v>
       </c>
       <c r="F227" t="s">
         <v>978</v>
       </c>
       <c r="G227" t="s">
         <v>22</v>
       </c>
       <c r="H227">
         <v>2003</v>
       </c>
       <c r="I227">
         <v>2013</v>
       </c>
       <c r="J227" t="s">
         <v>62</v>
       </c>
       <c r="K227" t="s">
         <v>24</v>
       </c>
       <c r="L227" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="M227" t="s">
         <v>38</v>
       </c>
       <c r="N227" t="s">
         <v>27</v>
       </c>
       <c r="O227" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="P227" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="B228" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="C228" t="s">
         <v>32</v>
       </c>
       <c r="D228" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="E228" t="s">
         <v>20</v>
       </c>
       <c r="F228" t="s">
         <v>978</v>
       </c>
       <c r="G228" t="s">
         <v>22</v>
       </c>
       <c r="H228">
         <v>2003</v>
       </c>
       <c r="I228">
         <v>2013</v>
       </c>
       <c r="J228" t="s">
         <v>62</v>
       </c>
       <c r="K228" t="s">
         <v>24</v>
       </c>
       <c r="L228" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="M228" t="s">
         <v>38</v>
       </c>
       <c r="N228" t="s">
         <v>27</v>
       </c>
       <c r="O228" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="P228" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="B229" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="C229" t="s">
         <v>32</v>
       </c>
       <c r="D229" t="s">
         <v>275</v>
       </c>
       <c r="E229" t="s">
         <v>20</v>
       </c>
       <c r="F229" t="s">
         <v>978</v>
       </c>
       <c r="G229" t="s">
         <v>35</v>
       </c>
       <c r="H229">
         <v>2013</v>
       </c>
       <c r="I229"/>
       <c r="J229" t="s">
         <v>62</v>
       </c>
       <c r="K229" t="s">
         <v>24</v>
       </c>
       <c r="L229" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="M229" t="s">
         <v>38</v>
       </c>
       <c r="N229" t="s">
         <v>27</v>
       </c>
       <c r="O229" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="P229" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="B230" t="s">
         <v>61</v>
       </c>
       <c r="C230" t="s">
         <v>32</v>
       </c>
       <c r="D230" t="s">
         <v>79</v>
       </c>
       <c r="E230" t="s">
         <v>20</v>
       </c>
       <c r="F230" t="s">
         <v>978</v>
       </c>
       <c r="G230" t="s">
         <v>35</v>
       </c>
       <c r="H230">
         <v>2013</v>
       </c>
       <c r="I230"/>
       <c r="J230" t="s">
         <v>36</v>
       </c>
       <c r="K230" t="s">
         <v>24</v>
       </c>
       <c r="L230" t="s">
         <v>63</v>
       </c>
       <c r="M230" t="s">
         <v>1076</v>
       </c>
       <c r="N230" t="s">
         <v>27</v>
       </c>
       <c r="O230" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="P230" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="B231" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="C231" t="s">
         <v>32</v>
       </c>
       <c r="D231" t="s">
         <v>182</v>
       </c>
       <c r="E231" t="s">
         <v>20</v>
       </c>
       <c r="F231" t="s">
         <v>978</v>
       </c>
       <c r="G231" t="s">
         <v>22</v>
       </c>
       <c r="H231">
         <v>2008</v>
       </c>
       <c r="I231">
         <v>2013</v>
       </c>
       <c r="J231" t="s">
         <v>62</v>
       </c>
       <c r="K231" t="s">
         <v>24</v>
       </c>
       <c r="L231" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="M231" t="s">
         <v>38</v>
       </c>
       <c r="N231" t="s">
         <v>27</v>
       </c>
       <c r="O231" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="P231" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="B232" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="C232" t="s">
         <v>32</v>
       </c>
       <c r="D232" t="s">
         <v>74</v>
       </c>
       <c r="E232" t="s">
         <v>20</v>
       </c>
       <c r="F232" t="s">
         <v>978</v>
       </c>
       <c r="G232" t="s">
         <v>35</v>
       </c>
       <c r="H232">
         <v>2014</v>
       </c>
       <c r="I232"/>
       <c r="J232" t="s">
         <v>62</v>
       </c>
       <c r="K232" t="s">
         <v>24</v>
       </c>
       <c r="L232" t="s">
         <v>69</v>
       </c>
       <c r="M232" t="s">
         <v>1076</v>
       </c>
       <c r="N232" t="s">
         <v>39</v>
       </c>
       <c r="O232" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="P232" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="B233" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="C233" t="s">
         <v>32</v>
       </c>
       <c r="D233" t="s">
         <v>68</v>
       </c>
       <c r="E233" t="s">
         <v>20</v>
       </c>
       <c r="F233" t="s">
         <v>978</v>
       </c>
       <c r="G233" t="s">
         <v>35</v>
       </c>
       <c r="H233">
         <v>2014</v>
       </c>
       <c r="I233"/>
       <c r="J233" t="s">
         <v>62</v>
       </c>
       <c r="K233" t="s">
         <v>24</v>
       </c>
       <c r="L233" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="M233" t="s">
         <v>1076</v>
       </c>
       <c r="N233" t="s">
         <v>39</v>
       </c>
       <c r="O233" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="P233" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="B234" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="C234" t="s">
         <v>32</v>
       </c>
       <c r="D234" t="s">
         <v>269</v>
       </c>
       <c r="E234" t="s">
         <v>20</v>
       </c>
       <c r="F234" t="s">
         <v>978</v>
       </c>
       <c r="G234" t="s">
         <v>22</v>
       </c>
       <c r="H234">
         <v>2013</v>
       </c>
       <c r="I234">
         <v>2020</v>
       </c>
       <c r="J234" t="s">
         <v>62</v>
       </c>
       <c r="K234" t="s">
         <v>24</v>
       </c>
       <c r="L234" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="M234" t="s">
         <v>38</v>
       </c>
       <c r="N234" t="s">
         <v>27</v>
       </c>
       <c r="O234" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="P234" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="B235" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="C235" t="s">
         <v>32</v>
       </c>
       <c r="D235" t="s">
         <v>298</v>
       </c>
       <c r="E235" t="s">
         <v>20</v>
       </c>
       <c r="F235" t="s">
         <v>978</v>
       </c>
       <c r="G235" t="s">
-        <v>1235</v>
+        <v>1187</v>
       </c>
       <c r="H235">
         <v>2014</v>
       </c>
       <c r="I235">
         <v>2015</v>
       </c>
       <c r="J235" t="s">
         <v>62</v>
       </c>
       <c r="K235" t="s">
         <v>170</v>
       </c>
       <c r="L235" t="s">
         <v>1236</v>
       </c>
       <c r="M235" t="s">
         <v>38</v>
       </c>
       <c r="N235" t="s">
         <v>27</v>
       </c>
       <c r="O235" t="s">
         <v>1237</v>
       </c>
@@ -17006,51 +17006,51 @@
       </c>
       <c r="P250" t="s">
         <v>1313</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
         <v>1314</v>
       </c>
       <c r="B251" t="s">
         <v>136</v>
       </c>
       <c r="C251" t="s">
         <v>32</v>
       </c>
       <c r="D251" t="s">
         <v>56</v>
       </c>
       <c r="E251" t="s">
         <v>20</v>
       </c>
       <c r="F251" t="s">
         <v>978</v>
       </c>
       <c r="G251" t="s">
-        <v>1235</v>
+        <v>1187</v>
       </c>
       <c r="H251">
         <v>2020</v>
       </c>
       <c r="I251"/>
       <c r="J251" t="s">
         <v>36</v>
       </c>
       <c r="K251" t="s">
         <v>24</v>
       </c>
       <c r="L251" t="s">
         <v>137</v>
       </c>
       <c r="M251" t="s">
         <v>1076</v>
       </c>
       <c r="N251" t="s">
         <v>27</v>
       </c>
       <c r="O251" t="s">
         <v>1315</v>
       </c>
       <c r="P251" t="s">
         <v>1316</v>
@@ -17294,51 +17294,51 @@
       </c>
       <c r="P256" t="s">
         <v>1337</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
         <v>1338</v>
       </c>
       <c r="B257" t="s">
         <v>1339</v>
       </c>
       <c r="C257" t="s">
         <v>32</v>
       </c>
       <c r="D257" t="s">
         <v>937</v>
       </c>
       <c r="E257" t="s">
         <v>20</v>
       </c>
       <c r="F257" t="s">
         <v>978</v>
       </c>
       <c r="G257" t="s">
-        <v>1235</v>
+        <v>1187</v>
       </c>
       <c r="H257">
         <v>2021</v>
       </c>
       <c r="I257"/>
       <c r="J257" t="s">
         <v>36</v>
       </c>
       <c r="K257" t="s">
         <v>1340</v>
       </c>
       <c r="L257" t="s">
         <v>1341</v>
       </c>
       <c r="M257" t="s">
         <v>1076</v>
       </c>
       <c r="N257" t="s">
         <v>939</v>
       </c>
       <c r="O257" t="s">
         <v>1342</v>
       </c>
       <c r="P257" t="s">
         <v>1343</v>
@@ -17911,51 +17911,51 @@
       </c>
       <c r="M269" t="s">
         <v>26</v>
       </c>
       <c r="N269" t="s">
         <v>27</v>
       </c>
       <c r="O269" t="s">
         <v>1411</v>
       </c>
       <c r="P269" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
         <v>1413</v>
       </c>
       <c r="B270" t="s">
         <v>1414</v>
       </c>
       <c r="C270" t="s">
         <v>18</v>
       </c>
       <c r="D270" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="E270" t="s">
         <v>20</v>
       </c>
       <c r="F270" t="s">
         <v>34</v>
       </c>
       <c r="G270" t="s">
         <v>22</v>
       </c>
       <c r="H270">
         <v>2013</v>
       </c>
       <c r="I270">
         <v>2016</v>
       </c>
       <c r="J270" t="s">
         <v>86</v>
       </c>
       <c r="K270" t="s">
         <v>24</v>
       </c>
       <c r="L270" t="s">
         <v>1415</v>
       </c>