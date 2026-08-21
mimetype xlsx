--- v0 (2026-01-25)
+++ v1 (2026-08-21)
@@ -7762,51 +7762,51 @@
       </c>
       <c r="P95" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>553</v>
       </c>
       <c r="B96" t="s">
         <v>554</v>
       </c>
       <c r="C96" t="s">
         <v>32</v>
       </c>
       <c r="D96" t="s">
         <v>147</v>
       </c>
       <c r="E96" t="s">
         <v>20</v>
       </c>
       <c r="F96" t="s">
         <v>530</v>
       </c>
       <c r="G96" t="s">
-        <v>22</v>
+        <v>548</v>
       </c>
       <c r="H96">
         <v>1989</v>
       </c>
       <c r="I96">
         <v>2013</v>
       </c>
       <c r="J96" t="s">
         <v>79</v>
       </c>
       <c r="K96" t="s">
         <v>24</v>
       </c>
       <c r="L96" t="s">
         <v>148</v>
       </c>
       <c r="M96" t="s">
         <v>59</v>
       </c>
       <c r="N96" t="s">
         <v>27</v>
       </c>
       <c r="O96" t="s">
         <v>555</v>
       </c>