--- v0 (2025-12-01)
+++ v1 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -149,69 +149,69 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc61-448104-2016-energy-conservation-and-environmentally-friendly-certification-rules</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/492745.shtml</t>
   </si>
   <si>
     <t>CQC61-448117-2016 Energy Conservation and Environmentally-friendly Certification Rules for Household Refrigerators</t>
   </si>
   <si>
     <t>This policy applies to enclosed motor-drive and compressed type household refrigerators.</t>
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>CQC 6104-2016</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc61-448117-2016-energy-conservation-and-environmentally-friendly-certification-rules</t>
   </si>
   <si>
     <t>http://www.cqc.com.cn/www/chinese/c/2016-08-15/536899.shtml</t>
   </si>
   <si>
-    <t>ESDM Ministerial Decree No. 8.K/EK.07/DJE/2024 -- Refrigerators</t>
+    <t>ESDM Ministerial Decree No. 8.K/EK.07/DJE/2024 -- Refrigerators (Amendment)</t>
   </si>
   <si>
     <t>This policy establishes MEPS and label for refrigerators that have a maximum capacity of 300 (three hundred) liters and a maximum electrical voltage of 250 (two hundred fifty) volts.</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>Directorate General of New, Renewable Energy and Energy Conservation, Ministry …</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/esdm-ministerial-decree-no-8kek07dje2024-refrigerators</t>
+    <t>https://cprc-clasp.ngo/policies/esdm-ministerial-decree-no-8kek07dje2024-refrigerators-amendment</t>
   </si>
   <si>
     <t>https://simebtke.esdm.go.id/sinergi/program_konservasi_energi/detail/1/regulasi-dan-standar-konservasi-energi</t>
   </si>
   <si>
     <t>GB 12021.2-2015 The maximum allowable values of the energy consumption and energy efficiency grade for household refrigerators</t>
   </si>
   <si>
     <t>Applies to motor-driven compressor type refrigerators that are for household use including those whose volume is bigger than 500L; also applies to wine coolers and built-in type refrigerating appliances.</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, Revised, To Be Superseded</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>GB/T 2828.1; GB/T 2829; GB/T 8059; IEC 62552-1; IEC 62552-2; IEC 62552-3</t>
   </si>
   <si>
     <t>The Standardization Administration of China (SAC)</t>
   </si>
@@ -255,50 +255,53 @@
     <t>Laundry, Washing Machines, Space Heating and Space Cooling, Air Conditioning, Refrigeration, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>GB/T 39761.1-2021, GB/T 32355.1-2015,GB/T 32355.2-2015, GB/T35758-2017</t>
   </si>
   <si>
     <t>The State Administration for Market Regulation of China (SAMR) and The Standard…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gbt-397611-2021-green-product-assessment-household-electric-appliances-part-1</t>
   </si>
   <si>
     <t>https://openstd.samr.gov.cn/bzgk/gb/newGbInfo?hcno=D055E567F29672FD38B65A479656CA26</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standard and Energy Savings Label for Energy-Consuming Appliance Refrigerator</t>
   </si>
   <si>
     <t>This document specifies MEPS and labeling requirements cover refrigerators with capacity up to 300 L and voltage up to 250 V (HS code: 8418.10.11, 8418.10.19, 8418.21.10, 8418.21.90, 8418.29.00).</t>
+  </si>
+  <si>
+    <t>Entered into force, New, Superseded</t>
   </si>
   <si>
     <t>SNI 8557-1:2018 IEC 62552-1:2015
 ,   
                     SNI IEC 62552-2:2016
 ,   
                     SNI 8557-3:2018 IEC 62552-3:2015</t>
   </si>
   <si>
     <t>Directorate General of New and Renewable Energy, and Energy Conservation under …</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standard-and-energy-savings-label-energy-consuming-appliance-0</t>
   </si>
   <si>
     <t>https://simebtke.esdm.go.id/sinergi/assets/content/20210924124138_113KEK07DJE2021_SKEM_DAN_LABEL_TANDA_HEMAT_ENERGI_UNTUK_PERALATAN_LEMARI_PENDINGIN.PDF</t>
   </si>
   <si>
     <t>Minister of Energy and Mineral Resources Regulation No. 14 of 2021 on Application of Minimum Energy Performance Standards for Energy Consuming Appliances</t>
   </si>
   <si>
     <t>This document describes the implementation of minimum energy performance standards for energy-consuming appliances. It was signed on 22 June 2021 and details all policy implementation aspects, registration framework, and compliance.</t>
   </si>
   <si>
     <t>Rice Cookers, Lamps, Portable Fans, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
@@ -884,55 +887,53 @@
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" t="s">
         <v>47</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>48</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>2024</v>
-      </c>
-[...1 lines deleted...]
-        <v>2021</v>
       </c>
       <c r="J5" t="s">
         <v>49</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
         <v>50</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
         <v>51</v>
       </c>
       <c r="P5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>53</v>
       </c>
@@ -1078,122 +1079,122 @@
       </c>
       <c r="P8" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>78</v>
       </c>
       <c r="B9" t="s">
         <v>79</v>
       </c>
       <c r="C9" t="s">
         <v>47</v>
       </c>
       <c r="D9" t="s">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>48</v>
       </c>
       <c r="G9" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="H9">
         <v>2021</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
         <v>73</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P9" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C10" t="s">
         <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>48</v>
       </c>
       <c r="G10" t="s">
         <v>72</v>
       </c>
       <c r="H10">
         <v>2021</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
         <v>73</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="P10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">