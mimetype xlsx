--- v0 (2025-11-28)
+++ v1 (2026-08-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="913">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="941">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -1108,50 +1108,70 @@
     <t>June 2025</t>
   </si>
   <si>
     <t>IEC62552-3:2020
 ,   
                     IEC62552-3
 ,</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-120212-2025-maximum-allowable-values-energy-consumption-and-energy-efficiency-grade</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=36A29D07E29DD444E06397BE0A0ACC4C</t>
   </si>
   <si>
     <t>GB 12021.4-2013 The maximum allowable values of the energy water consumption and grades for household electric washing machines</t>
   </si>
   <si>
     <t>Applies to household electric washing machines with washing capacity no larger than 13kg. Does NOT apply to washing machines with rated wash capacity below 1.0kg or single tub washing machines without centrifugal drying functions; Does NOT apply to agitator-type washing machines. For washing and drying machines; only washing functions will be assessed.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-120214-2013-maximum-allowable-values-energy-water-consumption-and-grades-household</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6BED3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
+    <t>GB 12021.4-2026 Maximum allowable values of the energy consumption, water consumption and grades for electric washing machines and washer-dryers</t>
+  </si>
+  <si>
+    <t>This policy specifies the energy efficiency and water efficiency grades, technical requirements, and test methods for household and similar-use electric washing machines. 
+This document applies to electric washing machines and washer-dryers with a single drum (or tub) and a rated washing capacity of no more than 25.0 kg, a single-phase rated voltage not exceeding 250 V, and intended for use by non-professionals in households, shops, schools, and similar settings.
+For pulsator-type washer-dryers and drum-type washer-dryers with a rated drying capacity of no more than 1.0 kg, only the washing function is assessed.</t>
+  </si>
+  <si>
+    <t>Washer and Dryers, Washing Machines</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-120214-2026-maximum-allowable-values-energy-consumption-water-consumption-and-grades</t>
+  </si>
+  <si>
+    <t>https://openstd.samr.gov.cn/bzgk/std/newGbInfo?hcno=4804719D7D206D7538788BE44F54DC64</t>
   </si>
   <si>
     <t>GB 12021.6-2017 Minimum allowable values of energy efficiency and energy efficiency grades for electric rice cookers</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-120216-2017-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D81DDAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 12021.9-2008 Minimum allowable values of energy efficiency and the energy efficiency grades for AC electric fans</t>
   </si>
   <si>
     <t>Applies to AC motor driven fans including; table fans; rotary fans; wall-mounted fans; table-pedestal fans; pedestal fans and ceiling fans with single phase rated voltage below 250V and other rated voltage below 480V.</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
@@ -1435,81 +1455,81 @@
   </si>
   <si>
     <t>Applies to instantaneous water heaters and heating and hot water combi-boilers which use gas as source and whose heat load is equal to or smaller than 70kW</t>
   </si>
   <si>
     <t>GB 20665-2015 GB 6932 GB|T 13611 CJ|T 228
 ,   
                     GB 6932-2001; GB/T 13611; GB 25034-2010; CJ/T 336-2010; CJ/T 395-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-20665-2015-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D80536D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 20943-2013 Minimum allowable values of energy efficiency and evaluating values of energy conservation for single voltage external AC-DC and AC-AC power supplies</t>
   </si>
   <si>
     <t>Applies to external power supplies which convert AC current with 220V and 50Hz to single voltage DC -no higher than 36V- or single voltage AC -no higher than 36V- current.It applies to products with rated output power no larger than 250W. Does NOT apply to DC-DC transformer.</t>
   </si>
   <si>
     <t>External Power Supply</t>
   </si>
   <si>
+    <t>Revised, To Be Superseded</t>
+  </si>
+  <si>
     <t>GB 20943-2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-20943-2013-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E686D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 20943-2025  Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades for AC-DC and AC-AC Power Supplies</t>
   </si>
   <si>
     <t>This revised policy substantially expands its regulatory scope through the inclusion of additional product categories and extended power capacity ranges, while integrating embedded power supplies into its framework for the first time. Aligned with the European Union’s latest minimum energy efficiency requirements of power supplies, GB 20943-2025 introduces a globally pioneering specification for Grade 1 no-load power consumption, establishing a stringent threshold of 0.05W to 0.075W.</t>
   </si>
   <si>
-    <t>Asia and Pacific, China</t>
-[...1 lines deleted...]
-  <si>
     <t>Power Supply and Power Conversion</t>
   </si>
   <si>
     <t>February 2025</t>
   </si>
   <si>
     <t>GB 20943-2025</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-20943-2025-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-ac</t>
   </si>
   <si>
-    <t>https://openstd.samr.gov.cn/bzgk/std/newGbInfo?hcno=8105E9E58B8B8BDB5DF9D96119B1C60A</t>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=2D9BC7B2DA386BF6E06397BE0A0A4ED1</t>
   </si>
   <si>
     <t>GB 21454-2008 Minimum allowable values of the IPLV and energy efficiency grades for multi-connected air- condition -heat pump unit</t>
   </si>
   <si>
     <t>Applies to multi-connected air conditioning -heat pump- unit of T1 climate type. Does NOT apply to double or multiple cooling circulation system unit.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-21454-2008-minimum-allowable-values-iplv-and-energy-efficiency-grades-multi-connected</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D767B7D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 21455-2019 Minimum Allowable Values of the Energy Efficiency and Energy Efficiency Grades for Room Air Conditioners</t>
   </si>
   <si>
     <t>Applies to air-cooling condensor completely closed type with variable electric motor-compressor type AC whose cooling capacity is below 14000W and climate type is T1. Does NOT apply to portable fixed speed or multi-connected types of ACs.</t>
   </si>
   <si>
     <t>GB/T 7725-2004; GB/T 35758-2017; JB/T 13573-2018</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-21455-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-room</t>
   </si>
@@ -1523,50 +1543,53 @@
     <t>Applies to induction cookers with one or more heating units with each unit's rated power ranges from 700W to 3500W. Does NOT apply to commercial induction cookers, power frequency induction cookers and concave cooker.</t>
   </si>
   <si>
     <t>Induction Cookstoves or Hobs</t>
   </si>
   <si>
     <t>GB 4706.29-2008 GB 4706.22-2008 GB 21456-2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-21456-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E9F5D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 21456-2024 Minimum allowable values of the energy efficiency and energy efficiency grades for household and similar kitchen appliances</t>
   </si>
   <si>
     <t>The standard revises MEPS and energy efficiency grades for household and similar kitchen appliances including:
 a) Electric rice cookers heated by electric heating elements or electromagnetic induction, with a rated power not exceeding 2200 W;
 b) Electric pressure cookers with automatic pressure control, heated by electric heating elements or electromagnetic induction, with a rated power not exceeding 2200 W, a rated capacity not exceeding 10 L, and a rated cooking pressure of 40 kPa to 140 kPa (gauge pressure);
 c) Electric stewpots and stew cups with a rated power not exceeding 2200 W;
 d) Electric kettles designed solely for boiling water to the boiling point, without an automatic water-filling function, from which water is poured by holding the handle and tilting the body of the kettle;
 e) Induction cookers with one or more heating units, each unit having a rated power of 700 W to 3500 W;
 f) Microwave ovens, including combination microwave ovens, with a maximum rated input power of 2500 W or below, operating in the 2450 MHz ISM frequency band, which heat items and food in the cavity using electromagnetic energy as well as resistive electric heating elements.</t>
+  </si>
+  <si>
+    <t>Asia and Pacific, China</t>
   </si>
   <si>
     <t>Induction Cookstoves or Hobs, Rice Cookers, Microwaves, Electric Kettles</t>
   </si>
   <si>
     <t>GB/T4706.1
 ,   
                     GB/T4706.14
 ,   
                     GB/T4706.19
 ,   
                     GB/T4706.21
 ,   
                     GB4706.29
 ,   
                     GB/T18800—2017
 ,   
                     GB/T22089
 ,   
                     GB/T35758
 ,   
                     QB/T4408</t>
   </si>
   <si>
     <t>Cookstoves, Energy Efficiency</t>
@@ -1863,50 +1886,53 @@
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28380-2012 Minimum allowable values of energy efficiency and energy grades for microcomputers</t>
   </si>
   <si>
     <t>This policy applies to general purpose microcomputers, including desktop computers with integrated display functions and portable PCs. Also applies to microcomputers with two or more independent graphic displays. Does not apply to microcomputers with rated power higher than 750W or portable computers with a display diagonal less than 0.2946m or 11.6 inches.</t>
   </si>
   <si>
     <t>,   
                     GB 28380-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28380-2012-minimum-allowable-values-energy-efficiency-and-energy-grades-microcomputers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E1CFD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
@@ -2038,50 +2064,96 @@
     <t>This policy covers cage three-phase high voltage induction motors.</t>
   </si>
   <si>
     <t>GB 755-2008; GB/T 1032-2012; GB 10068-2008; GB 10069.3-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This policy applies to non-directional self-ballasted LED-lamps for general lighting services.</t>
   </si>
   <si>
     <t>GB/T 24842; GB/T 24826; GB/T 24908; GB/T 29293; GB/T 29294; GB/T 29295; GB/T 29296; GB/T 31112</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30255-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB70E10E05397BE0A0A5BBB</t>
+  </si>
+  <si>
+    <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades for crystalline silicon photovoltaic modules and inverters</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, minimum allowable values of energy efficiency, and the test and calculation methods for crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters.
+This standard applies to terrestrial n-type crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters, where grid-connected photovoltaic inverters comprise central inverters, string inverters, and the grid-connected inverter portion of pre-assembled integrated photovoltaic inverter units.</t>
+  </si>
+  <si>
+    <t>Solar Energy Kits</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?mode=p&amp;id=WSQmieH%2F%2FXI%3D</t>
+  </si>
+  <si>
+    <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
+  </si>
+  <si>
+    <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
+It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
+    <t>GB/T29293
+,   
+                    GB/T3901</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30717-2019 Minimum allowable values of water efficiency and water efficiency grades for squatting pans</t>
   </si>
   <si>
     <t>It covers Squatting Toilets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30717-2019-minimum-allowable-values-water-efficiency-and-water-efficiency-grades</t>
   </si>
@@ -2433,50 +2505,56 @@
   <si>
     <t>New, To Be Superseded</t>
   </si>
   <si>
     <t>GB/T 6952; GB/T 9195; GB/T 20810; GB 25502</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38448-2019-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FFFA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 38448-2025 Minimum allowable values and grades of the energy efficiency and water efficiency for smart toilets</t>
   </si>
   <si>
     <t>This standard revises energy efficiency and water efficiency standards and rating for smart toilets. It replaces GB 38448-2019 and will be effective starting April 2027.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency-0</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=3B49408EC3850811E06397BE0A0A2D54</t>
   </si>
   <si>
+    <t>The standard raises energy efficiency and water efficiency for smart toilets. It will replace GB 38448-2019 and be effective starting April 2027.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
+  </si>
+  <si>
     <t>GB 38449-2019 Minimum allowable values of energy efficiency and energy efficiency grade of regenerative rolling reheating furnace</t>
   </si>
   <si>
     <t>This policy covers regenerative rolling reheating furnaces.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38449-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grade</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FFEA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 38450-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED flat panel luminaires</t>
   </si>
   <si>
     <t>This policy covers LED flat panel luminaires.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38450-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA94000A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 39177-2020 Minimum allowable values of energy efficiency and energy efficiency grades for electric pressure cookers</t>
@@ -2497,264 +2575,271 @@
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=AB2CA7A65EF23FD1E05397BE0A0A98CA</t>
   </si>
   <si>
     <t>MEPS for electric pressure cookers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-39177-2020-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>GB19043-2013 Minimum allowable values of energy efficiency grades of double-capped fluorescent lamps for general lighting service</t>
   </si>
   <si>
     <t>Applies to non-directional self-ballasted LED lamps with the rated rated power of 2W-60W; rated voltage of 220V; frequency 50Hz</t>
   </si>
   <si>
     <t>Tubular Lamps</t>
   </si>
   <si>
     <t>GB/T 10682-2010 GB 19043-2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb19043-2013-minimum-allowable-values-energy-efficiency-grades-double-capped-fluorescent</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6C0D3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
+    <t>GB28381-2026: Minimum allowable values of energy efficiency and energy efficiency grades for blowers</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, technical requirements, and test methods for turbo blowers and positive displacement blowers.
+This document applies to general-purpose blowers conveying air with a discharge pressure (gauge) of 30 kPa–200 kPa, or an overall pressure ratio of 1.3–3.0, including:
+Mechanically supported centrifugal blowers with an inlet flow rate of 500 m³/h–1,000,000 m³/h;
+Axial flow blowers with an inlet flow rate of 60,000 m³/h–1,000,000 m³/h;
+Suspension centrifugal blowers with an inlet flow rate of 500 m³/h–400,000 m³/h.
+This document applies to single-stage Roots blowers conveying air with an inlet temperature no higher than 45 °C and a standardized volumetric flow rate of 1 m³/min–1,250 m³/min, including:
+Positive-pressure Roots blowers with a pressure rise of 9.8 kPa–98 kPa;
+Negative-pressure Roots blowers with a pressure rise of 9.8 kPa–49 kPa.
+This document applies to screw blowers conveying air with a standardized volumetric flow rate of 2 m³/min–200 m³/min and a pressure rise of 39.2 kPa–245 kPa.</t>
+  </si>
+  <si>
+    <t>Motor Driven Equipment</t>
+  </si>
+  <si>
+    <t>June 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); National Standardization Adm…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb28381-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4E648C80B6AB7D11E06397BE0A0ADEF1</t>
   </si>
   <si>
     <t>GB30720—2025 Minimum allowable values of energy efficiency and energy efficiency grades for gas cooking appliances</t>
   </si>
   <si>
     <t>This revised energy efficiency standards and grades apply to household gas stoves and integrated stoves using utility gas with a rated heat load not exceeding 5.23 kW, and commercial cooking stoves with a rated heat load not exceeding 60 kW, large pot stoves with a rated heat load not exceeding 80 kW, and water-jacketed or steam-generating steam cabinets and steam generators with a rated heat load not exceeding 80 kW.</t>
   </si>
   <si>
     <t>Steam Cookers, LPG Stoves, Cooktops or Hobs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb30720-2025-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-gas</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=301E0388CB71788DE06397BE0A0AE1B4</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Air Conditioner</t>
   </si>
   <si>
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for air conditioners with the following criteria:
 (a) single-phase;
 (b) non-ducted;
 (c) single-split wall mounted;
 (d) vapor compression air conditioners; and
 (e) with a cooling capacity of up to 7.1 kW</t>
   </si>
   <si>
     <t>Asia and Pacific, Malaysia</t>
   </si>
   <si>
     <t>Air Conditioning</t>
   </si>
   <si>
-    <t>Comparative Label, Minimum Performance Standard</t>
-[...1 lines deleted...]
-  <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>MS ISO 5151:2012
 ,   
                     ISO 5151:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-air-conditioner</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/07-20250415%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
-[...7 lines deleted...]
-(b) the pedestal fan with size from 10 inch up to16 inch (250mm up to 400mm);
+    <t>https://united4efficiency.org/wp-content/uploads/2024/03/20240107-GUIDELINES-ON-ENERGY-USING-PRODUCT.pdf</t>
+  </si>
+  <si>
+    <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Domestic Fans</t>
+  </si>
+  <si>
+    <t>This guideline specifies minimum energy performance standards and star rating for domestic fan that are used in household that is connected to main power supply, including—(a) the ceiling fan with size from 48 inch up to 60 inch (1200mm up to 1500mm);
+(b) the pedestal fan with size from 10 inch up to 16 inch (250mm up to 400mm); 
 (c) the wall fan with size from 10 inch up to16 inch (250mm up to 400mm);
 (d) the desk fan with size from 10 inch up to16 inch (250mm up to 400mm); and
 (e) the box/mist/moving louver fan (250mm/10inch-350mm/14 inch).</t>
   </si>
   <si>
-    <t>MS 1220:2010
-[...7 lines deleted...]
-    <t>https://www.st.gov.my/contents/2025/EECA/0701-GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+    <t>Malaysia</t>
+  </si>
+  <si>
+    <t>August 2025</t>
+  </si>
+  <si>
+    <t>MS 1220:2010</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-domestic-fans</t>
+  </si>
+  <si>
+    <t>https://www.st.gov.my/contents/2025/EECA/20250505%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Electric Oven</t>
+  </si>
+  <si>
+    <t>This guideline specifies the minimum energy performance standards and rating labels for portable or built-in type electric oven with the following function mode:
+(a) conventional mode;
+(b) convectional mode;
+(c) conventional and convectional mode; and
+(d) conventional, convectional and steam mode</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-electric-oven-0</t>
   </si>
   <si>
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency rating label for portable or built-in type electric oven with the following function mode:
 (a) conventional mode;
 (b) convectional mode;
 (c) conventional and convectional mode; and
 (d) conventional, convectional and steam mode.</t>
   </si>
   <si>
     <t>IEC 60350-1:2016</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-electric-oven</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/2025/EECA/20250304%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
   </si>
   <si>
-    <t>This guideline specifies the minimum energy performance standards and rating labels for portable or built-in type electric oven with the following function mode:
-[...33 lines deleted...]
-  <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Freezer</t>
   </si>
   <si>
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency lable for freezer with size up to or equal to 320 L, chest type with solid door.</t>
   </si>
   <si>
     <t>Refrigeration, Freezers-only</t>
   </si>
   <si>
     <t>IEC 62552-1:2015/AMD1:2020
 ,   
                     IEC 62552-3:2015/AMD1:2020</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-freezer</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Freezers</t>
   </si>
   <si>
     <t>The guideline specifies minimum energy performance standards and star rating for freezer with size up to
 or equal to 320 L, chest type with solid door.</t>
   </si>
   <si>
     <t>Freezers-only</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-freezers</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Lamp</t>
+  </si>
+  <si>
+    <t>This policy regulates minimum performance standards and star rating for lamps that have the following criteria:
+(a) T5 and T8 double capped fluorescent lamps;
+(b) self-ballasted single-capped lamps (compact fluorescent lamps (CFL)) for general lighting services;
+(c) single-capped fluorescent lamps (non-integrated compact
+fluorescent lamps) and circular fluorescent lamps for general
+lighting services;
+(d) self-ballasted Light Emitting Diode (LED) lamps for general lighting
+services with lamp cap E14, E27, GU10, B22d and G13; and
+(e) filament tungsten incandescent lamps</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>d MS IEC 60081:2003 or IEC 60081:2003
+,   
+                     MS IEC 60969:2006 or IEC 60969:2001
+,   
+                     MS IEC 60901:2003 or IEC 60901:1996
+,   
+                    MS IEC 62612:2021 or IEC 62612:2015
+,   
+                    MS IEC 60064:2006 or IEC 60064:2006</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-lamp-0</t>
   </si>
   <si>
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for lamp with the following criteria:
 (a) T5 and T8 double capped fluorescent lamps;
 (b) self-ballasted single-capped lamps (compact fluorescent lamps (CFL)) for general lighting services;
 (c) single-capped fluorescent lamps (non-integrated compact fluorescent lamps) and circular fluorescent lamps for general lighting services;
 (d) self-ballasted Light Emitting Diode (LED) lamps for general lighting services with lamp cap E14, E27, GU10, B22d, G5 and G13; and
 (e) filament tungsten incandescent lamps.</t>
   </si>
   <si>
     <t>Lamps</t>
   </si>
   <si>
     <t>MS IEC 60081:2003 or IEC 60081:2003
 ,   
                     MS IEC 60969:2006 or IEC 60969:2001
 ,   
                     MS IEC 60901:2003 or IEC 60901:1996
 ,   
                     MS IEC 62612:2021 or IEC 62612:2015
 ,   
                     MS IEC 60064:2006 or IEC 60064:2006</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-lamp</t>
   </si>
   <si>
-    <t>This policy regulates minimum performance standards and star rating for lamps that have the following criteria:
-[...24 lines deleted...]
-    <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-lamp-0</t>
+    <t>https://www.st.gov.my/contents/2025/EECA/0701-GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Microwave Oven</t>
   </si>
   <si>
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for microwave oven that combines mricrowave fuctionality with additional heating method with size up to or equal to 32 Litre. Microwave oven should have the following functions:
 (a) solo;
 (b) combination;
 (c) convection; and
 (d) any other microwave oven with similar function;</t>
   </si>
   <si>
     <t>Ovens, Microwaves</t>
   </si>
   <si>
     <t>IEC 60705:2010
 ,   
                     MS IEC 62301:2012
 ,   
                     IEC 62301:2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-microwave-oven</t>
   </si>
   <si>
@@ -2797,68 +2882,74 @@
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-television</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Washing Machine</t>
   </si>
   <si>
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for washing machine for household use with or without heating devises utilizing cold or hot water supply.</t>
   </si>
   <si>
     <t>MS IEC 60456: 2012
 ,   
                     IEC 60456: 2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-washing-machine</t>
   </si>
   <si>
     <t>Guide on Minimum Energy Performance Standard (Meps) Requirement for Washing Machine (Amendment 1)</t>
   </si>
   <si>
     <t>This guide specifies minimum energy performance standard (MEPS) and energy labeling requirements of washing machines for households use, with or without heating devices utilizing cold and/or hot water supply.</t>
   </si>
   <si>
+    <t>New, Superseded</t>
+  </si>
+  <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>IEC 60456: 2010, MS IEC 60456: 2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standard-meps-requirement-washing-machine-amendment-1</t>
   </si>
   <si>
     <t>https://www.st.gov.my/en/contents/files/download/95/Guide_on_MEPS_for_Washing_Machine.pdf</t>
   </si>
   <si>
     <t>Guide On Minimum Energy Performance Standard Requirements for Air Conditioner with Cooling Capacity ≤ 7.1kw</t>
   </si>
   <si>
     <t>This guide specifies the minimum energy performance standard (MEPS) and energy labeling requirements for single-phase non-ducted single split wall mounted type vapour compression air conditioners with cooling capacity up to 7.1 kW.</t>
   </si>
   <si>
+    <t>Revised, Superseded</t>
+  </si>
+  <si>
     <t>ISO 16358-1:2013, MS ISO 5151:2012 MS ISO 5151:2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standard-requirements-air-conditioner-cooling-capacity</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/2021/MEPS/20210108%20-Guide%20on%20MEPS%20for%20AC%20(UPDATED).pdf</t>
   </si>
   <si>
     <t>Guide on Minimum Energy Performance Standards for Fans</t>
   </si>
   <si>
     <t>This Guide applies to (a) wall (b) desk (c) pedestal (d) ceiling fans.</t>
   </si>
   <si>
     <t>MS 2574:2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standards-fans</t>
   </si>
   <si>
     <t>https://www.st.gov.my/web/consumer/details/7/2----http://portal.unimap.edu.my/portal/page/portal30/Lecture%20Notes/KEJURUTERAAN_SISTEM_ELEKTRIK/Semester%202%20Sidang%20Akademik%2020182019/EET432%20Electrical%20Energy%20Utilization/Reading%20References/MS%202574%202014%20(MEPS%20for%20Domestic%20Fan).pdf</t>
   </si>
   <si>
     <t>Guide on Minimum Energy Performance Standards for Microwave Oven</t>
@@ -2890,75 +2981,75 @@
   <si>
     <t>https://www.st.gov.my/contents/files/download/95/Guideline_Minimum_Energy_Performance_Requirement_for_Refrigerator.pdf----https://www.st.gov.my/en/web/consumer/details/7/3</t>
   </si>
   <si>
     <t>Guide on Minimum Energy Performance Standards for Rice cooker</t>
   </si>
   <si>
     <t>This Guide is developed by the Commission to specify the MEPS and energy labeling requirements for rice cooker that can be connected to mains power and for household use. This Guide shall apply to the rice cooker with size up to or equal to 3.6 L and rated power up to 1600 Watt.</t>
   </si>
   <si>
     <t>MS 2024</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standards-rice-cooker</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/2021/MEPS/20210108%20-%20Guide%20on%20MEPS%20for%20Rice%20Cooker%20(UPDATED).pdf</t>
   </si>
   <si>
     <t>Guide on Minimum Energy Performance Standards for Television</t>
   </si>
   <si>
     <t>This Guide is developed by the Commission to specify the MEPS and energy labeling requirements for televisions that can be connected to mains power and for household use. This Guide shall apply to the following types of television with size up to or equal to 177.8 cm (70 inch): (a) plasma; (b) liquid crystal display (LCD); (c) light emitting diode (LED); (d) cathode ray tube (CRT); and (e) any other display type with similar function.</t>
   </si>
   <si>
+    <t>Entered into force, Revised, Superseded</t>
+  </si>
+  <si>
     <t>MS IEC 62301, IEC 62087</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standards-television</t>
   </si>
   <si>
     <t>https://www.st.gov.my/en/contents/files/download/95/Energy_Efficiency_Labelling_Guideline_for_Television1.pdf</t>
   </si>
   <si>
     <t>Guideline for Obtaining the Certificate of Approval (COA) for Led Lamps under Minimum Energy Performance Standards (MEPS)</t>
   </si>
   <si>
     <t>This policy applies to tubular fluorescent lamps, compact fluorescent lamps (CFL), light emitting diode (LED) lamps, and incandescent lamps. This guideline applies only for self-ballasted LED lamps for general lighting services.</t>
   </si>
   <si>
-    <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>MS 62612 (P), MS IEC 60061-1, MS IEC 60064, MS IEC 60081, MS IEC 60901, MS IEC 60969</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guideline-obtaining-certificate-approval-coa-led-lamps-under-minimum-energy-performance</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/en/web/consumer/details/7/3----http://portal.unimap.edu.my/portal/page/portal30/Lecture%20Notes/KEJURUTERAAN_SISTEM_ELEKTRIK/Semester%202%20Sidang%20Akademik%2020182019/EET432%20Electrical%20Energy%20Utilization/Reading%20References/MS%202598%202014%20(MEPS%20for%20Lamp).pdf</t>
+    <t>https://www.st.gov.my/contents/article/consumer/2014/GUIDELINES_FOR_Certificate_of_Approval_Lamp_latest.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3262,51 +3353,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P171"/>
+  <dimension ref="A1:P176"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="244.083" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="805.66" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="186.24" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="403.33" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -6234,5496 +6325,5734 @@
       </c>
       <c r="P60" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>359</v>
       </c>
       <c r="B61" t="s">
         <v>360</v>
       </c>
       <c r="C61" t="s">
         <v>18</v>
       </c>
       <c r="D61" t="s">
         <v>253</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
         <v>340</v>
       </c>
       <c r="G61" t="s">
-        <v>75</v>
+        <v>347</v>
       </c>
       <c r="H61">
         <v>1989</v>
       </c>
       <c r="I61">
         <v>2013</v>
       </c>
       <c r="J61" t="s">
         <v>51</v>
       </c>
       <c r="K61" t="s">
         <v>24</v>
       </c>
       <c r="L61" t="s">
         <v>254</v>
       </c>
       <c r="M61" t="s">
         <v>26</v>
       </c>
       <c r="N61" t="s">
         <v>34</v>
       </c>
       <c r="O61" t="s">
         <v>361</v>
       </c>
       <c r="P61" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>363</v>
       </c>
       <c r="B62" t="s">
-        <v>142</v>
+        <v>364</v>
       </c>
       <c r="C62" t="s">
         <v>18</v>
       </c>
       <c r="D62" t="s">
-        <v>143</v>
+        <v>365</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
         <v>340</v>
       </c>
       <c r="G62" t="s">
-        <v>364</v>
+        <v>8</v>
       </c>
       <c r="H62">
         <v>1989</v>
       </c>
       <c r="I62">
-        <v>2017</v>
+        <v>2026</v>
       </c>
       <c r="J62" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="K62" t="s">
         <v>24</v>
       </c>
-      <c r="L62" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L62"/>
       <c r="M62" t="s">
-        <v>349</v>
+        <v>26</v>
       </c>
       <c r="N62" t="s">
         <v>34</v>
       </c>
       <c r="O62" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="P62" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B63" t="s">
-        <v>369</v>
+        <v>142</v>
       </c>
       <c r="C63" t="s">
         <v>18</v>
       </c>
       <c r="D63" t="s">
-        <v>370</v>
+        <v>143</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
       <c r="F63" t="s">
         <v>340</v>
       </c>
       <c r="G63" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="H63">
         <v>1989</v>
       </c>
       <c r="I63">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="J63" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="K63" t="s">
         <v>24</v>
       </c>
       <c r="L63" t="s">
-        <v>190</v>
+        <v>144</v>
       </c>
       <c r="M63" t="s">
-        <v>26</v>
+        <v>349</v>
       </c>
       <c r="N63" t="s">
         <v>34</v>
       </c>
       <c r="O63" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="P63" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B64" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C64" t="s">
         <v>18</v>
       </c>
       <c r="D64" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
         <v>340</v>
       </c>
       <c r="G64" t="s">
-        <v>75</v>
+        <v>370</v>
       </c>
       <c r="H64">
         <v>1989</v>
       </c>
       <c r="I64">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="J64" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="K64" t="s">
         <v>24</v>
       </c>
       <c r="L64" t="s">
-        <v>375</v>
+        <v>190</v>
       </c>
       <c r="M64" t="s">
-        <v>376</v>
+        <v>26</v>
       </c>
       <c r="N64" t="s">
         <v>34</v>
       </c>
       <c r="O64" t="s">
         <v>377</v>
       </c>
       <c r="P64" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>379</v>
       </c>
       <c r="B65" t="s">
         <v>380</v>
       </c>
       <c r="C65" t="s">
         <v>18</v>
       </c>
       <c r="D65" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="E65" t="s">
         <v>20</v>
       </c>
       <c r="F65" t="s">
         <v>340</v>
       </c>
       <c r="G65" t="s">
-        <v>364</v>
+        <v>75</v>
       </c>
       <c r="H65">
-        <v>2000</v>
+        <v>1989</v>
       </c>
       <c r="I65">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="J65" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="K65" t="s">
         <v>24</v>
       </c>
       <c r="L65" t="s">
+        <v>381</v>
+      </c>
+      <c r="M65" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="N65" t="s">
         <v>34</v>
       </c>
       <c r="O65" t="s">
         <v>383</v>
       </c>
       <c r="P65" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>385</v>
       </c>
       <c r="B66" t="s">
         <v>386</v>
       </c>
       <c r="C66" t="s">
         <v>18</v>
       </c>
       <c r="D66" t="s">
         <v>387</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
         <v>340</v>
       </c>
       <c r="G66" t="s">
-        <v>75</v>
+        <v>370</v>
       </c>
       <c r="H66">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="I66">
-        <v>2022</v>
+        <v>2012</v>
       </c>
       <c r="J66" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="K66" t="s">
         <v>24</v>
       </c>
-      <c r="L66"/>
+      <c r="L66" t="s">
+        <v>388</v>
+      </c>
       <c r="M66" t="s">
-        <v>376</v>
+        <v>26</v>
       </c>
       <c r="N66" t="s">
         <v>34</v>
       </c>
       <c r="O66" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="P66" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B67" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C67" t="s">
         <v>18</v>
       </c>
       <c r="D67" t="s">
-        <v>57</v>
+        <v>393</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="F67" t="s">
         <v>340</v>
       </c>
       <c r="G67" t="s">
         <v>75</v>
       </c>
       <c r="H67">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="I67">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="J67" t="s">
-        <v>23</v>
+        <v>371</v>
       </c>
       <c r="K67" t="s">
         <v>24</v>
       </c>
-      <c r="L67" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L67"/>
       <c r="M67" t="s">
-        <v>26</v>
+        <v>382</v>
       </c>
       <c r="N67" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="O67" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="P67" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B68" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C68" t="s">
         <v>18</v>
       </c>
       <c r="D68" t="s">
-        <v>259</v>
+        <v>57</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
         <v>340</v>
       </c>
       <c r="G68" t="s">
         <v>75</v>
       </c>
       <c r="H68">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="I68">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="J68" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="K68" t="s">
         <v>24</v>
       </c>
       <c r="L68" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="M68" t="s">
         <v>26</v>
       </c>
       <c r="N68" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="O68" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="P68" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B69" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C69" t="s">
         <v>18</v>
       </c>
       <c r="D69" t="s">
-        <v>195</v>
+        <v>259</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
         <v>340</v>
       </c>
       <c r="G69" t="s">
         <v>75</v>
       </c>
       <c r="H69">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="I69">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="J69" t="s">
         <v>51</v>
       </c>
       <c r="K69" t="s">
         <v>24</v>
       </c>
       <c r="L69" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="M69" t="s">
         <v>26</v>
       </c>
       <c r="N69" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="O69" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="P69" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B70" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C70" t="s">
         <v>18</v>
       </c>
       <c r="D70" t="s">
-        <v>45</v>
+        <v>195</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
         <v>340</v>
       </c>
       <c r="G70" t="s">
         <v>75</v>
       </c>
       <c r="H70">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="I70">
-        <v>2005</v>
+        <v>2020</v>
       </c>
       <c r="J70" t="s">
         <v>51</v>
       </c>
       <c r="K70" t="s">
         <v>24</v>
       </c>
       <c r="L70" t="s">
-        <v>46</v>
+        <v>408</v>
       </c>
       <c r="M70" t="s">
         <v>26</v>
       </c>
       <c r="N70" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="O70" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="P70" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B71" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C71" t="s">
         <v>18</v>
       </c>
       <c r="D71" t="s">
-        <v>381</v>
+        <v>45</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
         <v>340</v>
       </c>
       <c r="G71" t="s">
-        <v>364</v>
+        <v>75</v>
       </c>
       <c r="H71">
         <v>2005</v>
       </c>
       <c r="I71">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="J71" t="s">
-        <v>365</v>
+        <v>51</v>
       </c>
       <c r="K71" t="s">
         <v>24</v>
       </c>
       <c r="L71" t="s">
-        <v>411</v>
+        <v>46</v>
       </c>
       <c r="M71" t="s">
         <v>26</v>
       </c>
       <c r="N71" t="s">
         <v>34</v>
       </c>
       <c r="O71" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="P71" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B72" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C72" t="s">
         <v>18</v>
       </c>
       <c r="D72" t="s">
-        <v>220</v>
+        <v>387</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
         <v>340</v>
       </c>
       <c r="G72" t="s">
-        <v>75</v>
+        <v>370</v>
       </c>
       <c r="H72">
-        <v>1989</v>
+        <v>2005</v>
       </c>
       <c r="I72">
-        <v>2018</v>
+        <v>2004</v>
       </c>
       <c r="J72" t="s">
-        <v>51</v>
+        <v>371</v>
       </c>
       <c r="K72" t="s">
         <v>24</v>
       </c>
       <c r="L72" t="s">
-        <v>149</v>
+        <v>417</v>
       </c>
       <c r="M72" t="s">
         <v>26</v>
       </c>
       <c r="N72" t="s">
         <v>34</v>
       </c>
       <c r="O72" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="P72" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B73" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C73" t="s">
         <v>18</v>
       </c>
       <c r="D73" t="s">
-        <v>68</v>
+        <v>220</v>
       </c>
       <c r="E73" t="s">
         <v>20</v>
       </c>
       <c r="F73" t="s">
         <v>340</v>
       </c>
       <c r="G73" t="s">
         <v>75</v>
       </c>
       <c r="H73">
-        <v>2004</v>
+        <v>1989</v>
       </c>
       <c r="I73">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="J73" t="s">
         <v>51</v>
       </c>
       <c r="K73" t="s">
         <v>24</v>
       </c>
       <c r="L73" t="s">
-        <v>420</v>
+        <v>149</v>
       </c>
       <c r="M73" t="s">
         <v>26</v>
       </c>
       <c r="N73" t="s">
         <v>34</v>
       </c>
       <c r="O73" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="P73" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B74" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C74" t="s">
         <v>18</v>
       </c>
       <c r="D74" t="s">
-        <v>425</v>
+        <v>68</v>
       </c>
       <c r="E74" t="s">
         <v>20</v>
       </c>
       <c r="F74" t="s">
         <v>340</v>
       </c>
       <c r="G74" t="s">
+        <v>75</v>
+      </c>
+      <c r="H74">
+        <v>2004</v>
+      </c>
+      <c r="I74">
+        <v>2017</v>
+      </c>
+      <c r="J74" t="s">
+        <v>51</v>
+      </c>
+      <c r="K74" t="s">
+        <v>24</v>
+      </c>
+      <c r="L74" t="s">
         <v>426</v>
       </c>
-      <c r="H74">
-[...9 lines deleted...]
-      <c r="L74" t="s">
+      <c r="M74" t="s">
+        <v>26</v>
+      </c>
+      <c r="N74" t="s">
+        <v>34</v>
+      </c>
+      <c r="O74" t="s">
         <v>427</v>
       </c>
-      <c r="M74" t="s">
+      <c r="P74" t="s">
         <v>428</v>
-      </c>
-[...7 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>429</v>
+      </c>
+      <c r="B75" t="s">
+        <v>430</v>
+      </c>
+      <c r="C75" t="s">
+        <v>18</v>
+      </c>
+      <c r="D75" t="s">
         <v>431</v>
-      </c>
-[...7 lines deleted...]
-        <v>214</v>
       </c>
       <c r="E75" t="s">
         <v>20</v>
       </c>
       <c r="F75" t="s">
         <v>340</v>
       </c>
       <c r="G75" t="s">
-        <v>75</v>
+        <v>432</v>
       </c>
       <c r="H75">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I75"/>
       <c r="J75" t="s">
-        <v>23</v>
+        <v>341</v>
       </c>
       <c r="K75" t="s">
         <v>24</v>
       </c>
       <c r="L75" t="s">
         <v>433</v>
       </c>
       <c r="M75" t="s">
-        <v>26</v>
+        <v>434</v>
       </c>
       <c r="N75" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="O75" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="P75" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B76" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C76" t="s">
         <v>18</v>
       </c>
       <c r="D76" t="s">
-        <v>438</v>
+        <v>214</v>
       </c>
       <c r="E76" t="s">
         <v>20</v>
       </c>
       <c r="F76" t="s">
         <v>340</v>
       </c>
       <c r="G76" t="s">
         <v>75</v>
       </c>
       <c r="H76">
-        <v>2005</v>
+        <v>2010</v>
       </c>
       <c r="I76">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="J76" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="K76" t="s">
         <v>24</v>
       </c>
       <c r="L76" t="s">
         <v>439</v>
       </c>
       <c r="M76" t="s">
         <v>26</v>
       </c>
       <c r="N76" t="s">
         <v>27</v>
       </c>
       <c r="O76" t="s">
         <v>440</v>
       </c>
       <c r="P76" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>442</v>
       </c>
       <c r="B77" t="s">
         <v>443</v>
       </c>
       <c r="C77" t="s">
         <v>18</v>
       </c>
       <c r="D77" t="s">
-        <v>208</v>
+        <v>444</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
       <c r="F77" t="s">
         <v>340</v>
       </c>
       <c r="G77" t="s">
         <v>75</v>
       </c>
       <c r="H77">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="I77">
-        <v>2024</v>
+        <v>2011</v>
       </c>
       <c r="J77" t="s">
-        <v>341</v>
+        <v>51</v>
       </c>
       <c r="K77" t="s">
         <v>24</v>
       </c>
       <c r="L77" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="M77" t="s">
         <v>26</v>
       </c>
       <c r="N77" t="s">
         <v>27</v>
       </c>
       <c r="O77" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="P77" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B78" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C78" t="s">
         <v>18</v>
       </c>
       <c r="D78" t="s">
-        <v>381</v>
+        <v>208</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
         <v>340</v>
       </c>
       <c r="G78" t="s">
-        <v>364</v>
+        <v>75</v>
       </c>
       <c r="H78">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="I78">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="J78" t="s">
-        <v>365</v>
+        <v>341</v>
       </c>
       <c r="K78" t="s">
         <v>24</v>
       </c>
       <c r="L78" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="M78" t="s">
         <v>26</v>
       </c>
       <c r="N78" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="O78" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="P78" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B79" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C79" t="s">
         <v>18</v>
       </c>
       <c r="D79" t="s">
-        <v>159</v>
+        <v>387</v>
       </c>
       <c r="E79" t="s">
         <v>20</v>
       </c>
       <c r="F79" t="s">
         <v>340</v>
       </c>
       <c r="G79" t="s">
-        <v>75</v>
+        <v>370</v>
       </c>
       <c r="H79">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="I79">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="J79" t="s">
-        <v>51</v>
+        <v>371</v>
       </c>
       <c r="K79" t="s">
-        <v>160</v>
+        <v>24</v>
       </c>
       <c r="L79" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="M79" t="s">
         <v>26</v>
       </c>
       <c r="N79" t="s">
         <v>34</v>
       </c>
       <c r="O79" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="P79" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B80" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C80" t="s">
         <v>18</v>
       </c>
       <c r="D80" t="s">
-        <v>459</v>
+        <v>159</v>
       </c>
       <c r="E80" t="s">
         <v>20</v>
       </c>
       <c r="F80" t="s">
         <v>340</v>
       </c>
       <c r="G80" t="s">
         <v>75</v>
       </c>
       <c r="H80">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="I80">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="J80" t="s">
         <v>51</v>
       </c>
       <c r="K80" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="L80" t="s">
         <v>460</v>
       </c>
       <c r="M80" t="s">
         <v>26</v>
       </c>
       <c r="N80" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="O80" t="s">
         <v>461</v>
       </c>
       <c r="P80" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>463</v>
       </c>
       <c r="B81" t="s">
         <v>464</v>
       </c>
       <c r="C81" t="s">
+        <v>18</v>
+      </c>
+      <c r="D81" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
       <c r="E81" t="s">
         <v>20</v>
       </c>
       <c r="F81" t="s">
         <v>340</v>
       </c>
       <c r="G81" t="s">
-        <v>8</v>
+        <v>466</v>
       </c>
       <c r="H81">
         <v>2007</v>
       </c>
       <c r="I81">
-        <v>2025</v>
+        <v>2013</v>
       </c>
       <c r="J81" t="s">
+        <v>51</v>
+      </c>
+      <c r="K81" t="s">
+        <v>24</v>
+      </c>
+      <c r="L81" t="s">
         <v>467</v>
       </c>
-      <c r="K81" t="s">
-[...2 lines deleted...]
-      <c r="L81" t="s">
+      <c r="M81" t="s">
+        <v>26</v>
+      </c>
+      <c r="N81" t="s">
+        <v>27</v>
+      </c>
+      <c r="O81" t="s">
         <v>468</v>
       </c>
-      <c r="M81" t="s">
-[...5 lines deleted...]
-      <c r="O81" t="s">
+      <c r="P81" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>470</v>
+      </c>
+      <c r="B82" t="s">
         <v>471</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" t="s">
+        <v>18</v>
+      </c>
+      <c r="D82" t="s">
         <v>472</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E82" t="s">
         <v>20</v>
       </c>
       <c r="F82" t="s">
         <v>340</v>
       </c>
       <c r="G82" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="H82">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="I82">
-        <v>2008</v>
+        <v>2025</v>
       </c>
       <c r="J82" t="s">
-        <v>51</v>
+        <v>473</v>
       </c>
       <c r="K82" t="s">
         <v>24</v>
       </c>
       <c r="L82" t="s">
-        <v>167</v>
+        <v>474</v>
       </c>
       <c r="M82" t="s">
-        <v>26</v>
+        <v>349</v>
       </c>
       <c r="N82" t="s">
         <v>34</v>
       </c>
       <c r="O82" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="P82" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="B83" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="C83" t="s">
         <v>18</v>
       </c>
       <c r="D83" t="s">
-        <v>220</v>
+        <v>39</v>
       </c>
       <c r="E83" t="s">
         <v>20</v>
       </c>
       <c r="F83" t="s">
         <v>340</v>
       </c>
       <c r="G83" t="s">
         <v>75</v>
       </c>
       <c r="H83">
-        <v>1989</v>
+        <v>2008</v>
       </c>
       <c r="I83">
-        <v>2020</v>
+        <v>2008</v>
       </c>
       <c r="J83" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="K83" t="s">
         <v>24</v>
       </c>
       <c r="L83" t="s">
-        <v>477</v>
+        <v>167</v>
       </c>
       <c r="M83" t="s">
-        <v>349</v>
+        <v>26</v>
       </c>
       <c r="N83" t="s">
         <v>34</v>
       </c>
       <c r="O83" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="P83" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B84" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C84" t="s">
         <v>18</v>
       </c>
       <c r="D84" t="s">
-        <v>482</v>
+        <v>220</v>
       </c>
       <c r="E84" t="s">
         <v>20</v>
       </c>
       <c r="F84" t="s">
         <v>340</v>
       </c>
       <c r="G84" t="s">
-        <v>364</v>
+        <v>75</v>
       </c>
       <c r="H84">
-        <v>2008</v>
+        <v>1989</v>
       </c>
       <c r="I84">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="J84" t="s">
-        <v>365</v>
+        <v>23</v>
       </c>
       <c r="K84" t="s">
         <v>24</v>
       </c>
       <c r="L84" t="s">
         <v>483</v>
       </c>
       <c r="M84" t="s">
-        <v>26</v>
+        <v>349</v>
       </c>
       <c r="N84" t="s">
         <v>34</v>
       </c>
       <c r="O84" t="s">
         <v>484</v>
       </c>
       <c r="P84" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>486</v>
       </c>
       <c r="B85" t="s">
         <v>487</v>
       </c>
       <c r="C85" t="s">
-        <v>465</v>
+        <v>18</v>
       </c>
       <c r="D85" t="s">
         <v>488</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
       <c r="F85" t="s">
         <v>340</v>
       </c>
       <c r="G85" t="s">
-        <v>75</v>
+        <v>370</v>
       </c>
       <c r="H85">
         <v>2008</v>
       </c>
       <c r="I85">
-        <v>2024</v>
+        <v>2014</v>
       </c>
       <c r="J85" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="K85" t="s">
         <v>24</v>
       </c>
       <c r="L85" t="s">
         <v>489</v>
       </c>
       <c r="M85" t="s">
-        <v>376</v>
+        <v>26</v>
       </c>
       <c r="N85" t="s">
+        <v>34</v>
+      </c>
+      <c r="O85" t="s">
         <v>490</v>
       </c>
-      <c r="O85" t="s">
+      <c r="P85" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>492</v>
+      </c>
+      <c r="B86" t="s">
         <v>493</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" t="s">
         <v>494</v>
       </c>
-      <c r="C86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D86" t="s">
-        <v>19</v>
+        <v>495</v>
       </c>
       <c r="E86" t="s">
         <v>20</v>
       </c>
       <c r="F86" t="s">
         <v>340</v>
       </c>
       <c r="G86" t="s">
         <v>75</v>
       </c>
       <c r="H86">
         <v>2008</v>
       </c>
       <c r="I86">
-        <v>2008</v>
+        <v>2024</v>
       </c>
       <c r="J86" t="s">
-        <v>51</v>
+        <v>371</v>
       </c>
       <c r="K86" t="s">
         <v>24</v>
       </c>
       <c r="L86" t="s">
-        <v>25</v>
+        <v>496</v>
       </c>
       <c r="M86" t="s">
-        <v>26</v>
+        <v>382</v>
       </c>
       <c r="N86" t="s">
-        <v>27</v>
+        <v>497</v>
       </c>
       <c r="O86" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="P86" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="B87" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="C87" t="s">
         <v>18</v>
       </c>
       <c r="D87" t="s">
-        <v>172</v>
+        <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>20</v>
       </c>
       <c r="F87" t="s">
         <v>340</v>
       </c>
       <c r="G87" t="s">
         <v>75</v>
       </c>
       <c r="H87">
         <v>2008</v>
       </c>
       <c r="I87">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="J87" t="s">
         <v>51</v>
       </c>
       <c r="K87" t="s">
         <v>24</v>
       </c>
       <c r="L87" t="s">
-        <v>173</v>
+        <v>25</v>
       </c>
       <c r="M87" t="s">
         <v>26</v>
       </c>
       <c r="N87" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="O87" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="P87" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="B88" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="C88" t="s">
         <v>18</v>
       </c>
       <c r="D88" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="E88" t="s">
         <v>20</v>
       </c>
       <c r="F88" t="s">
         <v>340</v>
       </c>
       <c r="G88" t="s">
         <v>75</v>
       </c>
       <c r="H88">
         <v>2008</v>
       </c>
       <c r="I88">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="J88" t="s">
         <v>51</v>
       </c>
       <c r="K88" t="s">
         <v>24</v>
       </c>
       <c r="L88" t="s">
-        <v>503</v>
+        <v>173</v>
       </c>
       <c r="M88" t="s">
         <v>26</v>
       </c>
       <c r="N88" t="s">
         <v>34</v>
       </c>
       <c r="O88" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="P88" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="B89" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="C89" t="s">
         <v>18</v>
       </c>
       <c r="D89" t="s">
-        <v>282</v>
+        <v>178</v>
       </c>
       <c r="E89" t="s">
         <v>20</v>
       </c>
       <c r="F89" t="s">
         <v>340</v>
       </c>
       <c r="G89" t="s">
         <v>75</v>
       </c>
       <c r="H89">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="I89">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="J89" t="s">
         <v>51</v>
       </c>
       <c r="K89" t="s">
         <v>24</v>
       </c>
       <c r="L89" t="s">
-        <v>283</v>
+        <v>510</v>
       </c>
       <c r="M89" t="s">
         <v>26</v>
       </c>
       <c r="N89" t="s">
         <v>34</v>
       </c>
       <c r="O89" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="P89" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="B90" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="C90" t="s">
         <v>18</v>
       </c>
       <c r="D90" t="s">
-        <v>511</v>
+        <v>282</v>
       </c>
       <c r="E90" t="s">
         <v>20</v>
       </c>
       <c r="F90" t="s">
         <v>340</v>
       </c>
       <c r="G90" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H90">
         <v>2010</v>
       </c>
       <c r="I90">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="J90" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="K90" t="s">
-        <v>160</v>
+        <v>24</v>
       </c>
       <c r="L90" t="s">
-        <v>512</v>
+        <v>283</v>
       </c>
       <c r="M90" t="s">
         <v>26</v>
       </c>
       <c r="N90" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="O90" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="P90" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B91" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C91" t="s">
         <v>18</v>
       </c>
       <c r="D91" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="E91" t="s">
         <v>20</v>
       </c>
       <c r="F91" t="s">
         <v>340</v>
       </c>
       <c r="G91" t="s">
         <v>22</v>
       </c>
       <c r="H91">
         <v>2010</v>
       </c>
-      <c r="I91"/>
+      <c r="I91">
+        <v>2021</v>
+      </c>
       <c r="J91" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="K91" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="L91" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="M91" t="s">
-        <v>518</v>
+        <v>26</v>
       </c>
       <c r="N91" t="s">
         <v>27</v>
       </c>
       <c r="O91" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="P91" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B92" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C92" t="s">
         <v>18</v>
       </c>
       <c r="D92" t="s">
-        <v>230</v>
+        <v>518</v>
       </c>
       <c r="E92" t="s">
         <v>20</v>
       </c>
       <c r="F92" t="s">
         <v>340</v>
       </c>
       <c r="G92" t="s">
-        <v>364</v>
+        <v>22</v>
       </c>
       <c r="H92">
         <v>2010</v>
       </c>
-      <c r="I92">
-[...1 lines deleted...]
-      </c>
+      <c r="I92"/>
       <c r="J92" t="s">
-        <v>365</v>
+        <v>51</v>
       </c>
       <c r="K92" t="s">
         <v>24</v>
       </c>
       <c r="L92" t="s">
-        <v>127</v>
+        <v>524</v>
       </c>
       <c r="M92" t="s">
-        <v>26</v>
+        <v>525</v>
       </c>
       <c r="N92" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="O92" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="P92" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="B93" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="C93" t="s">
         <v>18</v>
       </c>
       <c r="D93" t="s">
-        <v>83</v>
+        <v>230</v>
       </c>
       <c r="E93" t="s">
         <v>20</v>
       </c>
       <c r="F93" t="s">
         <v>340</v>
       </c>
       <c r="G93" t="s">
-        <v>75</v>
+        <v>370</v>
       </c>
       <c r="H93">
-        <v>1989</v>
+        <v>2010</v>
       </c>
       <c r="I93">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="J93" t="s">
-        <v>51</v>
+        <v>371</v>
       </c>
       <c r="K93" t="s">
         <v>24</v>
       </c>
       <c r="L93" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="M93" t="s">
         <v>26</v>
       </c>
       <c r="N93" t="s">
         <v>34</v>
       </c>
       <c r="O93" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="P93" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="B94" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="C94" t="s">
         <v>18</v>
       </c>
       <c r="D94" t="s">
-        <v>531</v>
+        <v>83</v>
       </c>
       <c r="E94" t="s">
         <v>20</v>
       </c>
       <c r="F94" t="s">
         <v>340</v>
       </c>
       <c r="G94" t="s">
         <v>75</v>
       </c>
       <c r="H94">
-        <v>2010</v>
+        <v>1989</v>
       </c>
       <c r="I94">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="J94" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="K94" t="s">
         <v>24</v>
       </c>
       <c r="L94" t="s">
-        <v>532</v>
+        <v>84</v>
       </c>
       <c r="M94" t="s">
-        <v>349</v>
+        <v>26</v>
       </c>
       <c r="N94" t="s">
         <v>34</v>
       </c>
       <c r="O94" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="P94" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B95" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C95" t="s">
         <v>18</v>
       </c>
       <c r="D95" t="s">
-        <v>322</v>
+        <v>538</v>
       </c>
       <c r="E95" t="s">
         <v>20</v>
       </c>
       <c r="F95" t="s">
         <v>340</v>
       </c>
       <c r="G95" t="s">
         <v>75</v>
       </c>
       <c r="H95">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="I95">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="J95" t="s">
-        <v>51</v>
+        <v>76</v>
       </c>
       <c r="K95" t="s">
-        <v>312</v>
+        <v>24</v>
       </c>
       <c r="L95" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="M95" t="s">
-        <v>518</v>
+        <v>349</v>
       </c>
       <c r="N95" t="s">
-        <v>314</v>
+        <v>34</v>
       </c>
       <c r="O95" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="P95" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="B96" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="C96" t="s">
         <v>18</v>
       </c>
       <c r="D96" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
       <c r="E96" t="s">
         <v>20</v>
       </c>
       <c r="F96" t="s">
         <v>340</v>
       </c>
       <c r="G96" t="s">
         <v>75</v>
       </c>
       <c r="H96">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="I96">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="J96" t="s">
         <v>51</v>
       </c>
       <c r="K96" t="s">
         <v>312</v>
       </c>
       <c r="L96" t="s">
-        <v>325</v>
+        <v>544</v>
       </c>
       <c r="M96" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="N96" t="s">
         <v>314</v>
       </c>
       <c r="O96" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="P96" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="B97" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="C97" t="s">
         <v>18</v>
       </c>
       <c r="D97" t="s">
-        <v>109</v>
+        <v>310</v>
       </c>
       <c r="E97" t="s">
         <v>20</v>
       </c>
       <c r="F97" t="s">
         <v>340</v>
       </c>
       <c r="G97" t="s">
         <v>75</v>
       </c>
       <c r="H97">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="I97">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="J97" t="s">
         <v>51</v>
       </c>
       <c r="K97" t="s">
-        <v>24</v>
+        <v>312</v>
       </c>
       <c r="L97" t="s">
-        <v>110</v>
+        <v>325</v>
       </c>
       <c r="M97" t="s">
-        <v>26</v>
+        <v>525</v>
       </c>
       <c r="N97" t="s">
-        <v>34</v>
+        <v>314</v>
       </c>
       <c r="O97" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="P97" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="B98" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="C98" t="s">
         <v>18</v>
       </c>
       <c r="D98" t="s">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="E98" t="s">
         <v>20</v>
       </c>
       <c r="F98" t="s">
         <v>340</v>
       </c>
       <c r="G98" t="s">
         <v>75</v>
       </c>
       <c r="H98">
         <v>2011</v>
       </c>
       <c r="I98">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="J98" t="s">
         <v>51</v>
       </c>
       <c r="K98" t="s">
         <v>24</v>
       </c>
       <c r="L98" t="s">
-        <v>248</v>
+        <v>110</v>
       </c>
       <c r="M98" t="s">
         <v>26</v>
       </c>
       <c r="N98" t="s">
         <v>34</v>
       </c>
       <c r="O98" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="P98" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="B99" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="C99" t="s">
         <v>18</v>
       </c>
       <c r="D99" t="s">
         <v>32</v>
       </c>
       <c r="E99" t="s">
         <v>20</v>
       </c>
       <c r="F99" t="s">
         <v>340</v>
       </c>
       <c r="G99" t="s">
         <v>75</v>
       </c>
       <c r="H99">
         <v>2011</v>
       </c>
       <c r="I99">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="J99" t="s">
         <v>51</v>
       </c>
       <c r="K99" t="s">
         <v>24</v>
       </c>
       <c r="L99" t="s">
-        <v>554</v>
+        <v>248</v>
       </c>
       <c r="M99" t="s">
         <v>26</v>
       </c>
       <c r="N99" t="s">
         <v>34</v>
       </c>
       <c r="O99" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="P99" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="B100" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="C100" t="s">
         <v>18</v>
       </c>
       <c r="D100" t="s">
-        <v>559</v>
+        <v>32</v>
       </c>
       <c r="E100" t="s">
         <v>20</v>
       </c>
       <c r="F100" t="s">
         <v>340</v>
       </c>
       <c r="G100" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H100">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I100"/>
+        <v>2011</v>
+      </c>
+      <c r="I100">
+        <v>2017</v>
+      </c>
       <c r="J100" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="K100" t="s">
         <v>24</v>
       </c>
       <c r="L100" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="M100" t="s">
-        <v>518</v>
+        <v>26</v>
       </c>
       <c r="N100" t="s">
         <v>34</v>
       </c>
       <c r="O100" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="P100" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="B101" t="s">
-        <v>235</v>
+        <v>565</v>
       </c>
       <c r="C101" t="s">
         <v>18</v>
       </c>
       <c r="D101" t="s">
-        <v>172</v>
+        <v>566</v>
       </c>
       <c r="E101" t="s">
         <v>20</v>
       </c>
       <c r="F101" t="s">
         <v>340</v>
       </c>
       <c r="G101" t="s">
-        <v>347</v>
+        <v>22</v>
       </c>
       <c r="H101">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I101"/>
       <c r="J101" t="s">
-        <v>365</v>
+        <v>23</v>
       </c>
       <c r="K101" t="s">
-        <v>236</v>
+        <v>24</v>
       </c>
       <c r="L101" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="M101" t="s">
-        <v>26</v>
+        <v>525</v>
       </c>
       <c r="N101" t="s">
         <v>34</v>
       </c>
       <c r="O101" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="P101" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="B102" t="s">
-        <v>568</v>
+        <v>235</v>
       </c>
       <c r="C102" t="s">
         <v>18</v>
       </c>
       <c r="D102" t="s">
         <v>172</v>
       </c>
       <c r="E102" t="s">
         <v>20</v>
       </c>
       <c r="F102" t="s">
         <v>340</v>
       </c>
       <c r="G102" t="s">
-        <v>8</v>
+        <v>347</v>
       </c>
       <c r="H102">
         <v>2011</v>
       </c>
       <c r="I102">
-        <v>2025</v>
+        <v>2012</v>
       </c>
       <c r="J102" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="K102" t="s">
-        <v>24</v>
+        <v>236</v>
       </c>
       <c r="L102" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="M102" t="s">
-        <v>376</v>
+        <v>26</v>
       </c>
       <c r="N102" t="s">
         <v>34</v>
       </c>
       <c r="O102" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="P102" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="B103" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="C103" t="s">
         <v>18</v>
       </c>
       <c r="D103" t="s">
-        <v>318</v>
+        <v>172</v>
       </c>
       <c r="E103" t="s">
         <v>20</v>
       </c>
       <c r="F103" t="s">
         <v>340</v>
       </c>
       <c r="G103" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="H103">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I103">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="J103" t="s">
-        <v>51</v>
+        <v>371</v>
       </c>
       <c r="K103" t="s">
-        <v>312</v>
+        <v>24</v>
       </c>
       <c r="L103" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="M103" t="s">
-        <v>518</v>
+        <v>382</v>
       </c>
       <c r="N103" t="s">
-        <v>314</v>
+        <v>34</v>
       </c>
       <c r="O103" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="P103" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B104" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="C104" t="s">
         <v>18</v>
       </c>
       <c r="D104" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E104" t="s">
         <v>20</v>
       </c>
       <c r="F104" t="s">
         <v>340</v>
       </c>
       <c r="G104" t="s">
         <v>75</v>
       </c>
       <c r="H104">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I104">
         <v>2020</v>
       </c>
       <c r="J104" t="s">
         <v>51</v>
       </c>
       <c r="K104" t="s">
         <v>312</v>
       </c>
       <c r="L104" t="s">
-        <v>537</v>
+        <v>581</v>
       </c>
       <c r="M104" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="N104" t="s">
         <v>314</v>
       </c>
       <c r="O104" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="P104" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="B105" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="C105" t="s">
         <v>18</v>
       </c>
       <c r="D105" t="s">
-        <v>310</v>
+        <v>320</v>
       </c>
       <c r="E105" t="s">
         <v>20</v>
       </c>
       <c r="F105" t="s">
         <v>340</v>
       </c>
       <c r="G105" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H105">
         <v>2013</v>
       </c>
-      <c r="I105"/>
+      <c r="I105">
+        <v>2020</v>
+      </c>
       <c r="J105" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="K105" t="s">
         <v>312</v>
       </c>
       <c r="L105" t="s">
-        <v>583</v>
+        <v>544</v>
       </c>
       <c r="M105" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="N105" t="s">
         <v>314</v>
       </c>
       <c r="O105" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="P105" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="B106" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="C106" t="s">
         <v>18</v>
       </c>
       <c r="D106" t="s">
-        <v>242</v>
+        <v>310</v>
       </c>
       <c r="E106" t="s">
         <v>20</v>
       </c>
       <c r="F106" t="s">
         <v>340</v>
       </c>
       <c r="G106" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="H106">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I106"/>
       <c r="J106" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="K106" t="s">
-        <v>24</v>
+        <v>312</v>
       </c>
       <c r="L106" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="M106" t="s">
-        <v>26</v>
+        <v>525</v>
       </c>
       <c r="N106" t="s">
-        <v>34</v>
+        <v>314</v>
       </c>
       <c r="O106" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="P106" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="B107" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="C107" t="s">
         <v>18</v>
       </c>
       <c r="D107" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="E107" t="s">
         <v>20</v>
       </c>
       <c r="F107" t="s">
         <v>340</v>
       </c>
       <c r="G107" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H107">
         <v>2012</v>
       </c>
-      <c r="I107"/>
+      <c r="I107">
+        <v>2016</v>
+      </c>
       <c r="J107" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="K107" t="s">
         <v>24</v>
       </c>
       <c r="L107" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="M107" t="s">
-        <v>518</v>
+        <v>26</v>
       </c>
       <c r="N107" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="O107" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="P107" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="B108" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="C108" t="s">
         <v>18</v>
       </c>
       <c r="D108" t="s">
-        <v>598</v>
+        <v>214</v>
       </c>
       <c r="E108" t="s">
         <v>20</v>
       </c>
       <c r="F108" t="s">
         <v>340</v>
       </c>
       <c r="G108" t="s">
-        <v>22</v>
+        <v>600</v>
       </c>
       <c r="H108">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="I108"/>
       <c r="J108" t="s">
         <v>23</v>
       </c>
       <c r="K108" t="s">
         <v>24</v>
       </c>
       <c r="L108" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="M108" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="N108" t="s">
         <v>27</v>
       </c>
       <c r="O108" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="P108" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="B109" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="C109" t="s">
         <v>18</v>
       </c>
       <c r="D109" t="s">
-        <v>259</v>
+        <v>606</v>
       </c>
       <c r="E109" t="s">
         <v>20</v>
       </c>
       <c r="F109" t="s">
         <v>340</v>
       </c>
       <c r="G109" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="H109">
-        <v>2003</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I109"/>
       <c r="J109" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="K109" t="s">
         <v>24</v>
       </c>
       <c r="L109" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M109" t="s">
-        <v>26</v>
+        <v>525</v>
       </c>
       <c r="N109" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="O109" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="P109" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="B110" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="C110" t="s">
         <v>18</v>
       </c>
       <c r="D110" t="s">
-        <v>381</v>
+        <v>259</v>
       </c>
       <c r="E110" t="s">
         <v>20</v>
       </c>
       <c r="F110" t="s">
         <v>340</v>
       </c>
       <c r="G110" t="s">
-        <v>364</v>
+        <v>75</v>
       </c>
       <c r="H110">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="I110">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="J110" t="s">
         <v>51</v>
       </c>
       <c r="K110" t="s">
         <v>24</v>
       </c>
       <c r="L110" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="M110" t="s">
         <v>26</v>
       </c>
       <c r="N110" t="s">
         <v>34</v>
       </c>
       <c r="O110" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="P110" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="B111" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="C111" t="s">
         <v>18</v>
       </c>
       <c r="D111" t="s">
-        <v>614</v>
+        <v>387</v>
       </c>
       <c r="E111" t="s">
         <v>20</v>
       </c>
       <c r="F111" t="s">
         <v>340</v>
       </c>
       <c r="G111" t="s">
-        <v>75</v>
+        <v>370</v>
       </c>
       <c r="H111">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="I111">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="J111" t="s">
         <v>51</v>
       </c>
       <c r="K111" t="s">
         <v>24</v>
       </c>
       <c r="L111" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="M111" t="s">
         <v>26</v>
       </c>
       <c r="N111" t="s">
         <v>34</v>
       </c>
       <c r="O111" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="P111" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B112" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C112" t="s">
         <v>18</v>
       </c>
       <c r="D112" t="s">
-        <v>265</v>
+        <v>622</v>
       </c>
       <c r="E112" t="s">
         <v>20</v>
       </c>
       <c r="F112" t="s">
         <v>340</v>
       </c>
       <c r="G112" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H112">
+        <v>2003</v>
+      </c>
+      <c r="I112">
         <v>2013</v>
       </c>
-      <c r="I112"/>
       <c r="J112" t="s">
         <v>51</v>
       </c>
       <c r="K112" t="s">
         <v>24</v>
       </c>
       <c r="L112" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="M112" t="s">
         <v>26</v>
       </c>
       <c r="N112" t="s">
         <v>34</v>
       </c>
       <c r="O112" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="P112" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B113" t="s">
-        <v>50</v>
+        <v>627</v>
       </c>
       <c r="C113" t="s">
         <v>18</v>
       </c>
       <c r="D113" t="s">
-        <v>68</v>
+        <v>265</v>
       </c>
       <c r="E113" t="s">
         <v>20</v>
       </c>
       <c r="F113" t="s">
         <v>340</v>
       </c>
       <c r="G113" t="s">
         <v>22</v>
       </c>
       <c r="H113">
         <v>2013</v>
       </c>
       <c r="I113"/>
       <c r="J113" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="K113" t="s">
         <v>24</v>
       </c>
       <c r="L113" t="s">
-        <v>52</v>
+        <v>628</v>
       </c>
       <c r="M113" t="s">
-        <v>518</v>
+        <v>26</v>
       </c>
       <c r="N113" t="s">
         <v>34</v>
       </c>
       <c r="O113" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="P113" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>626</v>
+        <v>631</v>
       </c>
       <c r="B114" t="s">
-        <v>627</v>
+        <v>50</v>
       </c>
       <c r="C114" t="s">
         <v>18</v>
       </c>
       <c r="D114" t="s">
-        <v>172</v>
+        <v>68</v>
       </c>
       <c r="E114" t="s">
         <v>20</v>
       </c>
       <c r="F114" t="s">
         <v>340</v>
       </c>
       <c r="G114" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="H114">
-        <v>2008</v>
-[...1 lines deleted...]
-      <c r="I114">
         <v>2013</v>
       </c>
+      <c r="I114"/>
       <c r="J114" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="K114" t="s">
         <v>24</v>
       </c>
       <c r="L114" t="s">
-        <v>628</v>
+        <v>52</v>
       </c>
       <c r="M114" t="s">
-        <v>26</v>
+        <v>525</v>
       </c>
       <c r="N114" t="s">
         <v>34</v>
       </c>
       <c r="O114" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="P114" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="B115" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="C115" t="s">
         <v>18</v>
       </c>
       <c r="D115" t="s">
-        <v>63</v>
+        <v>172</v>
       </c>
       <c r="E115" t="s">
         <v>20</v>
       </c>
       <c r="F115" t="s">
         <v>340</v>
       </c>
       <c r="G115" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H115">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I115"/>
+        <v>2008</v>
+      </c>
+      <c r="I115">
+        <v>2013</v>
+      </c>
       <c r="J115" t="s">
         <v>51</v>
       </c>
       <c r="K115" t="s">
         <v>24</v>
       </c>
       <c r="L115" t="s">
-        <v>58</v>
+        <v>636</v>
       </c>
       <c r="M115" t="s">
-        <v>518</v>
+        <v>26</v>
       </c>
       <c r="N115" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="O115" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="P115" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="B116" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
       <c r="C116" t="s">
         <v>18</v>
       </c>
       <c r="D116" t="s">
-        <v>637</v>
+        <v>63</v>
       </c>
       <c r="E116" t="s">
         <v>20</v>
       </c>
       <c r="F116" t="s">
         <v>340</v>
       </c>
       <c r="G116" t="s">
-        <v>426</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H116">
+        <v>2014</v>
+      </c>
+      <c r="I116"/>
       <c r="J116" t="s">
-        <v>639</v>
+        <v>51</v>
       </c>
       <c r="K116" t="s">
         <v>24</v>
       </c>
-      <c r="L116"/>
+      <c r="L116" t="s">
+        <v>58</v>
+      </c>
       <c r="M116" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="N116" t="s">
         <v>27</v>
       </c>
       <c r="O116" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="P116" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B117" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="C117" t="s">
         <v>18</v>
       </c>
       <c r="D117" t="s">
-        <v>57</v>
+        <v>645</v>
       </c>
       <c r="E117" t="s">
         <v>20</v>
       </c>
       <c r="F117" t="s">
         <v>340</v>
       </c>
       <c r="G117" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="I117"/>
+        <v>432</v>
+      </c>
+      <c r="H117" t="s">
+        <v>646</v>
+      </c>
+      <c r="I117">
+        <v>2024</v>
+      </c>
       <c r="J117" t="s">
-        <v>51</v>
+        <v>647</v>
       </c>
       <c r="K117" t="s">
         <v>24</v>
       </c>
-      <c r="L117" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L117"/>
       <c r="M117" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="N117" t="s">
         <v>27</v>
       </c>
       <c r="O117" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="P117" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="B118" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="C118" t="s">
         <v>18</v>
       </c>
       <c r="D118" t="s">
-        <v>259</v>
+        <v>57</v>
       </c>
       <c r="E118" t="s">
         <v>20</v>
       </c>
       <c r="F118" t="s">
         <v>340</v>
       </c>
       <c r="G118" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="H118">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I118"/>
       <c r="J118" t="s">
         <v>51</v>
       </c>
       <c r="K118" t="s">
         <v>24</v>
       </c>
       <c r="L118" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="M118" t="s">
-        <v>26</v>
+        <v>525</v>
       </c>
       <c r="N118" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="O118" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="P118" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="B119" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="C119" t="s">
         <v>18</v>
       </c>
       <c r="D119" t="s">
-        <v>288</v>
+        <v>259</v>
       </c>
       <c r="E119" t="s">
         <v>20</v>
       </c>
       <c r="F119" t="s">
         <v>340</v>
       </c>
       <c r="G119" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H119">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I119"/>
+        <v>2013</v>
+      </c>
+      <c r="I119">
+        <v>2020</v>
+      </c>
       <c r="J119" t="s">
         <v>51</v>
       </c>
       <c r="K119" t="s">
-        <v>160</v>
+        <v>24</v>
       </c>
       <c r="L119" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="M119" t="s">
         <v>26</v>
       </c>
       <c r="N119" t="s">
         <v>34</v>
       </c>
       <c r="O119" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="P119" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="B120" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="C120" t="s">
         <v>18</v>
       </c>
       <c r="D120" t="s">
-        <v>310</v>
+        <v>662</v>
       </c>
       <c r="E120" t="s">
         <v>20</v>
       </c>
       <c r="F120" t="s">
-        <v>340</v>
+        <v>663</v>
       </c>
       <c r="G120" t="s">
-        <v>75</v>
+        <v>432</v>
       </c>
       <c r="H120">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I120"/>
       <c r="J120" t="s">
-        <v>51</v>
+        <v>664</v>
       </c>
       <c r="K120" t="s">
-        <v>312</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L120"/>
       <c r="M120" t="s">
-        <v>313</v>
+        <v>349</v>
       </c>
       <c r="N120" t="s">
-        <v>314</v>
+        <v>34</v>
       </c>
       <c r="O120" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
       <c r="P120" t="s">
-        <v>660</v>
+        <v>666</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>661</v>
+        <v>667</v>
       </c>
       <c r="B121" t="s">
-        <v>662</v>
+        <v>668</v>
       </c>
       <c r="C121" t="s">
         <v>18</v>
       </c>
       <c r="D121" t="s">
-        <v>663</v>
+        <v>669</v>
       </c>
       <c r="E121" t="s">
         <v>20</v>
       </c>
       <c r="F121" t="s">
         <v>340</v>
       </c>
       <c r="G121" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="H121">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="I121">
-        <v>2015</v>
+        <v>2026</v>
       </c>
       <c r="J121" t="s">
-        <v>51</v>
+        <v>366</v>
       </c>
       <c r="K121" t="s">
-        <v>160</v>
+        <v>24</v>
       </c>
       <c r="L121" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
       <c r="M121" t="s">
         <v>26</v>
       </c>
       <c r="N121" t="s">
         <v>34</v>
       </c>
       <c r="O121" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
       <c r="P121" t="s">
-        <v>666</v>
+        <v>672</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>667</v>
       </c>
       <c r="B122" t="s">
         <v>668</v>
       </c>
       <c r="C122" t="s">
         <v>18</v>
       </c>
       <c r="D122" t="s">
-        <v>137</v>
+        <v>669</v>
       </c>
       <c r="E122" t="s">
         <v>20</v>
       </c>
       <c r="F122" t="s">
         <v>340</v>
       </c>
       <c r="G122" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="H122">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="I122">
-        <v>2015</v>
+        <v>2026</v>
       </c>
       <c r="J122" t="s">
-        <v>51</v>
+        <v>366</v>
       </c>
       <c r="K122" t="s">
         <v>24</v>
       </c>
-      <c r="L122" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L122"/>
       <c r="M122" t="s">
         <v>26</v>
       </c>
       <c r="N122" t="s">
         <v>34</v>
       </c>
       <c r="O122" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="P122" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="B123" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="C123" t="s">
         <v>18</v>
       </c>
       <c r="D123" t="s">
-        <v>674</v>
+        <v>288</v>
       </c>
       <c r="E123" t="s">
         <v>20</v>
       </c>
       <c r="F123" t="s">
         <v>340</v>
       </c>
       <c r="G123" t="s">
-        <v>22</v>
+        <v>600</v>
       </c>
       <c r="H123">
+        <v>2014</v>
+      </c>
+      <c r="I123">
         <v>2015</v>
       </c>
-      <c r="I123"/>
       <c r="J123" t="s">
         <v>51</v>
       </c>
       <c r="K123" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="L123" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="M123" t="s">
         <v>26</v>
       </c>
       <c r="N123" t="s">
         <v>34</v>
       </c>
       <c r="O123" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="P123" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="B124" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="C124" t="s">
         <v>18</v>
       </c>
       <c r="D124" t="s">
-        <v>259</v>
+        <v>310</v>
       </c>
       <c r="E124" t="s">
         <v>20</v>
       </c>
       <c r="F124" t="s">
         <v>340</v>
       </c>
       <c r="G124" t="s">
         <v>75</v>
       </c>
       <c r="H124">
-        <v>2005</v>
+        <v>2014</v>
       </c>
       <c r="I124">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="J124" t="s">
         <v>51</v>
       </c>
       <c r="K124" t="s">
-        <v>24</v>
+        <v>312</v>
       </c>
       <c r="L124" t="s">
-        <v>680</v>
+        <v>581</v>
       </c>
       <c r="M124" t="s">
-        <v>26</v>
+        <v>313</v>
       </c>
       <c r="N124" t="s">
-        <v>34</v>
+        <v>314</v>
       </c>
       <c r="O124" t="s">
         <v>681</v>
       </c>
       <c r="P124" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>683</v>
       </c>
       <c r="B125" t="s">
         <v>684</v>
       </c>
       <c r="C125" t="s">
         <v>18</v>
       </c>
       <c r="D125" t="s">
-        <v>97</v>
+        <v>685</v>
       </c>
       <c r="E125" t="s">
         <v>20</v>
       </c>
       <c r="F125" t="s">
         <v>340</v>
       </c>
       <c r="G125" t="s">
-        <v>22</v>
+        <v>347</v>
       </c>
       <c r="H125">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I125"/>
+        <v>2008</v>
+      </c>
+      <c r="I125">
+        <v>2015</v>
+      </c>
       <c r="J125" t="s">
-        <v>51</v>
+        <v>371</v>
       </c>
       <c r="K125" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="L125" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="M125" t="s">
-        <v>518</v>
+        <v>26</v>
       </c>
       <c r="N125" t="s">
         <v>34</v>
       </c>
       <c r="O125" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="P125" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="B126" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="C126" t="s">
         <v>18</v>
       </c>
       <c r="D126" t="s">
-        <v>438</v>
+        <v>137</v>
       </c>
       <c r="E126" t="s">
         <v>20</v>
       </c>
       <c r="F126" t="s">
         <v>340</v>
       </c>
       <c r="G126" t="s">
         <v>75</v>
       </c>
       <c r="H126">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="I126">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="J126" t="s">
         <v>51</v>
       </c>
       <c r="K126" t="s">
         <v>24</v>
       </c>
       <c r="L126" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="M126" t="s">
-        <v>518</v>
+        <v>26</v>
       </c>
       <c r="N126" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="O126" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="P126" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="B127" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="C127" t="s">
         <v>18</v>
       </c>
       <c r="D127" t="s">
-        <v>121</v>
+        <v>696</v>
       </c>
       <c r="E127" t="s">
         <v>20</v>
       </c>
       <c r="F127" t="s">
         <v>340</v>
       </c>
       <c r="G127" t="s">
         <v>22</v>
       </c>
       <c r="H127">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="I127"/>
       <c r="J127" t="s">
         <v>51</v>
       </c>
       <c r="K127" t="s">
         <v>24</v>
       </c>
       <c r="L127" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="M127" t="s">
-        <v>518</v>
+        <v>26</v>
       </c>
       <c r="N127" t="s">
         <v>34</v>
       </c>
       <c r="O127" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="P127" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="B128" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="C128" t="s">
         <v>18</v>
       </c>
       <c r="D128" t="s">
-        <v>438</v>
+        <v>259</v>
       </c>
       <c r="E128" t="s">
         <v>20</v>
       </c>
       <c r="F128" t="s">
         <v>340</v>
       </c>
       <c r="G128" t="s">
         <v>75</v>
       </c>
       <c r="H128">
         <v>2005</v>
       </c>
       <c r="I128">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="J128" t="s">
         <v>51</v>
       </c>
       <c r="K128" t="s">
         <v>24</v>
       </c>
       <c r="L128" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="M128" t="s">
-        <v>518</v>
+        <v>26</v>
       </c>
       <c r="N128" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="O128" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="P128" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="B129" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="C129" t="s">
         <v>18</v>
       </c>
       <c r="D129" t="s">
-        <v>598</v>
+        <v>97</v>
       </c>
       <c r="E129" t="s">
         <v>20</v>
       </c>
       <c r="F129" t="s">
         <v>340</v>
       </c>
       <c r="G129" t="s">
         <v>22</v>
       </c>
       <c r="H129">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="I129"/>
       <c r="J129" t="s">
         <v>51</v>
       </c>
       <c r="K129" t="s">
         <v>24</v>
       </c>
       <c r="L129" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="M129" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="N129" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="O129" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="P129" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="B130" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="C130" t="s">
         <v>18</v>
       </c>
       <c r="D130" t="s">
-        <v>334</v>
+        <v>444</v>
       </c>
       <c r="E130" t="s">
         <v>20</v>
       </c>
       <c r="F130" t="s">
         <v>340</v>
       </c>
       <c r="G130" t="s">
         <v>75</v>
       </c>
       <c r="H130">
-        <v>2017</v>
+        <v>2005</v>
       </c>
       <c r="I130">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="J130" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="K130" t="s">
-        <v>312</v>
+        <v>24</v>
       </c>
       <c r="L130" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="M130" t="s">
-        <v>349</v>
+        <v>525</v>
       </c>
       <c r="N130" t="s">
-        <v>314</v>
+        <v>27</v>
       </c>
       <c r="O130" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="P130" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="B131" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="C131" t="s">
         <v>18</v>
       </c>
       <c r="D131" t="s">
-        <v>715</v>
+        <v>121</v>
       </c>
       <c r="E131" t="s">
         <v>20</v>
       </c>
       <c r="F131" t="s">
         <v>340</v>
       </c>
       <c r="G131" t="s">
         <v>22</v>
       </c>
       <c r="H131">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="I131"/>
       <c r="J131" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="K131" t="s">
         <v>24</v>
       </c>
       <c r="L131" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="M131" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="N131" t="s">
         <v>34</v>
       </c>
       <c r="O131" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="P131" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B132" t="s">
-        <v>102</v>
+        <v>721</v>
       </c>
       <c r="C132" t="s">
         <v>18</v>
       </c>
       <c r="D132" t="s">
-        <v>103</v>
+        <v>444</v>
       </c>
       <c r="E132" t="s">
         <v>20</v>
       </c>
       <c r="F132" t="s">
         <v>340</v>
       </c>
       <c r="G132" t="s">
-        <v>364</v>
+        <v>75</v>
       </c>
       <c r="H132">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I132"/>
+        <v>2005</v>
+      </c>
+      <c r="I132">
+        <v>2017</v>
+      </c>
       <c r="J132" t="s">
-        <v>365</v>
+        <v>51</v>
       </c>
       <c r="K132" t="s">
         <v>24</v>
       </c>
       <c r="L132" t="s">
-        <v>104</v>
+        <v>722</v>
       </c>
       <c r="M132" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="N132" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="O132" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="P132" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B133" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C133" t="s">
         <v>18</v>
       </c>
       <c r="D133" t="s">
-        <v>103</v>
+        <v>606</v>
       </c>
       <c r="E133" t="s">
         <v>20</v>
       </c>
       <c r="F133" t="s">
         <v>340</v>
       </c>
       <c r="G133" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="H133">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I133"/>
       <c r="J133" t="s">
-        <v>365</v>
+        <v>51</v>
       </c>
       <c r="K133" t="s">
         <v>24</v>
       </c>
       <c r="L133" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="M133" t="s">
-        <v>376</v>
+        <v>525</v>
       </c>
       <c r="N133" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="O133" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="P133" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="B134" t="s">
-        <v>126</v>
+        <v>731</v>
       </c>
       <c r="C134" t="s">
         <v>18</v>
       </c>
       <c r="D134" t="s">
-        <v>45</v>
+        <v>334</v>
       </c>
       <c r="E134" t="s">
         <v>20</v>
       </c>
       <c r="F134" t="s">
         <v>340</v>
       </c>
       <c r="G134" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H134">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I134"/>
+        <v>2017</v>
+      </c>
+      <c r="I134">
+        <v>2021</v>
+      </c>
       <c r="J134" t="s">
-        <v>23</v>
+        <v>76</v>
       </c>
       <c r="K134" t="s">
-        <v>24</v>
+        <v>312</v>
       </c>
       <c r="L134" t="s">
-        <v>127</v>
+        <v>732</v>
       </c>
       <c r="M134" t="s">
-        <v>518</v>
+        <v>349</v>
       </c>
       <c r="N134" t="s">
-        <v>34</v>
+        <v>314</v>
       </c>
       <c r="O134" t="s">
-        <v>728</v>
+        <v>733</v>
       </c>
       <c r="P134" t="s">
-        <v>729</v>
+        <v>734</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>730</v>
+        <v>735</v>
       </c>
       <c r="B135" t="s">
-        <v>731</v>
+        <v>736</v>
       </c>
       <c r="C135" t="s">
         <v>18</v>
       </c>
       <c r="D135" t="s">
-        <v>45</v>
+        <v>737</v>
       </c>
       <c r="E135" t="s">
         <v>20</v>
       </c>
       <c r="F135" t="s">
         <v>340</v>
       </c>
       <c r="G135" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H135">
-        <v>1989</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I135"/>
       <c r="J135" t="s">
-        <v>355</v>
+        <v>23</v>
       </c>
       <c r="K135" t="s">
         <v>24</v>
       </c>
       <c r="L135" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="M135" t="s">
-        <v>376</v>
+        <v>525</v>
       </c>
       <c r="N135" t="s">
         <v>34</v>
       </c>
       <c r="O135" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
       <c r="P135" t="s">
-        <v>734</v>
+        <v>740</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>735</v>
+        <v>741</v>
       </c>
       <c r="B136" t="s">
-        <v>38</v>
+        <v>102</v>
       </c>
       <c r="C136" t="s">
         <v>18</v>
       </c>
       <c r="D136" t="s">
-        <v>39</v>
+        <v>103</v>
       </c>
       <c r="E136" t="s">
         <v>20</v>
       </c>
       <c r="F136" t="s">
         <v>340</v>
       </c>
       <c r="G136" t="s">
-        <v>22</v>
+        <v>370</v>
       </c>
       <c r="H136">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="I136"/>
       <c r="J136" t="s">
-        <v>23</v>
+        <v>371</v>
       </c>
       <c r="K136" t="s">
         <v>24</v>
       </c>
       <c r="L136" t="s">
-        <v>40</v>
+        <v>104</v>
       </c>
       <c r="M136" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="N136" t="s">
         <v>34</v>
       </c>
       <c r="O136" t="s">
-        <v>736</v>
+        <v>742</v>
       </c>
       <c r="P136" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>738</v>
+        <v>744</v>
       </c>
       <c r="B137" t="s">
-        <v>136</v>
+        <v>745</v>
       </c>
       <c r="C137" t="s">
         <v>18</v>
       </c>
       <c r="D137" t="s">
-        <v>137</v>
+        <v>103</v>
       </c>
       <c r="E137" t="s">
         <v>20</v>
       </c>
       <c r="F137" t="s">
         <v>340</v>
       </c>
       <c r="G137" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H137">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I137"/>
+        <v>2018</v>
+      </c>
+      <c r="I137">
+        <v>2024</v>
+      </c>
       <c r="J137" t="s">
-        <v>23</v>
+        <v>371</v>
       </c>
       <c r="K137" t="s">
         <v>24</v>
       </c>
       <c r="L137" t="s">
-        <v>138</v>
+        <v>746</v>
       </c>
       <c r="M137" t="s">
-        <v>518</v>
+        <v>382</v>
       </c>
       <c r="N137" t="s">
         <v>34</v>
       </c>
       <c r="O137" t="s">
-        <v>739</v>
+        <v>747</v>
       </c>
       <c r="P137" t="s">
-        <v>740</v>
+        <v>748</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>741</v>
+        <v>749</v>
       </c>
       <c r="B138" t="s">
-        <v>742</v>
+        <v>126</v>
       </c>
       <c r="C138" t="s">
         <v>18</v>
       </c>
       <c r="D138" t="s">
-        <v>438</v>
+        <v>45</v>
       </c>
       <c r="E138" t="s">
         <v>20</v>
       </c>
       <c r="F138" t="s">
         <v>340</v>
       </c>
       <c r="G138" t="s">
-        <v>22</v>
+        <v>600</v>
       </c>
       <c r="H138">
         <v>2020</v>
       </c>
       <c r="I138"/>
       <c r="J138" t="s">
         <v>23</v>
       </c>
       <c r="K138" t="s">
         <v>24</v>
       </c>
       <c r="L138" t="s">
-        <v>743</v>
+        <v>127</v>
       </c>
       <c r="M138" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="N138" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="O138" t="s">
-        <v>744</v>
+        <v>750</v>
       </c>
       <c r="P138" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
       <c r="B139" t="s">
-        <v>747</v>
+        <v>753</v>
       </c>
       <c r="C139" t="s">
         <v>18</v>
       </c>
       <c r="D139" t="s">
-        <v>103</v>
+        <v>45</v>
       </c>
       <c r="E139" t="s">
         <v>20</v>
       </c>
       <c r="F139" t="s">
         <v>340</v>
       </c>
       <c r="G139" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H139">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I139"/>
+        <v>1989</v>
+      </c>
+      <c r="I139">
+        <v>2025</v>
+      </c>
       <c r="J139" t="s">
-        <v>23</v>
+        <v>355</v>
       </c>
       <c r="K139" t="s">
         <v>24</v>
       </c>
       <c r="L139" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
       <c r="M139" t="s">
-        <v>518</v>
+        <v>382</v>
       </c>
       <c r="N139" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="O139" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="P139" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="B140" t="s">
-        <v>752</v>
+        <v>38</v>
       </c>
       <c r="C140" t="s">
         <v>18</v>
       </c>
       <c r="D140" t="s">
-        <v>438</v>
+        <v>39</v>
       </c>
       <c r="E140" t="s">
         <v>20</v>
       </c>
       <c r="F140" t="s">
         <v>340</v>
       </c>
       <c r="G140" t="s">
         <v>22</v>
       </c>
       <c r="H140">
         <v>2020</v>
       </c>
       <c r="I140"/>
       <c r="J140" t="s">
         <v>23</v>
       </c>
       <c r="K140" t="s">
         <v>24</v>
       </c>
       <c r="L140" t="s">
-        <v>753</v>
+        <v>40</v>
       </c>
       <c r="M140" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="N140" t="s">
         <v>34</v>
       </c>
       <c r="O140" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="P140" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="B141" t="s">
-        <v>757</v>
+        <v>136</v>
       </c>
       <c r="C141" t="s">
         <v>18</v>
       </c>
       <c r="D141" t="s">
-        <v>758</v>
+        <v>137</v>
       </c>
       <c r="E141" t="s">
         <v>20</v>
       </c>
       <c r="F141" t="s">
         <v>340</v>
       </c>
       <c r="G141" t="s">
         <v>22</v>
       </c>
       <c r="H141">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I141"/>
       <c r="J141" t="s">
         <v>23</v>
       </c>
       <c r="K141" t="s">
-        <v>759</v>
+        <v>24</v>
       </c>
       <c r="L141" t="s">
-        <v>760</v>
+        <v>138</v>
       </c>
       <c r="M141" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="N141" t="s">
+        <v>34</v>
+      </c>
+      <c r="O141" t="s">
         <v>761</v>
       </c>
-      <c r="O141" t="s">
+      <c r="P141" t="s">
         <v>762</v>
-      </c>
-[...1 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
+        <v>763</v>
+      </c>
+      <c r="B142" t="s">
         <v>764</v>
       </c>
-      <c r="B142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C142" t="s">
         <v>18</v>
       </c>
       <c r="D142" t="s">
-        <v>758</v>
+        <v>444</v>
       </c>
       <c r="E142" t="s">
         <v>20</v>
       </c>
       <c r="F142" t="s">
         <v>340</v>
       </c>
       <c r="G142" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H142">
-        <v>2019</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I142"/>
       <c r="J142" t="s">
+        <v>23</v>
+      </c>
+      <c r="K142" t="s">
+        <v>24</v>
+      </c>
+      <c r="L142" t="s">
+        <v>765</v>
+      </c>
+      <c r="M142" t="s">
+        <v>525</v>
+      </c>
+      <c r="N142" t="s">
+        <v>27</v>
+      </c>
+      <c r="O142" t="s">
         <v>766</v>
       </c>
-      <c r="K142" t="s">
-[...2 lines deleted...]
-      <c r="L142" t="s">
+      <c r="P142" t="s">
         <v>767</v>
-      </c>
-[...10 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>770</v>
+        <v>768</v>
       </c>
       <c r="B143" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="C143" t="s">
         <v>18</v>
       </c>
       <c r="D143" t="s">
-        <v>310</v>
+        <v>103</v>
       </c>
       <c r="E143" t="s">
         <v>20</v>
       </c>
       <c r="F143" t="s">
         <v>340</v>
       </c>
       <c r="G143" t="s">
-        <v>772</v>
+        <v>22</v>
       </c>
       <c r="H143">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="I143"/>
       <c r="J143" t="s">
-        <v>365</v>
+        <v>23</v>
       </c>
       <c r="K143" t="s">
-        <v>312</v>
+        <v>24</v>
       </c>
       <c r="L143" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="M143" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="N143" t="s">
-        <v>314</v>
+        <v>27</v>
       </c>
       <c r="O143" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="P143" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="B144" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="C144" t="s">
         <v>18</v>
       </c>
       <c r="D144" t="s">
-        <v>310</v>
+        <v>444</v>
       </c>
       <c r="E144" t="s">
         <v>20</v>
       </c>
       <c r="F144" t="s">
         <v>340</v>
       </c>
       <c r="G144" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H144">
-        <v>2019</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I144"/>
       <c r="J144" t="s">
-        <v>365</v>
+        <v>23</v>
       </c>
       <c r="K144" t="s">
         <v>24</v>
       </c>
-      <c r="L144"/>
+      <c r="L144" t="s">
+        <v>775</v>
+      </c>
       <c r="M144" t="s">
-        <v>376</v>
+        <v>525</v>
       </c>
       <c r="N144" t="s">
-        <v>761</v>
+        <v>34</v>
       </c>
       <c r="O144" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="P144" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
+        <v>778</v>
+      </c>
+      <c r="B145" t="s">
+        <v>779</v>
+      </c>
+      <c r="C145" t="s">
+        <v>18</v>
+      </c>
+      <c r="D145" t="s">
         <v>780</v>
-      </c>
-[...7 lines deleted...]
-        <v>511</v>
       </c>
       <c r="E145" t="s">
         <v>20</v>
       </c>
       <c r="F145" t="s">
         <v>340</v>
       </c>
       <c r="G145" t="s">
-        <v>22</v>
+        <v>600</v>
       </c>
       <c r="H145">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="I145"/>
       <c r="J145" t="s">
         <v>23</v>
       </c>
       <c r="K145" t="s">
-        <v>24</v>
+        <v>781</v>
       </c>
       <c r="L145" t="s">
-        <v>127</v>
+        <v>782</v>
       </c>
       <c r="M145" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="N145" t="s">
-        <v>27</v>
+        <v>783</v>
       </c>
       <c r="O145" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="P145" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="B146" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="C146" t="s">
         <v>18</v>
       </c>
       <c r="D146" t="s">
-        <v>132</v>
+        <v>780</v>
       </c>
       <c r="E146" t="s">
         <v>20</v>
       </c>
       <c r="F146" t="s">
         <v>340</v>
       </c>
       <c r="G146" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H146">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I146"/>
+        <v>2019</v>
+      </c>
+      <c r="I146">
+        <v>2025</v>
+      </c>
       <c r="J146" t="s">
-        <v>23</v>
+        <v>788</v>
       </c>
       <c r="K146" t="s">
         <v>24</v>
       </c>
       <c r="L146" t="s">
-        <v>127</v>
+        <v>789</v>
       </c>
       <c r="M146" t="s">
-        <v>518</v>
+        <v>382</v>
       </c>
       <c r="N146" t="s">
-        <v>34</v>
+        <v>783</v>
       </c>
       <c r="O146" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="P146" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="B147" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="C147" t="s">
         <v>18</v>
       </c>
       <c r="D147" t="s">
-        <v>790</v>
+        <v>310</v>
       </c>
       <c r="E147" t="s">
         <v>20</v>
       </c>
       <c r="F147" t="s">
         <v>340</v>
       </c>
       <c r="G147" t="s">
-        <v>22</v>
+        <v>794</v>
       </c>
       <c r="H147">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="I147"/>
       <c r="J147" t="s">
-        <v>76</v>
+        <v>371</v>
       </c>
       <c r="K147" t="s">
-        <v>24</v>
+        <v>312</v>
       </c>
       <c r="L147" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="M147" t="s">
-        <v>349</v>
+        <v>525</v>
       </c>
       <c r="N147" t="s">
-        <v>34</v>
+        <v>314</v>
       </c>
       <c r="O147" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="P147" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="B148" t="s">
-        <v>794</v>
+        <v>799</v>
       </c>
       <c r="C148" t="s">
         <v>18</v>
       </c>
       <c r="D148" t="s">
-        <v>790</v>
+        <v>310</v>
       </c>
       <c r="E148" t="s">
         <v>20</v>
       </c>
       <c r="F148" t="s">
         <v>340</v>
       </c>
       <c r="G148" t="s">
-        <v>364</v>
+        <v>8</v>
       </c>
       <c r="H148">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I148"/>
+        <v>2019</v>
+      </c>
+      <c r="I148">
+        <v>2025</v>
+      </c>
       <c r="J148" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="K148" t="s">
         <v>24</v>
       </c>
-      <c r="L148" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L148"/>
       <c r="M148" t="s">
-        <v>349</v>
+        <v>382</v>
       </c>
       <c r="N148" t="s">
-        <v>34</v>
+        <v>783</v>
       </c>
       <c r="O148" t="s">
-        <v>795</v>
+        <v>800</v>
       </c>
       <c r="P148" t="s">
-        <v>793</v>
+        <v>801</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="B149" t="s">
-        <v>797</v>
+        <v>802</v>
       </c>
       <c r="C149" t="s">
         <v>18</v>
       </c>
       <c r="D149" t="s">
-        <v>798</v>
+        <v>310</v>
       </c>
       <c r="E149" t="s">
         <v>20</v>
       </c>
       <c r="F149" t="s">
         <v>340</v>
       </c>
       <c r="G149" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="H149">
-        <v>2003</v>
+        <v>2019</v>
       </c>
       <c r="I149">
-        <v>2013</v>
+        <v>2025</v>
       </c>
       <c r="J149" t="s">
-        <v>51</v>
+        <v>788</v>
       </c>
       <c r="K149" t="s">
         <v>24</v>
       </c>
-      <c r="L149" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L149"/>
       <c r="M149" t="s">
-        <v>26</v>
+        <v>382</v>
       </c>
       <c r="N149" t="s">
-        <v>34</v>
+        <v>783</v>
       </c>
       <c r="O149" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="P149" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="B150" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="C150" t="s">
         <v>18</v>
       </c>
       <c r="D150" t="s">
-        <v>804</v>
+        <v>518</v>
       </c>
       <c r="E150" t="s">
         <v>20</v>
       </c>
       <c r="F150" t="s">
         <v>340</v>
       </c>
       <c r="G150" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H150">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I150"/>
       <c r="J150" t="s">
-        <v>365</v>
+        <v>23</v>
       </c>
       <c r="K150" t="s">
         <v>24</v>
       </c>
-      <c r="L150"/>
+      <c r="L150" t="s">
+        <v>127</v>
+      </c>
       <c r="M150" t="s">
-        <v>376</v>
+        <v>525</v>
       </c>
       <c r="N150" t="s">
-        <v>490</v>
+        <v>27</v>
       </c>
       <c r="O150" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="P150" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="B151" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="C151" t="s">
-        <v>809</v>
+        <v>18</v>
       </c>
       <c r="D151" t="s">
+        <v>132</v>
+      </c>
+      <c r="E151" t="s">
+        <v>20</v>
+      </c>
+      <c r="F151" t="s">
+        <v>340</v>
+      </c>
+      <c r="G151" t="s">
+        <v>22</v>
+      </c>
+      <c r="H151">
+        <v>2021</v>
+      </c>
+      <c r="I151"/>
+      <c r="J151" t="s">
+        <v>23</v>
+      </c>
+      <c r="K151" t="s">
+        <v>24</v>
+      </c>
+      <c r="L151" t="s">
+        <v>127</v>
+      </c>
+      <c r="M151" t="s">
+        <v>525</v>
+      </c>
+      <c r="N151" t="s">
+        <v>34</v>
+      </c>
+      <c r="O151" t="s">
         <v>810</v>
       </c>
-      <c r="E151" t="s">
-[...2 lines deleted...]
-      <c r="F151" t="s">
+      <c r="P151" t="s">
         <v>811</v>
-      </c>
-[...28 lines deleted...]
-        <v>816</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
+        <v>812</v>
+      </c>
+      <c r="B152" t="s">
+        <v>813</v>
+      </c>
+      <c r="C152" t="s">
+        <v>18</v>
+      </c>
+      <c r="D152" t="s">
+        <v>814</v>
+      </c>
+      <c r="E152" t="s">
+        <v>20</v>
+      </c>
+      <c r="F152" t="s">
+        <v>340</v>
+      </c>
+      <c r="G152" t="s">
+        <v>22</v>
+      </c>
+      <c r="H152">
+        <v>2021</v>
+      </c>
+      <c r="I152"/>
+      <c r="J152" t="s">
+        <v>76</v>
+      </c>
+      <c r="K152" t="s">
+        <v>24</v>
+      </c>
+      <c r="L152" t="s">
+        <v>815</v>
+      </c>
+      <c r="M152" t="s">
+        <v>349</v>
+      </c>
+      <c r="N152" t="s">
+        <v>34</v>
+      </c>
+      <c r="O152" t="s">
+        <v>816</v>
+      </c>
+      <c r="P152" t="s">
         <v>817</v>
-      </c>
-[...43 lines deleted...]
-        <v>821</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>822</v>
+        <v>812</v>
       </c>
       <c r="B153" t="s">
-        <v>823</v>
+        <v>818</v>
       </c>
       <c r="C153" t="s">
-        <v>809</v>
+        <v>18</v>
       </c>
       <c r="D153" t="s">
-        <v>288</v>
+        <v>814</v>
       </c>
       <c r="E153" t="s">
         <v>20</v>
       </c>
       <c r="F153" t="s">
-        <v>811</v>
+        <v>340</v>
       </c>
       <c r="G153" t="s">
-        <v>8</v>
+        <v>370</v>
       </c>
       <c r="H153">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I153"/>
       <c r="J153" t="s">
-        <v>812</v>
+        <v>371</v>
       </c>
       <c r="K153" t="s">
         <v>24</v>
       </c>
       <c r="L153" t="s">
-        <v>824</v>
+        <v>815</v>
       </c>
       <c r="M153" t="s">
-        <v>814</v>
+        <v>349</v>
       </c>
       <c r="N153" t="s">
         <v>34</v>
       </c>
       <c r="O153" t="s">
-        <v>825</v>
+        <v>819</v>
       </c>
       <c r="P153" t="s">
-        <v>826</v>
+        <v>817</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
+        <v>820</v>
+      </c>
+      <c r="B154" t="s">
+        <v>821</v>
+      </c>
+      <c r="C154" t="s">
+        <v>18</v>
+      </c>
+      <c r="D154" t="s">
         <v>822</v>
       </c>
-      <c r="B154" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E154" t="s">
         <v>20</v>
       </c>
       <c r="F154" t="s">
-        <v>811</v>
+        <v>340</v>
       </c>
       <c r="G154" t="s">
         <v>75</v>
       </c>
       <c r="H154">
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="I154"/>
+        <v>2003</v>
+      </c>
+      <c r="I154">
+        <v>2013</v>
+      </c>
       <c r="J154" t="s">
-        <v>829</v>
+        <v>51</v>
       </c>
       <c r="K154" t="s">
         <v>24</v>
       </c>
-      <c r="L154"/>
+      <c r="L154" t="s">
+        <v>823</v>
+      </c>
       <c r="M154" t="s">
-        <v>814</v>
+        <v>26</v>
       </c>
       <c r="N154" t="s">
         <v>34</v>
       </c>
       <c r="O154" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="P154" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="B155" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="C155" t="s">
+        <v>18</v>
+      </c>
+      <c r="D155" t="s">
         <v>828</v>
       </c>
-      <c r="D155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E155" t="s">
         <v>20</v>
       </c>
       <c r="F155" t="s">
-        <v>811</v>
+        <v>340</v>
       </c>
       <c r="G155" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="H155">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I155">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J155" t="s">
         <v>829</v>
       </c>
       <c r="K155" t="s">
         <v>24</v>
       </c>
-      <c r="L155" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L155"/>
       <c r="M155" t="s">
-        <v>814</v>
+        <v>830</v>
       </c>
       <c r="N155" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="O155" t="s">
-        <v>835</v>
+        <v>831</v>
       </c>
       <c r="P155" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="B156" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="C156" t="s">
-        <v>809</v>
+        <v>18</v>
       </c>
       <c r="D156" t="s">
-        <v>838</v>
+        <v>835</v>
       </c>
       <c r="E156" t="s">
         <v>20</v>
       </c>
       <c r="F156" t="s">
-        <v>811</v>
+        <v>340</v>
       </c>
       <c r="G156" t="s">
         <v>8</v>
       </c>
       <c r="H156">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I156">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="J156" t="s">
-        <v>812</v>
+        <v>371</v>
       </c>
       <c r="K156" t="s">
         <v>24</v>
       </c>
-      <c r="L156" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L156"/>
       <c r="M156" t="s">
-        <v>814</v>
+        <v>382</v>
       </c>
       <c r="N156" t="s">
-        <v>34</v>
+        <v>497</v>
       </c>
       <c r="O156" t="s">
-        <v>840</v>
+        <v>836</v>
       </c>
       <c r="P156" t="s">
-        <v>826</v>
+        <v>837</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
+        <v>838</v>
+      </c>
+      <c r="B157" t="s">
+        <v>839</v>
+      </c>
+      <c r="C157" t="s">
+        <v>840</v>
+      </c>
+      <c r="D157" t="s">
         <v>841</v>
       </c>
-      <c r="B157" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E157" t="s">
         <v>20</v>
       </c>
       <c r="F157" t="s">
-        <v>811</v>
+        <v>663</v>
       </c>
       <c r="G157" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H157">
-        <v>2025</v>
+        <v>2013</v>
       </c>
       <c r="I157"/>
       <c r="J157" t="s">
-        <v>829</v>
+        <v>842</v>
       </c>
       <c r="K157" t="s">
         <v>24</v>
       </c>
       <c r="L157" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="M157" t="s">
-        <v>814</v>
+        <v>844</v>
       </c>
       <c r="N157" t="s">
         <v>34</v>
       </c>
       <c r="O157" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="P157" t="s">
-        <v>831</v>
+        <v>846</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="B158" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="C158" t="s">
-        <v>809</v>
+        <v>849</v>
       </c>
       <c r="D158" t="s">
-        <v>847</v>
+        <v>376</v>
       </c>
       <c r="E158" t="s">
         <v>20</v>
       </c>
       <c r="F158" t="s">
-        <v>811</v>
+        <v>663</v>
       </c>
       <c r="G158" t="s">
         <v>75</v>
       </c>
       <c r="H158">
         <v>2013</v>
       </c>
       <c r="I158">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="J158" t="s">
-        <v>812</v>
+        <v>850</v>
       </c>
       <c r="K158" t="s">
         <v>24</v>
       </c>
       <c r="L158" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="M158" t="s">
-        <v>814</v>
+        <v>844</v>
       </c>
       <c r="N158" t="s">
         <v>34</v>
       </c>
       <c r="O158" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="P158" t="s">
-        <v>821</v>
+        <v>853</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="B159" t="s">
+        <v>855</v>
+      </c>
+      <c r="C159" t="s">
+        <v>849</v>
+      </c>
+      <c r="D159" t="s">
+        <v>288</v>
+      </c>
+      <c r="E159" t="s">
+        <v>20</v>
+      </c>
+      <c r="F159" t="s">
+        <v>663</v>
+      </c>
+      <c r="G159" t="s">
+        <v>22</v>
+      </c>
+      <c r="H159">
+        <v>2025</v>
+      </c>
+      <c r="I159"/>
+      <c r="J159" t="s">
         <v>850</v>
       </c>
-      <c r="C159" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K159" t="s">
         <v>24</v>
       </c>
-      <c r="L159" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L159"/>
       <c r="M159" t="s">
-        <v>814</v>
+        <v>844</v>
       </c>
       <c r="N159" t="s">
         <v>34</v>
       </c>
       <c r="O159" t="s">
+        <v>856</v>
+      </c>
+      <c r="P159" t="s">
         <v>853</v>
-      </c>
-[...1 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>854</v>
       </c>
       <c r="B160" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="C160" t="s">
-        <v>809</v>
+        <v>849</v>
       </c>
       <c r="D160" t="s">
-        <v>856</v>
+        <v>288</v>
       </c>
       <c r="E160" t="s">
         <v>20</v>
       </c>
       <c r="F160" t="s">
-        <v>811</v>
+        <v>663</v>
       </c>
       <c r="G160" t="s">
         <v>75</v>
       </c>
       <c r="H160">
         <v>2013</v>
       </c>
       <c r="I160">
         <v>2024</v>
       </c>
       <c r="J160" t="s">
-        <v>812</v>
+        <v>842</v>
       </c>
       <c r="K160" t="s">
         <v>24</v>
       </c>
       <c r="L160" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="M160" t="s">
-        <v>814</v>
+        <v>844</v>
       </c>
       <c r="N160" t="s">
         <v>34</v>
       </c>
       <c r="O160" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="P160" t="s">
-        <v>821</v>
+        <v>860</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="B161" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="C161" t="s">
-        <v>809</v>
+        <v>849</v>
       </c>
       <c r="D161" t="s">
-        <v>202</v>
+        <v>863</v>
       </c>
       <c r="E161" t="s">
         <v>20</v>
       </c>
       <c r="F161" t="s">
-        <v>811</v>
+        <v>663</v>
       </c>
       <c r="G161" t="s">
         <v>75</v>
       </c>
       <c r="H161">
         <v>2013</v>
       </c>
       <c r="I161">
         <v>2024</v>
       </c>
       <c r="J161" t="s">
-        <v>812</v>
+        <v>842</v>
       </c>
       <c r="K161" t="s">
         <v>24</v>
       </c>
       <c r="L161" t="s">
-        <v>861</v>
+        <v>864</v>
       </c>
       <c r="M161" t="s">
-        <v>814</v>
+        <v>844</v>
       </c>
       <c r="N161" t="s">
         <v>34</v>
       </c>
       <c r="O161" t="s">
-        <v>862</v>
+        <v>865</v>
       </c>
       <c r="P161" t="s">
-        <v>821</v>
+        <v>860</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>863</v>
+        <v>866</v>
       </c>
       <c r="B162" t="s">
+        <v>867</v>
+      </c>
+      <c r="C162" t="s">
+        <v>849</v>
+      </c>
+      <c r="D162" t="s">
+        <v>868</v>
+      </c>
+      <c r="E162" t="s">
+        <v>20</v>
+      </c>
+      <c r="F162" t="s">
+        <v>663</v>
+      </c>
+      <c r="G162" t="s">
+        <v>22</v>
+      </c>
+      <c r="H162">
+        <v>2025</v>
+      </c>
+      <c r="I162"/>
+      <c r="J162" t="s">
+        <v>850</v>
+      </c>
+      <c r="K162" t="s">
+        <v>24</v>
+      </c>
+      <c r="L162" t="s">
         <v>864</v>
       </c>
-      <c r="C162" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="M162" t="s">
-        <v>814</v>
+        <v>844</v>
       </c>
       <c r="N162" t="s">
         <v>34</v>
       </c>
       <c r="O162" t="s">
-        <v>866</v>
+        <v>869</v>
       </c>
       <c r="P162" t="s">
-        <v>821</v>
+        <v>853</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="B163" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="C163" t="s">
-        <v>809</v>
+        <v>849</v>
       </c>
       <c r="D163" t="s">
-        <v>253</v>
+        <v>872</v>
       </c>
       <c r="E163" t="s">
         <v>20</v>
       </c>
       <c r="F163" t="s">
-        <v>811</v>
+        <v>663</v>
       </c>
       <c r="G163" t="s">
         <v>75</v>
       </c>
       <c r="H163">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I163">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="J163" t="s">
-        <v>812</v>
+        <v>850</v>
       </c>
       <c r="K163" t="s">
         <v>24</v>
       </c>
       <c r="L163" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="M163" t="s">
-        <v>814</v>
+        <v>844</v>
       </c>
       <c r="N163" t="s">
         <v>34</v>
       </c>
       <c r="O163" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
       <c r="P163" t="s">
-        <v>821</v>
+        <v>853</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
       <c r="B164" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="C164" t="s">
-        <v>828</v>
+        <v>840</v>
       </c>
       <c r="D164" t="s">
-        <v>253</v>
+        <v>876</v>
       </c>
       <c r="E164" t="s">
         <v>20</v>
       </c>
       <c r="F164" t="s">
-        <v>811</v>
+        <v>663</v>
       </c>
       <c r="G164" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H164">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I164"/>
+        <v>2013</v>
+      </c>
+      <c r="I164">
+        <v>2024</v>
+      </c>
       <c r="J164" t="s">
-        <v>873</v>
+        <v>842</v>
       </c>
       <c r="K164" t="s">
         <v>24</v>
       </c>
       <c r="L164" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="M164" t="s">
-        <v>814</v>
+        <v>844</v>
       </c>
       <c r="N164" t="s">
         <v>34</v>
       </c>
       <c r="O164" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="P164" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="B165" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="C165" t="s">
-        <v>828</v>
+        <v>840</v>
       </c>
       <c r="D165" t="s">
-        <v>220</v>
+        <v>882</v>
       </c>
       <c r="E165" t="s">
         <v>20</v>
       </c>
       <c r="F165" t="s">
-        <v>811</v>
+        <v>663</v>
       </c>
       <c r="G165" t="s">
         <v>75</v>
       </c>
       <c r="H165">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I165">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="J165" t="s">
-        <v>873</v>
+        <v>842</v>
       </c>
       <c r="K165" t="s">
         <v>24</v>
       </c>
       <c r="L165" t="s">
+        <v>883</v>
+      </c>
+      <c r="M165" t="s">
+        <v>844</v>
+      </c>
+      <c r="N165" t="s">
+        <v>34</v>
+      </c>
+      <c r="O165" t="s">
+        <v>884</v>
+      </c>
+      <c r="P165" t="s">
         <v>879</v>
-      </c>
-[...10 lines deleted...]
-        <v>881</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="B166" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="C166" t="s">
-        <v>828</v>
+        <v>840</v>
       </c>
       <c r="D166" t="s">
-        <v>370</v>
+        <v>202</v>
       </c>
       <c r="E166" t="s">
         <v>20</v>
       </c>
       <c r="F166" t="s">
-        <v>811</v>
+        <v>663</v>
       </c>
       <c r="G166" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H166">
         <v>2013</v>
       </c>
-      <c r="I166"/>
+      <c r="I166">
+        <v>2024</v>
+      </c>
       <c r="J166" t="s">
-        <v>873</v>
+        <v>842</v>
       </c>
       <c r="K166" t="s">
         <v>24</v>
       </c>
       <c r="L166" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="M166" t="s">
-        <v>814</v>
+        <v>844</v>
       </c>
       <c r="N166" t="s">
         <v>34</v>
       </c>
       <c r="O166" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="P166" t="s">
-        <v>886</v>
+        <v>879</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="B167" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="C167" t="s">
-        <v>828</v>
+        <v>840</v>
       </c>
       <c r="D167" t="s">
-        <v>230</v>
+        <v>83</v>
       </c>
       <c r="E167" t="s">
         <v>20</v>
       </c>
       <c r="F167" t="s">
-        <v>811</v>
+        <v>663</v>
       </c>
       <c r="G167" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H167">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I167"/>
+        <v>2015</v>
+      </c>
+      <c r="I167">
+        <v>2024</v>
+      </c>
       <c r="J167" t="s">
-        <v>873</v>
+        <v>842</v>
       </c>
       <c r="K167" t="s">
         <v>24</v>
       </c>
       <c r="L167" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="M167" t="s">
-        <v>814</v>
+        <v>844</v>
       </c>
       <c r="N167" t="s">
         <v>34</v>
       </c>
       <c r="O167" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="P167" t="s">
-        <v>891</v>
+        <v>879</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="B168" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="C168" t="s">
-        <v>828</v>
+        <v>849</v>
       </c>
       <c r="D168" t="s">
-        <v>202</v>
+        <v>253</v>
       </c>
       <c r="E168" t="s">
         <v>20</v>
       </c>
       <c r="F168" t="s">
-        <v>811</v>
+        <v>663</v>
       </c>
       <c r="G168" t="s">
         <v>75</v>
       </c>
       <c r="H168">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I168">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="J168" t="s">
-        <v>873</v>
+        <v>842</v>
       </c>
       <c r="K168" t="s">
         <v>24</v>
       </c>
       <c r="L168" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="M168" t="s">
-        <v>814</v>
+        <v>844</v>
       </c>
       <c r="N168" t="s">
         <v>34</v>
       </c>
       <c r="O168" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="P168" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>897</v>
       </c>
       <c r="B169" t="s">
         <v>898</v>
       </c>
       <c r="C169" t="s">
-        <v>828</v>
+        <v>849</v>
       </c>
       <c r="D169" t="s">
-        <v>143</v>
+        <v>253</v>
       </c>
       <c r="E169" t="s">
         <v>20</v>
       </c>
       <c r="F169" t="s">
-        <v>811</v>
+        <v>663</v>
       </c>
       <c r="G169" t="s">
-        <v>22</v>
+        <v>899</v>
       </c>
       <c r="H169">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="I169"/>
       <c r="J169" t="s">
-        <v>873</v>
+        <v>900</v>
       </c>
       <c r="K169" t="s">
         <v>24</v>
       </c>
       <c r="L169" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="M169" t="s">
-        <v>814</v>
+        <v>844</v>
       </c>
       <c r="N169" t="s">
         <v>34</v>
       </c>
       <c r="O169" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="P169" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B170" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="C170" t="s">
-        <v>828</v>
+        <v>849</v>
       </c>
       <c r="D170" t="s">
-        <v>83</v>
+        <v>220</v>
       </c>
       <c r="E170" t="s">
         <v>20</v>
       </c>
       <c r="F170" t="s">
-        <v>811</v>
+        <v>663</v>
       </c>
       <c r="G170" t="s">
-        <v>75</v>
+        <v>906</v>
       </c>
       <c r="H170">
         <v>2015</v>
       </c>
       <c r="I170">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="J170" t="s">
-        <v>873</v>
+        <v>900</v>
       </c>
       <c r="K170" t="s">
         <v>24</v>
       </c>
       <c r="L170" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="M170" t="s">
-        <v>814</v>
+        <v>844</v>
       </c>
       <c r="N170" t="s">
         <v>34</v>
       </c>
       <c r="O170" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="P170" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="B171" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="C171" t="s">
-        <v>828</v>
+        <v>849</v>
       </c>
       <c r="D171" t="s">
-        <v>909</v>
+        <v>376</v>
       </c>
       <c r="E171" t="s">
         <v>20</v>
       </c>
       <c r="F171" t="s">
-        <v>340</v>
+        <v>663</v>
       </c>
       <c r="G171" t="s">
-        <v>22</v>
+        <v>899</v>
       </c>
       <c r="H171">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I171"/>
       <c r="J171" t="s">
-        <v>873</v>
+        <v>900</v>
       </c>
       <c r="K171" t="s">
         <v>24</v>
       </c>
       <c r="L171" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="M171" t="s">
-        <v>814</v>
+        <v>844</v>
       </c>
       <c r="N171" t="s">
         <v>34</v>
       </c>
       <c r="O171" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="P171" t="s">
-        <v>912</v>
+        <v>914</v>
+      </c>
+    </row>
+    <row r="172" spans="1:16">
+      <c r="A172" t="s">
+        <v>915</v>
+      </c>
+      <c r="B172" t="s">
+        <v>916</v>
+      </c>
+      <c r="C172" t="s">
+        <v>849</v>
+      </c>
+      <c r="D172" t="s">
+        <v>230</v>
+      </c>
+      <c r="E172" t="s">
+        <v>20</v>
+      </c>
+      <c r="F172" t="s">
+        <v>663</v>
+      </c>
+      <c r="G172" t="s">
+        <v>899</v>
+      </c>
+      <c r="H172">
+        <v>2020</v>
+      </c>
+      <c r="I172"/>
+      <c r="J172" t="s">
+        <v>900</v>
+      </c>
+      <c r="K172" t="s">
+        <v>24</v>
+      </c>
+      <c r="L172" t="s">
+        <v>917</v>
+      </c>
+      <c r="M172" t="s">
+        <v>844</v>
+      </c>
+      <c r="N172" t="s">
+        <v>34</v>
+      </c>
+      <c r="O172" t="s">
+        <v>918</v>
+      </c>
+      <c r="P172" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="173" spans="1:16">
+      <c r="A173" t="s">
+        <v>920</v>
+      </c>
+      <c r="B173" t="s">
+        <v>921</v>
+      </c>
+      <c r="C173" t="s">
+        <v>849</v>
+      </c>
+      <c r="D173" t="s">
+        <v>202</v>
+      </c>
+      <c r="E173" t="s">
+        <v>20</v>
+      </c>
+      <c r="F173" t="s">
+        <v>663</v>
+      </c>
+      <c r="G173" t="s">
+        <v>906</v>
+      </c>
+      <c r="H173">
+        <v>2015</v>
+      </c>
+      <c r="I173">
+        <v>2018</v>
+      </c>
+      <c r="J173" t="s">
+        <v>900</v>
+      </c>
+      <c r="K173" t="s">
+        <v>24</v>
+      </c>
+      <c r="L173" t="s">
+        <v>922</v>
+      </c>
+      <c r="M173" t="s">
+        <v>844</v>
+      </c>
+      <c r="N173" t="s">
+        <v>34</v>
+      </c>
+      <c r="O173" t="s">
+        <v>923</v>
+      </c>
+      <c r="P173" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="174" spans="1:16">
+      <c r="A174" t="s">
+        <v>925</v>
+      </c>
+      <c r="B174" t="s">
+        <v>926</v>
+      </c>
+      <c r="C174" t="s">
+        <v>849</v>
+      </c>
+      <c r="D174" t="s">
+        <v>143</v>
+      </c>
+      <c r="E174" t="s">
+        <v>20</v>
+      </c>
+      <c r="F174" t="s">
+        <v>663</v>
+      </c>
+      <c r="G174" t="s">
+        <v>22</v>
+      </c>
+      <c r="H174">
+        <v>2020</v>
+      </c>
+      <c r="I174"/>
+      <c r="J174" t="s">
+        <v>900</v>
+      </c>
+      <c r="K174" t="s">
+        <v>24</v>
+      </c>
+      <c r="L174" t="s">
+        <v>927</v>
+      </c>
+      <c r="M174" t="s">
+        <v>844</v>
+      </c>
+      <c r="N174" t="s">
+        <v>34</v>
+      </c>
+      <c r="O174" t="s">
+        <v>928</v>
+      </c>
+      <c r="P174" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="175" spans="1:16">
+      <c r="A175" t="s">
+        <v>930</v>
+      </c>
+      <c r="B175" t="s">
+        <v>931</v>
+      </c>
+      <c r="C175" t="s">
+        <v>849</v>
+      </c>
+      <c r="D175" t="s">
+        <v>83</v>
+      </c>
+      <c r="E175" t="s">
+        <v>20</v>
+      </c>
+      <c r="F175" t="s">
+        <v>663</v>
+      </c>
+      <c r="G175" t="s">
+        <v>932</v>
+      </c>
+      <c r="H175">
+        <v>2015</v>
+      </c>
+      <c r="I175">
+        <v>2019</v>
+      </c>
+      <c r="J175" t="s">
+        <v>900</v>
+      </c>
+      <c r="K175" t="s">
+        <v>24</v>
+      </c>
+      <c r="L175" t="s">
+        <v>933</v>
+      </c>
+      <c r="M175" t="s">
+        <v>844</v>
+      </c>
+      <c r="N175" t="s">
+        <v>34</v>
+      </c>
+      <c r="O175" t="s">
+        <v>934</v>
+      </c>
+      <c r="P175" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="176" spans="1:16">
+      <c r="A176" t="s">
+        <v>936</v>
+      </c>
+      <c r="B176" t="s">
+        <v>937</v>
+      </c>
+      <c r="C176" t="s">
+        <v>849</v>
+      </c>
+      <c r="D176" t="s">
+        <v>669</v>
+      </c>
+      <c r="E176" t="s">
+        <v>20</v>
+      </c>
+      <c r="F176" t="s">
+        <v>340</v>
+      </c>
+      <c r="G176" t="s">
+        <v>22</v>
+      </c>
+      <c r="H176">
+        <v>2015</v>
+      </c>
+      <c r="I176"/>
+      <c r="J176" t="s">
+        <v>900</v>
+      </c>
+      <c r="K176" t="s">
+        <v>24</v>
+      </c>
+      <c r="L176" t="s">
+        <v>938</v>
+      </c>
+      <c r="M176" t="s">
+        <v>844</v>
+      </c>
+      <c r="N176" t="s">
+        <v>34</v>
+      </c>
+      <c r="O176" t="s">
+        <v>939</v>
+      </c>
+      <c r="P176" t="s">
+        <v>940</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">