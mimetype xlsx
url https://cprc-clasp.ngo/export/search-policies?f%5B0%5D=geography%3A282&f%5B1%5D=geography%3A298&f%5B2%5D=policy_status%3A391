--- v0 (2025-12-22)
+++ v1 (2026-08-22)
@@ -7788,51 +7788,51 @@
       </c>
       <c r="P92" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>540</v>
       </c>
       <c r="B93" t="s">
         <v>541</v>
       </c>
       <c r="C93" t="s">
         <v>18</v>
       </c>
       <c r="D93" t="s">
         <v>137</v>
       </c>
       <c r="E93" t="s">
         <v>20</v>
       </c>
       <c r="F93" t="s">
         <v>529</v>
       </c>
       <c r="G93" t="s">
-        <v>22</v>
+        <v>535</v>
       </c>
       <c r="H93">
         <v>1989</v>
       </c>
       <c r="I93">
         <v>2013</v>
       </c>
       <c r="J93" t="s">
         <v>69</v>
       </c>
       <c r="K93" t="s">
         <v>24</v>
       </c>
       <c r="L93" t="s">
         <v>138</v>
       </c>
       <c r="M93" t="s">
         <v>49</v>
       </c>
       <c r="N93" t="s">
         <v>27</v>
       </c>
       <c r="O93" t="s">
         <v>542</v>
       </c>