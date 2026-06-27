--- v1 (2026-01-27)
+++ v2 (2026-06-27)
@@ -10453,51 +10453,51 @@
       </c>
       <c r="P127" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>715</v>
       </c>
       <c r="B128" t="s">
         <v>716</v>
       </c>
       <c r="C128" t="s">
         <v>18</v>
       </c>
       <c r="D128" t="s">
         <v>137</v>
       </c>
       <c r="E128" t="s">
         <v>20</v>
       </c>
       <c r="F128" t="s">
         <v>181</v>
       </c>
       <c r="G128" t="s">
-        <v>22</v>
+        <v>710</v>
       </c>
       <c r="H128">
         <v>1989</v>
       </c>
       <c r="I128">
         <v>2013</v>
       </c>
       <c r="J128" t="s">
         <v>69</v>
       </c>
       <c r="K128" t="s">
         <v>24</v>
       </c>
       <c r="L128" t="s">
         <v>138</v>
       </c>
       <c r="M128" t="s">
         <v>49</v>
       </c>
       <c r="N128" t="s">
         <v>27</v>
       </c>
       <c r="O128" t="s">
         <v>717</v>
       </c>