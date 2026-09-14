--- v0 (2025-11-07)
+++ v1 (2026-09-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -303,50 +303,77 @@
     <t>Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>GB/T 21091; GB 21554</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-29144-2012-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-self</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E50CD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This policy applies to non-directional self-ballasted LED-lamps for general lighting services.</t>
   </si>
   <si>
     <t>GB/T 24842; GB/T 24826; GB/T 24908; GB/T 29293; GB/T 29294; GB/T 29295; GB/T 29296; GB/T 31112</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30255-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB70E10E05397BE0A0A5BBB</t>
+  </si>
+  <si>
+    <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
+  </si>
+  <si>
+    <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
+It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>GB/T29293
+,   
+                    GB/T3901</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB 31276-2014 Minimum allowable values of energy efficiency and evaluating values of energy conservation of tungsten halogen lamp</t>
   </si>
   <si>
     <t>Applies to non-directional tungsten halogen lamp for general lighting purposes with rated voltage no larger than 24V; power range 5W-100W; with rated voltage 220V-250V; power range 15W-500W.</t>
   </si>
   <si>
     <t>GB/T 14094; GB 14196.2; GB 14196.3; GB/T 26178</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-31276-2014-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D80887D3A7E05397BE0A0AB82A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -665,62 +692,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:P17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="205.093" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="352.628" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="111.973" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="337.346" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1396,87 +1423,185 @@
       </c>
       <c r="M14" t="s">
         <v>26</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
         <v>95</v>
       </c>
       <c r="P14" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>97</v>
       </c>
       <c r="B15" t="s">
         <v>98</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>19</v>
+        <v>99</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>66</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H15">
-        <v>2005</v>
+        <v>2013</v>
       </c>
       <c r="I15">
-        <v>2015</v>
+        <v>2026</v>
       </c>
       <c r="J15" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="M15" t="s">
         <v>26</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
+        <v>102</v>
+      </c>
+      <c r="P15" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" t="s">
+        <v>97</v>
+      </c>
+      <c r="B16" t="s">
+        <v>98</v>
+      </c>
+      <c r="C16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" t="s">
+        <v>99</v>
+      </c>
+      <c r="E16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" t="s">
+        <v>66</v>
+      </c>
+      <c r="G16" t="s">
+        <v>8</v>
+      </c>
+      <c r="H16">
+        <v>2013</v>
+      </c>
+      <c r="I16">
+        <v>2026</v>
+      </c>
+      <c r="J16" t="s">
         <v>100</v>
       </c>
-      <c r="P15" t="s">
-        <v>101</v>
+      <c r="K16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16" t="s">
+        <v>26</v>
+      </c>
+      <c r="N16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O16" t="s">
+        <v>104</v>
+      </c>
+      <c r="P16" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" t="s">
+        <v>106</v>
+      </c>
+      <c r="C17" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" t="s">
+        <v>66</v>
+      </c>
+      <c r="G17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17">
+        <v>2005</v>
+      </c>
+      <c r="I17">
+        <v>2015</v>
+      </c>
+      <c r="J17" t="s">
+        <v>40</v>
+      </c>
+      <c r="K17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" t="s">
+        <v>26</v>
+      </c>
+      <c r="N17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" t="s">
+        <v>108</v>
+      </c>
+      <c r="P17" t="s">
+        <v>109</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">