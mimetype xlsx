--- v1 (2026-03-06)
+++ v2 (2026-08-17)
@@ -3622,50 +3622,53 @@
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28380-2012 Minimum allowable values of energy efficiency and energy grades for microcomputers</t>
   </si>
   <si>
     <t>This policy applies to general purpose microcomputers, including desktop computers with integrated display functions and portable PCs. Also applies to microcomputers with two or more independent graphic displays. Does not apply to microcomputers with rated power higher than 750W or portable computers with a display diagonal less than 0.2946m or 11.6 inches.</t>
   </si>
   <si>
     <t>,   
                     GB 28380-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28380-2012-minimum-allowable-values-energy-efficiency-and-energy-grades-microcomputers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E1CFD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 29142-2012 Minimum allowable values of energy efficiency and energy efficiency grades for single-capped electrodeless fluorescent lamps</t>
@@ -3779,53 +3782,50 @@
     <t>https://cprc-clasp.ngo/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This policy applies to non-directional self-ballasted LED-lamps for general lighting services.</t>
   </si>
   <si>
     <t>GB/T 24842; GB/T 24826; GB/T 24908; GB/T 29293; GB/T 29294; GB/T 29295; GB/T 29296; GB/T 31112</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30255-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB70E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30717-2019 Minimum allowable values of water efficiency and water efficiency grades for squatting pans</t>
   </si>
   <si>
     <t>It covers Squatting Toilets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30717-2019-minimum-allowable-values-water-efficiency-and-water-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FF5A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
@@ -13477,51 +13477,51 @@
       </c>
       <c r="P180" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>979</v>
       </c>
       <c r="B181" t="s">
         <v>980</v>
       </c>
       <c r="C181" t="s">
         <v>18</v>
       </c>
       <c r="D181" t="s">
         <v>253</v>
       </c>
       <c r="E181" t="s">
         <v>20</v>
       </c>
       <c r="F181" t="s">
         <v>968</v>
       </c>
       <c r="G181" t="s">
-        <v>75</v>
+        <v>974</v>
       </c>
       <c r="H181">
         <v>1989</v>
       </c>
       <c r="I181">
         <v>2013</v>
       </c>
       <c r="J181" t="s">
         <v>51</v>
       </c>
       <c r="K181" t="s">
         <v>24</v>
       </c>
       <c r="L181" t="s">
         <v>254</v>
       </c>
       <c r="M181" t="s">
         <v>26</v>
       </c>
       <c r="N181" t="s">
         <v>34</v>
       </c>
       <c r="O181" t="s">
         <v>981</v>
       </c>
@@ -15669,589 +15669,589 @@
       </c>
       <c r="P224" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>1185</v>
       </c>
       <c r="B225" t="s">
         <v>1186</v>
       </c>
       <c r="C225" t="s">
         <v>18</v>
       </c>
       <c r="D225" t="s">
         <v>214</v>
       </c>
       <c r="E225" t="s">
         <v>20</v>
       </c>
       <c r="F225" t="s">
         <v>968</v>
       </c>
       <c r="G225" t="s">
-        <v>22</v>
+        <v>1187</v>
       </c>
       <c r="H225">
         <v>2012</v>
       </c>
       <c r="I225"/>
       <c r="J225" t="s">
         <v>23</v>
       </c>
       <c r="K225" t="s">
         <v>24</v>
       </c>
       <c r="L225" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="M225" t="s">
         <v>1066</v>
       </c>
       <c r="N225" t="s">
         <v>27</v>
       </c>
       <c r="O225" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="P225" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="B226" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C226" t="s">
         <v>18</v>
       </c>
       <c r="D226" t="s">
         <v>332</v>
       </c>
       <c r="E226" t="s">
         <v>20</v>
       </c>
       <c r="F226" t="s">
         <v>968</v>
       </c>
       <c r="G226" t="s">
         <v>22</v>
       </c>
       <c r="H226">
         <v>2020</v>
       </c>
       <c r="I226"/>
       <c r="J226" t="s">
         <v>23</v>
       </c>
       <c r="K226" t="s">
         <v>24</v>
       </c>
       <c r="L226" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="M226" t="s">
         <v>1066</v>
       </c>
       <c r="N226" t="s">
         <v>27</v>
       </c>
       <c r="O226" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="P226" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="B227" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="C227" t="s">
         <v>18</v>
       </c>
       <c r="D227" t="s">
         <v>259</v>
       </c>
       <c r="E227" t="s">
         <v>20</v>
       </c>
       <c r="F227" t="s">
         <v>968</v>
       </c>
       <c r="G227" t="s">
         <v>75</v>
       </c>
       <c r="H227">
         <v>2003</v>
       </c>
       <c r="I227">
         <v>2013</v>
       </c>
       <c r="J227" t="s">
         <v>51</v>
       </c>
       <c r="K227" t="s">
         <v>24</v>
       </c>
       <c r="L227" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="M227" t="s">
         <v>26</v>
       </c>
       <c r="N227" t="s">
         <v>34</v>
       </c>
       <c r="O227" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="P227" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="B228" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="C228" t="s">
         <v>18</v>
       </c>
       <c r="D228" t="s">
         <v>624</v>
       </c>
       <c r="E228" t="s">
         <v>20</v>
       </c>
       <c r="F228" t="s">
         <v>968</v>
       </c>
       <c r="G228" t="s">
         <v>984</v>
       </c>
       <c r="H228">
         <v>2000</v>
       </c>
       <c r="I228">
         <v>2012</v>
       </c>
       <c r="J228" t="s">
         <v>51</v>
       </c>
       <c r="K228" t="s">
         <v>24</v>
       </c>
       <c r="L228" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="M228" t="s">
         <v>26</v>
       </c>
       <c r="N228" t="s">
         <v>34</v>
       </c>
       <c r="O228" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="P228" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="B229" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="C229" t="s">
         <v>18</v>
       </c>
       <c r="D229" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="E229" t="s">
         <v>20</v>
       </c>
       <c r="F229" t="s">
         <v>968</v>
       </c>
       <c r="G229" t="s">
         <v>75</v>
       </c>
       <c r="H229">
         <v>2003</v>
       </c>
       <c r="I229">
         <v>2013</v>
       </c>
       <c r="J229" t="s">
         <v>51</v>
       </c>
       <c r="K229" t="s">
         <v>24</v>
       </c>
       <c r="L229" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="M229" t="s">
         <v>26</v>
       </c>
       <c r="N229" t="s">
         <v>34</v>
       </c>
       <c r="O229" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="P229" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="B230" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="C230" t="s">
         <v>18</v>
       </c>
       <c r="D230" t="s">
         <v>265</v>
       </c>
       <c r="E230" t="s">
         <v>20</v>
       </c>
       <c r="F230" t="s">
         <v>968</v>
       </c>
       <c r="G230" t="s">
         <v>22</v>
       </c>
       <c r="H230">
         <v>2013</v>
       </c>
       <c r="I230"/>
       <c r="J230" t="s">
         <v>51</v>
       </c>
       <c r="K230" t="s">
         <v>24</v>
       </c>
       <c r="L230" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="M230" t="s">
         <v>26</v>
       </c>
       <c r="N230" t="s">
         <v>34</v>
       </c>
       <c r="O230" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="P230" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="B231" t="s">
         <v>50</v>
       </c>
       <c r="C231" t="s">
         <v>18</v>
       </c>
       <c r="D231" t="s">
         <v>68</v>
       </c>
       <c r="E231" t="s">
         <v>20</v>
       </c>
       <c r="F231" t="s">
         <v>968</v>
       </c>
       <c r="G231" t="s">
         <v>22</v>
       </c>
       <c r="H231">
         <v>2013</v>
       </c>
       <c r="I231"/>
       <c r="J231" t="s">
         <v>23</v>
       </c>
       <c r="K231" t="s">
         <v>24</v>
       </c>
       <c r="L231" t="s">
         <v>52</v>
       </c>
       <c r="M231" t="s">
         <v>1066</v>
       </c>
       <c r="N231" t="s">
         <v>34</v>
       </c>
       <c r="O231" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="P231" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="B232" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="C232" t="s">
         <v>18</v>
       </c>
       <c r="D232" t="s">
         <v>172</v>
       </c>
       <c r="E232" t="s">
         <v>20</v>
       </c>
       <c r="F232" t="s">
         <v>968</v>
       </c>
       <c r="G232" t="s">
         <v>75</v>
       </c>
       <c r="H232">
         <v>2008</v>
       </c>
       <c r="I232">
         <v>2013</v>
       </c>
       <c r="J232" t="s">
         <v>51</v>
       </c>
       <c r="K232" t="s">
         <v>24</v>
       </c>
       <c r="L232" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="M232" t="s">
         <v>26</v>
       </c>
       <c r="N232" t="s">
         <v>34</v>
       </c>
       <c r="O232" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="P232" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="B233" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="C233" t="s">
         <v>18</v>
       </c>
       <c r="D233" t="s">
         <v>63</v>
       </c>
       <c r="E233" t="s">
         <v>20</v>
       </c>
       <c r="F233" t="s">
         <v>968</v>
       </c>
       <c r="G233" t="s">
         <v>22</v>
       </c>
       <c r="H233">
         <v>2014</v>
       </c>
       <c r="I233"/>
       <c r="J233" t="s">
         <v>51</v>
       </c>
       <c r="K233" t="s">
         <v>24</v>
       </c>
       <c r="L233" t="s">
         <v>58</v>
       </c>
       <c r="M233" t="s">
         <v>1066</v>
       </c>
       <c r="N233" t="s">
         <v>27</v>
       </c>
       <c r="O233" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="P233" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="B234" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="C234" t="s">
         <v>18</v>
       </c>
       <c r="D234" t="s">
         <v>57</v>
       </c>
       <c r="E234" t="s">
         <v>20</v>
       </c>
       <c r="F234" t="s">
         <v>968</v>
       </c>
       <c r="G234" t="s">
         <v>22</v>
       </c>
       <c r="H234">
         <v>2014</v>
       </c>
       <c r="I234"/>
       <c r="J234" t="s">
         <v>51</v>
       </c>
       <c r="K234" t="s">
         <v>24</v>
       </c>
       <c r="L234" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="M234" t="s">
         <v>1066</v>
       </c>
       <c r="N234" t="s">
         <v>27</v>
       </c>
       <c r="O234" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="P234" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="B235" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="C235" t="s">
         <v>18</v>
       </c>
       <c r="D235" t="s">
         <v>259</v>
       </c>
       <c r="E235" t="s">
         <v>20</v>
       </c>
       <c r="F235" t="s">
         <v>968</v>
       </c>
       <c r="G235" t="s">
         <v>75</v>
       </c>
       <c r="H235">
         <v>2013</v>
       </c>
       <c r="I235">
         <v>2020</v>
       </c>
       <c r="J235" t="s">
         <v>51</v>
       </c>
       <c r="K235" t="s">
         <v>24</v>
       </c>
       <c r="L235" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="M235" t="s">
         <v>26</v>
       </c>
       <c r="N235" t="s">
         <v>34</v>
       </c>
       <c r="O235" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="P235" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="B236" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="C236" t="s">
         <v>18</v>
       </c>
       <c r="D236" t="s">
         <v>288</v>
       </c>
       <c r="E236" t="s">
         <v>20</v>
       </c>
       <c r="F236" t="s">
         <v>968</v>
       </c>
       <c r="G236" t="s">
-        <v>1240</v>
+        <v>1187</v>
       </c>
       <c r="H236">
         <v>2014</v>
       </c>
       <c r="I236">
         <v>2015</v>
       </c>
       <c r="J236" t="s">
         <v>51</v>
       </c>
       <c r="K236" t="s">
         <v>160</v>
       </c>
       <c r="L236" t="s">
         <v>1241</v>
       </c>
       <c r="M236" t="s">
         <v>26</v>
       </c>
       <c r="N236" t="s">
         <v>34</v>
       </c>
       <c r="O236" t="s">
         <v>1242</v>
       </c>
@@ -17045,51 +17045,51 @@
       </c>
       <c r="P252" t="s">
         <v>1321</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
         <v>1322</v>
       </c>
       <c r="B253" t="s">
         <v>126</v>
       </c>
       <c r="C253" t="s">
         <v>18</v>
       </c>
       <c r="D253" t="s">
         <v>45</v>
       </c>
       <c r="E253" t="s">
         <v>20</v>
       </c>
       <c r="F253" t="s">
         <v>968</v>
       </c>
       <c r="G253" t="s">
-        <v>1240</v>
+        <v>1187</v>
       </c>
       <c r="H253">
         <v>2020</v>
       </c>
       <c r="I253"/>
       <c r="J253" t="s">
         <v>23</v>
       </c>
       <c r="K253" t="s">
         <v>24</v>
       </c>
       <c r="L253" t="s">
         <v>127</v>
       </c>
       <c r="M253" t="s">
         <v>1066</v>
       </c>
       <c r="N253" t="s">
         <v>34</v>
       </c>
       <c r="O253" t="s">
         <v>1323</v>
       </c>
       <c r="P253" t="s">
         <v>1324</v>
@@ -17333,51 +17333,51 @@
       </c>
       <c r="P258" t="s">
         <v>1345</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
         <v>1346</v>
       </c>
       <c r="B259" t="s">
         <v>1347</v>
       </c>
       <c r="C259" t="s">
         <v>18</v>
       </c>
       <c r="D259" t="s">
         <v>927</v>
       </c>
       <c r="E259" t="s">
         <v>20</v>
       </c>
       <c r="F259" t="s">
         <v>968</v>
       </c>
       <c r="G259" t="s">
-        <v>1240</v>
+        <v>1187</v>
       </c>
       <c r="H259">
         <v>2021</v>
       </c>
       <c r="I259"/>
       <c r="J259" t="s">
         <v>23</v>
       </c>
       <c r="K259" t="s">
         <v>1348</v>
       </c>
       <c r="L259" t="s">
         <v>1349</v>
       </c>
       <c r="M259" t="s">
         <v>1066</v>
       </c>
       <c r="N259" t="s">
         <v>929</v>
       </c>
       <c r="O259" t="s">
         <v>1350</v>
       </c>
       <c r="P259" t="s">
         <v>1351</v>