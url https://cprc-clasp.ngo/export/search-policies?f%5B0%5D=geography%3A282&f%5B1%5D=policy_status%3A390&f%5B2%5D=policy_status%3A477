--- v1 (2026-03-06)
+++ v2 (2026-08-17)
@@ -1789,50 +1789,53 @@
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9A0A4FA998CAD4A5E05397BE0A0AD02D</t>
   </si>
   <si>
     <t>GB 28379-2012 Minimum allowable values of water efficiency and water efficiency grades for flush valve for water closets</t>
   </si>
   <si>
     <t>This policy covers flush valves for water closets.</t>
   </si>
   <si>
     <t>GB/T 8170-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28379-2012-minimum-allowable-values-water-efficiency-and-water-efficiency-grades-flush</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 29143-2012 Minimum allowable values of energy efficiency and energy efficiency grades of ballasts for electrodeless fluorescent lamps</t>
@@ -1904,53 +1907,50 @@
     <t>https://cprc-clasp.ngo/policies/gb-30253-2024-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=23EE8C718E21E8A3E06397BE0A0AC332</t>
   </si>
   <si>
     <t>GB 30254-2013 Minimum allowable values of energy efficiency and the energy efficiency grades for cage three-phase high voltage induction motors</t>
   </si>
   <si>
     <t>This policy covers cage three-phase high voltage induction motors.</t>
   </si>
   <si>
     <t>GB 755-2008; GB/T 1032-2012; GB 10068-2008; GB 10069.3-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30978-2014 Minimum allowable values of the energy efficiency and energy efficiency grades for water dispensers</t>
   </si>
   <si>
     <t>Applies to the hot or cold water dispensers with rated voltage not exceeding 250 V. Does not apply to the instant hot water dispensers with rated power of more than 4 000 W.</t>
   </si>
   <si>
     <t>GB/T 2828.1; GB/T 2829; GB 4706.1; GB/T 22090-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30978-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FF8FD3A7E05397BE0A0AB82A</t>
   </si>
@@ -7526,437 +7526,437 @@
       </c>
       <c r="P101" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>581</v>
       </c>
       <c r="B102" t="s">
         <v>582</v>
       </c>
       <c r="C102" t="s">
         <v>18</v>
       </c>
       <c r="D102" t="s">
         <v>238</v>
       </c>
       <c r="E102" t="s">
         <v>20</v>
       </c>
       <c r="F102" t="s">
         <v>512</v>
       </c>
       <c r="G102" t="s">
-        <v>22</v>
+        <v>583</v>
       </c>
       <c r="H102">
         <v>2012</v>
       </c>
       <c r="I102"/>
       <c r="J102" t="s">
         <v>23</v>
       </c>
       <c r="K102" t="s">
         <v>24</v>
       </c>
       <c r="L102" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="M102" t="s">
         <v>563</v>
       </c>
       <c r="N102" t="s">
         <v>27</v>
       </c>
       <c r="O102" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="P102" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="B103" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C103" t="s">
         <v>18</v>
       </c>
       <c r="D103" t="s">
         <v>191</v>
       </c>
       <c r="E103" t="s">
         <v>20</v>
       </c>
       <c r="F103" t="s">
         <v>512</v>
       </c>
       <c r="G103" t="s">
         <v>22</v>
       </c>
       <c r="H103">
         <v>2020</v>
       </c>
       <c r="I103"/>
       <c r="J103" t="s">
         <v>23</v>
       </c>
       <c r="K103" t="s">
         <v>24</v>
       </c>
       <c r="L103" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="M103" t="s">
         <v>563</v>
       </c>
       <c r="N103" t="s">
         <v>27</v>
       </c>
       <c r="O103" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="P103" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B104" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="C104" t="s">
         <v>18</v>
       </c>
       <c r="D104" t="s">
         <v>526</v>
       </c>
       <c r="E104" t="s">
         <v>20</v>
       </c>
       <c r="F104" t="s">
         <v>512</v>
       </c>
       <c r="G104" t="s">
         <v>513</v>
       </c>
       <c r="H104">
         <v>2000</v>
       </c>
       <c r="I104">
         <v>2012</v>
       </c>
       <c r="J104" t="s">
         <v>51</v>
       </c>
       <c r="K104" t="s">
         <v>24</v>
       </c>
       <c r="L104" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="M104" t="s">
         <v>26</v>
       </c>
       <c r="N104" t="s">
         <v>34</v>
       </c>
       <c r="O104" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="P104" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="B105" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C105" t="s">
         <v>18</v>
       </c>
       <c r="D105" t="s">
         <v>150</v>
       </c>
       <c r="E105" t="s">
         <v>20</v>
       </c>
       <c r="F105" t="s">
         <v>512</v>
       </c>
       <c r="G105" t="s">
         <v>22</v>
       </c>
       <c r="H105">
         <v>2013</v>
       </c>
       <c r="I105"/>
       <c r="J105" t="s">
         <v>51</v>
       </c>
       <c r="K105" t="s">
         <v>24</v>
       </c>
       <c r="L105" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="M105" t="s">
         <v>26</v>
       </c>
       <c r="N105" t="s">
         <v>34</v>
       </c>
       <c r="O105" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="P105" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B106" t="s">
         <v>50</v>
       </c>
       <c r="C106" t="s">
         <v>18</v>
       </c>
       <c r="D106" t="s">
         <v>68</v>
       </c>
       <c r="E106" t="s">
         <v>20</v>
       </c>
       <c r="F106" t="s">
         <v>512</v>
       </c>
       <c r="G106" t="s">
         <v>22</v>
       </c>
       <c r="H106">
         <v>2013</v>
       </c>
       <c r="I106"/>
       <c r="J106" t="s">
         <v>23</v>
       </c>
       <c r="K106" t="s">
         <v>24</v>
       </c>
       <c r="L106" t="s">
         <v>52</v>
       </c>
       <c r="M106" t="s">
         <v>563</v>
       </c>
       <c r="N106" t="s">
         <v>34</v>
       </c>
       <c r="O106" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="P106" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="B107" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="C107" t="s">
         <v>18</v>
       </c>
       <c r="D107" t="s">
         <v>63</v>
       </c>
       <c r="E107" t="s">
         <v>20</v>
       </c>
       <c r="F107" t="s">
         <v>512</v>
       </c>
       <c r="G107" t="s">
         <v>22</v>
       </c>
       <c r="H107">
         <v>2014</v>
       </c>
       <c r="I107"/>
       <c r="J107" t="s">
         <v>51</v>
       </c>
       <c r="K107" t="s">
         <v>24</v>
       </c>
       <c r="L107" t="s">
         <v>58</v>
       </c>
       <c r="M107" t="s">
         <v>563</v>
       </c>
       <c r="N107" t="s">
         <v>27</v>
       </c>
       <c r="O107" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="P107" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="B108" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C108" t="s">
         <v>18</v>
       </c>
       <c r="D108" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E108" t="s">
         <v>20</v>
       </c>
       <c r="F108" t="s">
         <v>512</v>
       </c>
       <c r="G108" t="s">
         <v>538</v>
       </c>
       <c r="H108" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="I108">
         <v>2024</v>
       </c>
       <c r="J108" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="K108" t="s">
         <v>24</v>
       </c>
       <c r="L108"/>
       <c r="M108" t="s">
         <v>563</v>
       </c>
       <c r="N108" t="s">
         <v>27</v>
       </c>
       <c r="O108" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="P108" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="B109" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="C109" t="s">
         <v>18</v>
       </c>
       <c r="D109" t="s">
         <v>57</v>
       </c>
       <c r="E109" t="s">
         <v>20</v>
       </c>
       <c r="F109" t="s">
         <v>512</v>
       </c>
       <c r="G109" t="s">
         <v>22</v>
       </c>
       <c r="H109">
         <v>2014</v>
       </c>
       <c r="I109"/>
       <c r="J109" t="s">
         <v>51</v>
       </c>
       <c r="K109" t="s">
         <v>24</v>
       </c>
       <c r="L109" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="M109" t="s">
         <v>563</v>
       </c>
       <c r="N109" t="s">
         <v>27</v>
       </c>
       <c r="O109" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="P109" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="B110" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="C110" t="s">
         <v>18</v>
       </c>
       <c r="D110" t="s">
         <v>156</v>
       </c>
       <c r="E110" t="s">
         <v>20</v>
       </c>
       <c r="F110" t="s">
         <v>512</v>
       </c>
       <c r="G110" t="s">
-        <v>622</v>
+        <v>583</v>
       </c>
       <c r="H110">
         <v>2014</v>
       </c>
       <c r="I110">
         <v>2015</v>
       </c>
       <c r="J110" t="s">
         <v>51</v>
       </c>
       <c r="K110" t="s">
         <v>157</v>
       </c>
       <c r="L110" t="s">
         <v>623</v>
       </c>
       <c r="M110" t="s">
         <v>26</v>
       </c>
       <c r="N110" t="s">
         <v>34</v>
       </c>
       <c r="O110" t="s">
         <v>624</v>
       </c>
@@ -8250,51 +8250,51 @@
       </c>
       <c r="P116" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>654</v>
       </c>
       <c r="B117" t="s">
         <v>104</v>
       </c>
       <c r="C117" t="s">
         <v>18</v>
       </c>
       <c r="D117" t="s">
         <v>45</v>
       </c>
       <c r="E117" t="s">
         <v>20</v>
       </c>
       <c r="F117" t="s">
         <v>512</v>
       </c>
       <c r="G117" t="s">
-        <v>622</v>
+        <v>583</v>
       </c>
       <c r="H117">
         <v>2020</v>
       </c>
       <c r="I117"/>
       <c r="J117" t="s">
         <v>23</v>
       </c>
       <c r="K117" t="s">
         <v>24</v>
       </c>
       <c r="L117" t="s">
         <v>105</v>
       </c>
       <c r="M117" t="s">
         <v>563</v>
       </c>
       <c r="N117" t="s">
         <v>34</v>
       </c>
       <c r="O117" t="s">
         <v>655</v>
       </c>
       <c r="P117" t="s">
         <v>656</v>
@@ -8538,51 +8538,51 @@
       </c>
       <c r="P122" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>678</v>
       </c>
       <c r="B123" t="s">
         <v>679</v>
       </c>
       <c r="C123" t="s">
         <v>18</v>
       </c>
       <c r="D123" t="s">
         <v>495</v>
       </c>
       <c r="E123" t="s">
         <v>20</v>
       </c>
       <c r="F123" t="s">
         <v>512</v>
       </c>
       <c r="G123" t="s">
-        <v>622</v>
+        <v>583</v>
       </c>
       <c r="H123">
         <v>2021</v>
       </c>
       <c r="I123"/>
       <c r="J123" t="s">
         <v>23</v>
       </c>
       <c r="K123" t="s">
         <v>680</v>
       </c>
       <c r="L123" t="s">
         <v>681</v>
       </c>
       <c r="M123" t="s">
         <v>563</v>
       </c>
       <c r="N123" t="s">
         <v>497</v>
       </c>
       <c r="O123" t="s">
         <v>682</v>
       </c>
       <c r="P123" t="s">
         <v>683</v>