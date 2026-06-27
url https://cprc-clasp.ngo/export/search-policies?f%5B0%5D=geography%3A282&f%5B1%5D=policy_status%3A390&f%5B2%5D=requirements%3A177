--- v1 (2026-03-06)
+++ v2 (2026-06-27)
@@ -737,50 +737,53 @@
   <si>
     <t>GB 28379-2012 Minimum allowable values of water efficiency and water efficiency grades for flush valve for water closets</t>
   </si>
   <si>
     <t>This policy covers flush valves for water closets.</t>
   </si>
   <si>
     <t>GB/T 8170-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28379-2012-minimum-allowable-values-water-efficiency-and-water-efficiency-grades-flush</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
     <t>Industrial Blowers</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
@@ -840,53 +843,50 @@
     <t>https://cprc-clasp.ngo/policies/gb-30253-2024-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=23EE8C718E21E8A3E06397BE0A0AC332</t>
   </si>
   <si>
     <t>GB 30254-2013 Minimum allowable values of energy efficiency and the energy efficiency grades for cage three-phase high voltage induction motors</t>
   </si>
   <si>
     <t>This policy covers cage three-phase high voltage induction motors.</t>
   </si>
   <si>
     <t>GB 755-2008; GB/T 1032-2012; GB 10068-2008; GB 10069.3-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30978-2014 Minimum allowable values of the energy efficiency and energy efficiency grades for water dispensers</t>
   </si>
   <si>
     <t>Applies to the hot or cold water dispensers with rated voltage not exceeding 250 V. Does not apply to the instant hot water dispensers with rated power of more than 4 000 W.</t>
   </si>
   <si>
     <t>Water Coolers</t>
   </si>
   <si>
     <t>GB/T 2828.1; GB/T 2829; GB 4706.1; GB/T 22090-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30978-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
@@ -3263,387 +3263,387 @@
       </c>
       <c r="P37" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>230</v>
       </c>
       <c r="B38" t="s">
         <v>231</v>
       </c>
       <c r="C38" t="s">
         <v>18</v>
       </c>
       <c r="D38" t="s">
         <v>232</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>200</v>
       </c>
       <c r="G38" t="s">
-        <v>22</v>
+        <v>233</v>
       </c>
       <c r="H38">
         <v>2012</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
         <v>23</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="M38" t="s">
         <v>216</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="P38" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B39" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C39" t="s">
         <v>18</v>
       </c>
       <c r="D39" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>200</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
         <v>2020</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
         <v>23</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="M39" t="s">
         <v>216</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="P39" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B40" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
         <v>150</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>200</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>2013</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
         <v>51</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="M40" t="s">
         <v>26</v>
       </c>
       <c r="N40" t="s">
         <v>34</v>
       </c>
       <c r="O40" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="P40" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B41" t="s">
         <v>50</v>
       </c>
       <c r="C41" t="s">
         <v>18</v>
       </c>
       <c r="D41" t="s">
         <v>68</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>200</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>2013</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
         <v>23</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41" t="s">
         <v>52</v>
       </c>
       <c r="M41" t="s">
         <v>216</v>
       </c>
       <c r="N41" t="s">
         <v>34</v>
       </c>
       <c r="O41" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="P41" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B42" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C42" t="s">
         <v>18</v>
       </c>
       <c r="D42" t="s">
         <v>63</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>200</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
         <v>2014</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
         <v>51</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42" t="s">
         <v>58</v>
       </c>
       <c r="M42" t="s">
         <v>216</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="P42" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B43" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C43" t="s">
         <v>18</v>
       </c>
       <c r="D43" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>200</v>
       </c>
       <c r="G43" t="s">
         <v>201</v>
       </c>
       <c r="H43" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="I43">
         <v>2024</v>
       </c>
       <c r="J43" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43"/>
       <c r="M43" t="s">
         <v>216</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="P43" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B44" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C44" t="s">
         <v>18</v>
       </c>
       <c r="D44" t="s">
         <v>57</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>200</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
         <v>2014</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
         <v>51</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="M44" t="s">
         <v>216</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="P44" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B45" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C45" t="s">
         <v>18</v>
       </c>
       <c r="D45" t="s">
         <v>156</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>200</v>
       </c>
       <c r="G45" t="s">
-        <v>268</v>
+        <v>233</v>
       </c>
       <c r="H45">
         <v>2014</v>
       </c>
       <c r="I45">
         <v>2015</v>
       </c>
       <c r="J45" t="s">
         <v>51</v>
       </c>
       <c r="K45" t="s">
         <v>157</v>
       </c>
       <c r="L45" t="s">
         <v>269</v>
       </c>
       <c r="M45" t="s">
         <v>26</v>
       </c>
       <c r="N45" t="s">
         <v>34</v>
       </c>
       <c r="O45" t="s">
         <v>270</v>
       </c>
@@ -3784,51 +3784,51 @@
       </c>
       <c r="M48" t="s">
         <v>216</v>
       </c>
       <c r="N48" t="s">
         <v>34</v>
       </c>
       <c r="O48" t="s">
         <v>286</v>
       </c>
       <c r="P48" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>288</v>
       </c>
       <c r="B49" t="s">
         <v>289</v>
       </c>
       <c r="C49" t="s">
         <v>18</v>
       </c>
       <c r="D49" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>200</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
         <v>2017</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
         <v>51</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
       <c r="L49" t="s">
         <v>290</v>
       </c>
       <c r="M49" t="s">
         <v>216</v>
@@ -3889,51 +3889,51 @@
       </c>
       <c r="P50" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>299</v>
       </c>
       <c r="B51" t="s">
         <v>104</v>
       </c>
       <c r="C51" t="s">
         <v>18</v>
       </c>
       <c r="D51" t="s">
         <v>45</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>200</v>
       </c>
       <c r="G51" t="s">
-        <v>268</v>
+        <v>233</v>
       </c>
       <c r="H51">
         <v>2020</v>
       </c>
       <c r="I51"/>
       <c r="J51" t="s">
         <v>23</v>
       </c>
       <c r="K51" t="s">
         <v>24</v>
       </c>
       <c r="L51" t="s">
         <v>105</v>
       </c>
       <c r="M51" t="s">
         <v>216</v>
       </c>
       <c r="N51" t="s">
         <v>34</v>
       </c>
       <c r="O51" t="s">
         <v>300</v>
       </c>
       <c r="P51" t="s">
         <v>301</v>
@@ -4177,51 +4177,51 @@
       </c>
       <c r="P56" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>324</v>
       </c>
       <c r="B57" t="s">
         <v>325</v>
       </c>
       <c r="C57" t="s">
         <v>18</v>
       </c>
       <c r="D57" t="s">
         <v>326</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>200</v>
       </c>
       <c r="G57" t="s">
-        <v>268</v>
+        <v>233</v>
       </c>
       <c r="H57">
         <v>2021</v>
       </c>
       <c r="I57"/>
       <c r="J57" t="s">
         <v>23</v>
       </c>
       <c r="K57" t="s">
         <v>327</v>
       </c>
       <c r="L57" t="s">
         <v>328</v>
       </c>
       <c r="M57" t="s">
         <v>216</v>
       </c>
       <c r="N57" t="s">
         <v>329</v>
       </c>
       <c r="O57" t="s">
         <v>330</v>
       </c>
       <c r="P57" t="s">
         <v>331</v>