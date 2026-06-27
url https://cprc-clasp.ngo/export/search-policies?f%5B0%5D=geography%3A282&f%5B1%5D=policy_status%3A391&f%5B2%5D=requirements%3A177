--- v0 (2026-01-26)
+++ v1 (2026-06-27)
@@ -3225,51 +3225,51 @@
       </c>
       <c r="P28" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>191</v>
       </c>
       <c r="B29" t="s">
         <v>192</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
         <v>137</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>179</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>186</v>
       </c>
       <c r="H29">
         <v>1989</v>
       </c>
       <c r="I29">
         <v>2013</v>
       </c>
       <c r="J29" t="s">
         <v>69</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
         <v>138</v>
       </c>
       <c r="M29" t="s">
         <v>49</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
         <v>193</v>
       </c>