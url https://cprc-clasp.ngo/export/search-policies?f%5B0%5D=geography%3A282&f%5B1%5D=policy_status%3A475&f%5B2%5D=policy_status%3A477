--- v0 (2025-11-26)
+++ v1 (2026-06-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -275,50 +275,77 @@
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-26969-2025-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=3B49408EC3820811E06397BE0A0A2D54</t>
   </si>
   <si>
     <t>GB 29143-2012 Minimum allowable values of energy efficiency and energy efficiency grades of ballasts for electrodeless fluorescent lamps</t>
   </si>
   <si>
     <t>This policy applies to out-coupling electrodeless ballasts which have rated power between 30W and 400W, use 220V and 50Hz AC power supply and are used for fluorescent lamps.</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>GB 29143</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-29143-2012-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E62ED3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
+    <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
+  </si>
+  <si>
+    <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
+It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>GB/T29293
+,   
+                    GB/T3901</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>GB 36893-2018 Minimum allowable values of the energy efficiency and energy efficiency grades for air cleaners</t>
   </si>
   <si>
     <t>This policy covers air cleaners.</t>
   </si>
   <si>
     <t>Air Cleaners</t>
   </si>
   <si>
     <t>GB/T 18801-2015; GB/T 18883-2002</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-36893-2018-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-air</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=7AC3075CD358B4B1E05397BE0A0AC4DE</t>
   </si>
   <si>
     <t>GB 38448-2025 Minimum allowable values and grades of the energy efficiency and water efficiency for smart toilets</t>
   </si>
@@ -697,62 +724,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:P17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="161.532" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="654.697" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="122.542" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1293,220 +1320,318 @@
       </c>
       <c r="P11" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>86</v>
       </c>
       <c r="B12" t="s">
         <v>87</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
         <v>88</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="H12">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I12"/>
+        <v>2013</v>
+      </c>
+      <c r="I12">
+        <v>2026</v>
+      </c>
       <c r="J12" t="s">
-        <v>34</v>
+        <v>89</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12" t="s">
-        <v>90</v>
+        <v>42</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
+        <v>90</v>
+      </c>
+      <c r="P12" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="B13" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>8</v>
       </c>
       <c r="H13">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="I13">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J13" t="s">
-        <v>34</v>
+        <v>89</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>92</v>
+      </c>
       <c r="M13" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="N13" t="s">
-        <v>96</v>
+        <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="P13" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="B14" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>33</v>
       </c>
       <c r="H14">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>34</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="M14" t="s">
-        <v>26</v>
+        <v>98</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="P14" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B15" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>8</v>
       </c>
       <c r="H15">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I15">
         <v>2025</v>
       </c>
       <c r="J15" t="s">
         <v>34</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
         <v>77</v>
       </c>
       <c r="N15" t="s">
+        <v>104</v>
+      </c>
+      <c r="O15" t="s">
+        <v>105</v>
+      </c>
+      <c r="P15" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" t="s">
+        <v>107</v>
+      </c>
+      <c r="B16" t="s">
         <v>108</v>
       </c>
-      <c r="O15" t="s">
+      <c r="C16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" t="s">
         <v>109</v>
       </c>
-      <c r="P15" t="s">
+      <c r="E16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" t="s">
+        <v>21</v>
+      </c>
+      <c r="G16" t="s">
+        <v>33</v>
+      </c>
+      <c r="H16">
+        <v>2020</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16" t="s">
+        <v>34</v>
+      </c>
+      <c r="K16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16" t="s">
         <v>110</v>
+      </c>
+      <c r="M16" t="s">
+        <v>26</v>
+      </c>
+      <c r="N16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O16" t="s">
+        <v>111</v>
+      </c>
+      <c r="P16" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" t="s">
+        <v>114</v>
+      </c>
+      <c r="C17" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" t="s">
+        <v>115</v>
+      </c>
+      <c r="E17" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" t="s">
+        <v>21</v>
+      </c>
+      <c r="G17" t="s">
+        <v>8</v>
+      </c>
+      <c r="H17">
+        <v>2014</v>
+      </c>
+      <c r="I17">
+        <v>2025</v>
+      </c>
+      <c r="J17" t="s">
+        <v>34</v>
+      </c>
+      <c r="K17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17" t="s">
+        <v>77</v>
+      </c>
+      <c r="N17" t="s">
+        <v>116</v>
+      </c>
+      <c r="O17" t="s">
+        <v>117</v>
+      </c>
+      <c r="P17" t="s">
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">