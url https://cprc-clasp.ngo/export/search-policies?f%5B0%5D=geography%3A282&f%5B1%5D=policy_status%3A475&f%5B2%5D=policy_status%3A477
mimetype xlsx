--- v1 (2026-06-27)
+++ v2 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -107,87 +107,107 @@
   <si>
     <t>June 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>IEC62552-3:2020
 ,   
                     IEC62552-3
 ,</t>
   </si>
   <si>
     <t>The Standardization Administration of China (SAC)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-120212-2025-maximum-allowable-values-energy-consumption-and-energy-efficiency-grade</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=36A29D07E29DD444E06397BE0A0ACC4C</t>
   </si>
   <si>
+    <t>GB 12021.4-2026 Maximum allowable values of the energy consumption, water consumption and grades for electric washing machines and washer-dryers</t>
+  </si>
+  <si>
+    <t>This policy specifies the energy efficiency and water efficiency grades, technical requirements, and test methods for household and similar-use electric washing machines. 
+This document applies to electric washing machines and washer-dryers with a single drum (or tub) and a rated washing capacity of no more than 25.0 kg, a single-phase rated voltage not exceeding 250 V, and intended for use by non-professionals in households, shops, schools, and similar settings.
+For pulsator-type washer-dryers and drum-type washer-dryers with a rated drying capacity of no more than 1.0 kg, only the washing function is assessed.</t>
+  </si>
+  <si>
+    <t>Washer and Dryers, Washing Machines</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-120214-2026-maximum-allowable-values-energy-consumption-water-consumption-and-grades</t>
+  </si>
+  <si>
+    <t>https://openstd.samr.gov.cn/bzgk/std/newGbInfo?hcno=4804719D7D206D7538788BE44F54DC64</t>
+  </si>
+  <si>
     <t>GB 12021.6-2017 Minimum allowable values of energy efficiency and energy efficiency grades for electric rice cookers</t>
   </si>
   <si>
     <t>This policy covers rice cookers.</t>
   </si>
   <si>
     <t>Rice Cookers</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>GB 4706.1; GB 4706.19; QB/T 4099</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-120216-2017-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D81DDAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 12021.9-2008 Minimum allowable values of energy efficiency and the energy efficiency grades for AC electric fans</t>
   </si>
   <si>
     <t>Applies to AC motor driven fans including; table fans; rotary fans; wall-mounted fans; table-pedestal fans; pedestal fans and ceiling fans with single phase rated voltage below 250V and other rated voltage below 480V.</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>GB 12021.9-2008, GB 13380</t>
-  </si>
-[...1 lines deleted...]
-    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-120219-2008-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-ac</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7C8C1D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 17896-2012 Minimum allowable values of energy efficiency and energy efficiency grades of ballasts for tubular fluorescent lamps</t>
   </si>
   <si>
     <t>Applies to independent type of magnetic and electronic ballasts working under 220V and 50Hz AC used for tubular fluorescent lamps with rated power range of 4W-120W. Does NOT apply to non-preheating type electronic ballasts.</t>
   </si>
   <si>
     <t>Fluorescent and HID Lighting</t>
   </si>
   <si>
     <t>GB 29144-2012, GB 17625.1-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-17896-2012-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E425D3A7E05397BE0A0AB82A</t>
   </si>
@@ -287,122 +307,160 @@
     <t>This policy applies to out-coupling electrodeless ballasts which have rated power between 30W and 400W, use 220V and 50Hz AC power supply and are used for fluorescent lamps.</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>GB 29143</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-29143-2012-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E62ED3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
-    <t>April 2026</t>
-[...7 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
+  </si>
+  <si>
     <t>GB 36893-2018 Minimum allowable values of the energy efficiency and energy efficiency grades for air cleaners</t>
   </si>
   <si>
     <t>This policy covers air cleaners.</t>
   </si>
   <si>
     <t>Air Cleaners</t>
   </si>
   <si>
     <t>GB/T 18801-2015; GB/T 18883-2002</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-36893-2018-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-air</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=7AC3075CD358B4B1E05397BE0A0AC4DE</t>
   </si>
   <si>
     <t>GB 38448-2025 Minimum allowable values and grades of the energy efficiency and water efficiency for smart toilets</t>
   </si>
   <si>
     <t>This standard revises energy efficiency and water efficiency standards and rating for smart toilets. It replaces GB 38448-2019 and will be effective starting April 2027.</t>
   </si>
   <si>
     <t>Toilets</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency-0</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=3B49408EC3850811E06397BE0A0A2D54</t>
   </si>
   <si>
+    <t>The standard raises energy efficiency and water efficiency for smart toilets. It will replace GB 38448-2019 and be effective starting April 2027.</t>
+  </si>
+  <si>
+    <t>September 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
+  </si>
+  <si>
     <t>GB 39177-2020 Minimum allowable values of energy efficiency and energy efficiency grades for electric pressure cookers</t>
   </si>
   <si>
     <t>MEPS for electric pressure cookers</t>
   </si>
   <si>
     <t>Kitchen</t>
   </si>
   <si>
     <t>GB 39177-2020</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-39177-2020-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=AB2CA7A65EF23FD1E05397BE0A0A98CA</t>
+  </si>
+  <si>
+    <t>GB28381-2026: Minimum allowable values of energy efficiency and energy efficiency grades for blowers</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, technical requirements, and test methods for turbo blowers and positive displacement blowers.
+This document applies to general-purpose blowers conveying air with a discharge pressure (gauge) of 30 kPa–200 kPa, or an overall pressure ratio of 1.3–3.0, including:
+Mechanically supported centrifugal blowers with an inlet flow rate of 500 m³/h–1,000,000 m³/h;
+Axial flow blowers with an inlet flow rate of 60,000 m³/h–1,000,000 m³/h;
+Suspension centrifugal blowers with an inlet flow rate of 500 m³/h–400,000 m³/h.
+This document applies to single-stage Roots blowers conveying air with an inlet temperature no higher than 45 °C and a standardized volumetric flow rate of 1 m³/min–1,250 m³/min, including:
+Positive-pressure Roots blowers with a pressure rise of 9.8 kPa–98 kPa;
+Negative-pressure Roots blowers with a pressure rise of 9.8 kPa–49 kPa.
+This document applies to screw blowers conveying air with a standardized volumetric flow rate of 2 m³/min–200 m³/min and a pressure rise of 39.2 kPa–245 kPa.</t>
+  </si>
+  <si>
+    <t>Motor Driven Equipment</t>
+  </si>
+  <si>
+    <t>June 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); National Standardization Adm…</t>
+  </si>
+  <si>
+    <t>Energy Efficiency, Industrial Sector</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb28381-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4E648C80B6AB7D11E06397BE0A0ADEF1</t>
   </si>
   <si>
     <t>GB30720—2025 Minimum allowable values of energy efficiency and energy efficiency grades for gas cooking appliances</t>
   </si>
   <si>
     <t>This revised energy efficiency standards and grades apply to household gas stoves and integrated stoves using utility gas with a rated heat load not exceeding 5.23 kW, and commercial cooking stoves with a rated heat load not exceeding 60 kW, large pot stoves with a rated heat load not exceeding 80 kW, and water-jacketed or steam-generating steam cabinets and steam generators with a rated heat load not exceeding 80 kW.</t>
   </si>
   <si>
     <t>Steam Cookers, LPG Stoves, Cooktops or Hobs</t>
   </si>
   <si>
     <t>Cookstoves, Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb30720-2025-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-gas</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=301E0388CB71788DE06397BE0A0AE1B4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -724,74 +782,74 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P17"/>
+  <dimension ref="A1:P20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="161.532" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="170.958" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="654.697" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="122.542" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="100.118" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -870,768 +928,912 @@
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="H3">
         <v>1989</v>
       </c>
       <c r="I3">
-        <v>2017</v>
+        <v>2026</v>
       </c>
       <c r="J3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
-      <c r="L3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L3"/>
       <c r="M3" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
+        <v>35</v>
+      </c>
+      <c r="P3" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H4">
         <v>1989</v>
       </c>
       <c r="I4">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="J4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M4" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
         <v>43</v>
       </c>
       <c r="P4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>47</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H5">
-        <v>2000</v>
+        <v>1989</v>
       </c>
       <c r="I5">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="J5" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
         <v>48</v>
       </c>
       <c r="M5" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
         <v>49</v>
       </c>
       <c r="P5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>51</v>
       </c>
       <c r="B6" t="s">
         <v>52</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H6">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="I6">
-        <v>2004</v>
+        <v>2012</v>
       </c>
       <c r="J6" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M6" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H7">
         <v>2005</v>
       </c>
       <c r="I7">
-        <v>2015</v>
+        <v>2004</v>
       </c>
       <c r="J7" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M7" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H8">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="I8">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
         <v>64</v>
       </c>
       <c r="M8" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
         <v>65</v>
       </c>
       <c r="P8" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>67</v>
       </c>
       <c r="B9" t="s">
         <v>68</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>69</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H9">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="I9">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="J9" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
         <v>70</v>
       </c>
       <c r="M9" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>71</v>
       </c>
       <c r="P9" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>73</v>
       </c>
       <c r="B10" t="s">
         <v>74</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>75</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="H10">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="I10">
-        <v>2025</v>
+        <v>2017</v>
       </c>
       <c r="J10" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
         <v>76</v>
       </c>
       <c r="M10" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
+        <v>77</v>
+      </c>
+      <c r="P10" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>47</v>
+        <v>81</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="H11">
-        <v>2000</v>
+        <v>2011</v>
       </c>
       <c r="I11">
-        <v>2012</v>
+        <v>2025</v>
       </c>
       <c r="J11" t="s">
-        <v>82</v>
+        <v>41</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
+        <v>82</v>
+      </c>
+      <c r="M11" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
         <v>84</v>
       </c>
       <c r="P11" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>86</v>
       </c>
       <c r="B12" t="s">
         <v>87</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>88</v>
+        <v>53</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="H12">
-        <v>2013</v>
+        <v>2000</v>
       </c>
       <c r="I12">
-        <v>2026</v>
+        <v>2012</v>
       </c>
       <c r="J12" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>89</v>
+      </c>
       <c r="M12" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
         <v>90</v>
       </c>
       <c r="P12" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="B13" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>8</v>
       </c>
       <c r="H13">
         <v>2013</v>
       </c>
       <c r="I13">
         <v>2026</v>
       </c>
       <c r="J13" t="s">
-        <v>89</v>
+        <v>33</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="M13" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="P13" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B14" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
+        <v>8</v>
+      </c>
+      <c r="H14">
+        <v>2013</v>
+      </c>
+      <c r="I14">
+        <v>2026</v>
+      </c>
+      <c r="J14" t="s">
         <v>33</v>
-      </c>
-[...5 lines deleted...]
-        <v>34</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
-      <c r="L14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L14"/>
       <c r="M14" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="P14" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B15" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="H15">
-        <v>2019</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I15"/>
       <c r="J15" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
-      <c r="L15"/>
+      <c r="L15" t="s">
+        <v>102</v>
+      </c>
       <c r="M15" t="s">
-        <v>77</v>
+        <v>103</v>
       </c>
       <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
         <v>104</v>
       </c>
-      <c r="O15" t="s">
+      <c r="P15" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>106</v>
+      </c>
+      <c r="B16" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="H16">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>2019</v>
+      </c>
+      <c r="I16">
+        <v>2025</v>
+      </c>
       <c r="J16" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
-      <c r="L16" t="s">
+      <c r="L16"/>
+      <c r="M16" t="s">
+        <v>83</v>
+      </c>
+      <c r="N16" t="s">
+        <v>109</v>
+      </c>
+      <c r="O16" t="s">
         <v>110</v>
       </c>
-      <c r="M16" t="s">
-[...5 lines deleted...]
-      <c r="O16" t="s">
+      <c r="P16" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="B17" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>8</v>
       </c>
       <c r="H17">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I17">
         <v>2025</v>
       </c>
       <c r="J17" t="s">
-        <v>34</v>
+        <v>113</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="N17" t="s">
+        <v>109</v>
+      </c>
+      <c r="O17" t="s">
+        <v>114</v>
+      </c>
+      <c r="P17" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>115</v>
+      </c>
+      <c r="B18" t="s">
         <v>116</v>
       </c>
-      <c r="O17" t="s">
+      <c r="C18" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" t="s">
         <v>117</v>
       </c>
-      <c r="P17" t="s">
+      <c r="E18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" t="s">
+        <v>40</v>
+      </c>
+      <c r="H18">
+        <v>2020</v>
+      </c>
+      <c r="I18"/>
+      <c r="J18" t="s">
+        <v>41</v>
+      </c>
+      <c r="K18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" t="s">
         <v>118</v>
+      </c>
+      <c r="M18" t="s">
+        <v>26</v>
+      </c>
+      <c r="N18" t="s">
+        <v>27</v>
+      </c>
+      <c r="O18" t="s">
+        <v>119</v>
+      </c>
+      <c r="P18" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>121</v>
+      </c>
+      <c r="B19" t="s">
+        <v>122</v>
+      </c>
+      <c r="C19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" t="s">
+        <v>123</v>
+      </c>
+      <c r="E19" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" t="s">
+        <v>21</v>
+      </c>
+      <c r="G19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H19">
+        <v>2012</v>
+      </c>
+      <c r="I19">
+        <v>2026</v>
+      </c>
+      <c r="J19" t="s">
+        <v>124</v>
+      </c>
+      <c r="K19" t="s">
+        <v>24</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19" t="s">
+        <v>125</v>
+      </c>
+      <c r="N19" t="s">
+        <v>126</v>
+      </c>
+      <c r="O19" t="s">
+        <v>127</v>
+      </c>
+      <c r="P19" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>129</v>
+      </c>
+      <c r="B20" t="s">
+        <v>130</v>
+      </c>
+      <c r="C20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" t="s">
+        <v>131</v>
+      </c>
+      <c r="E20" t="s">
+        <v>20</v>
+      </c>
+      <c r="F20" t="s">
+        <v>21</v>
+      </c>
+      <c r="G20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H20">
+        <v>2014</v>
+      </c>
+      <c r="I20">
+        <v>2025</v>
+      </c>
+      <c r="J20" t="s">
+        <v>41</v>
+      </c>
+      <c r="K20" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20"/>
+      <c r="M20" t="s">
+        <v>83</v>
+      </c>
+      <c r="N20" t="s">
+        <v>132</v>
+      </c>
+      <c r="O20" t="s">
+        <v>133</v>
+      </c>
+      <c r="P20" t="s">
+        <v>134</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">