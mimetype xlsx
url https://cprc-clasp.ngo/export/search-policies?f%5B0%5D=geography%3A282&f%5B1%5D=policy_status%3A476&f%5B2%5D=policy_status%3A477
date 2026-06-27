--- v1 (2026-02-22)
+++ v2 (2026-06-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -104,89 +104,107 @@
   <si>
     <t>Entered into force, Revised, To Be Superseded</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>GB/T 2828.1; GB/T 2829; GB/T 8059; IEC 62552-1; IEC 62552-2; IEC 62552-3</t>
   </si>
   <si>
     <t>The Standardization Administration of China (SAC)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-120212-2015-maximum-allowable-values-energy-consumption-and-energy-efficiency-grade</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D8094FD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
+    <t>GB 12021.4-2013 The maximum allowable values of the energy water consumption and grades for household electric washing machines</t>
+  </si>
+  <si>
+    <t>Applies to household electric washing machines with washing capacity no larger than 13kg. Does NOT apply to washing machines with rated wash capacity below 1.0kg or single tub washing machines without centrifugal drying functions; Does NOT apply to agitator-type washing machines. For washing and drying machines; only washing functions will be assessed.</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>GB/T 4288 2008 GB 12021.4-2013</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-120214-2013-maximum-allowable-values-energy-water-consumption-and-grades-household</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6BED3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
     <t>GB 12021.6-2017 Minimum allowable values of energy efficiency and energy efficiency grades for electric rice cookers</t>
   </si>
   <si>
     <t>This policy covers rice cookers.</t>
   </si>
   <si>
     <t>Rice Cookers</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>GB 4706.1; GB 4706.19; QB/T 4099</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-120216-2017-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D81DDAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 12021.9-2008 Minimum allowable values of energy efficiency and the energy efficiency grades for AC electric fans</t>
   </si>
   <si>
     <t>Applies to AC motor driven fans including; table fans; rotary fans; wall-mounted fans; table-pedestal fans; pedestal fans and ceiling fans with single phase rated voltage below 250V and other rated voltage below 480V.</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>GB 12021.9-2008, GB 13380</t>
   </si>
   <si>
-    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/gb-120219-2008-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-ac</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7C8C1D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 17896-2012 Minimum allowable values of energy efficiency and energy efficiency grades of ballasts for tubular fluorescent lamps</t>
   </si>
   <si>
     <t>Applies to independent type of magnetic and electronic ballasts working under 220V and 50Hz AC used for tubular fluorescent lamps with rated power range of 4W-120W. Does NOT apply to non-preheating type electronic ballasts.</t>
   </si>
   <si>
     <t>Fluorescent and HID Lighting</t>
   </si>
   <si>
     <t>GB 29144-2012, GB 17625.1-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-17896-2012-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E425D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 19574-2004 Limited values of energy efficiency and evaluating values of energy conservation of ballast for high-pressure sodium lamps</t>
@@ -278,138 +296,156 @@
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D817BCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 26969-2011 Minimum allowable values of energy efficiency and energy efficiency grades for domestic solar water heating systems</t>
   </si>
   <si>
     <t>Applies to solar water heaters with volume less than 0.6 cubic meters.</t>
   </si>
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>GB 3100; GB/T 12936; GB/T 18708; GB/T 19141; GB/T 26970; GB/T26971; ISO 9488:1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-26969-2011-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FB07D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
+    <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
+  </si>
+  <si>
+    <t>This policy covers centrifugal blowers.</t>
+  </si>
+  <si>
+    <t>Industrial Blowers</t>
+  </si>
+  <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
+  </si>
+  <si>
+    <t>The Standardisation Administration of China (SAC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
     <t>GB 29143-2012 Minimum allowable values of energy efficiency and energy efficiency grades of ballasts for electrodeless fluorescent lamps</t>
   </si>
   <si>
     <t>This policy applies to out-coupling electrodeless ballasts which have rated power between 30W and 400W, use 220V and 50Hz AC power supply and are used for fluorescent lamps.</t>
   </si>
   <si>
     <t>GB 29143</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-29143-2012-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E62ED3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
   </si>
   <si>
     <t>Ovens</t>
   </si>
   <si>
-    <t>Entered into force, New, To Be Superseded</t>
-[...1 lines deleted...]
-  <si>
     <t>Gas</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
   <si>
     <t>Domestic gas cooking appliances which use urban gas have single combustors and its rated thermal load is not more than 5.23 kW</t>
   </si>
   <si>
     <t>LPG Stoves, Cooktops or Hobs</t>
   </si>
   <si>
     <t>CQC6151-20094.24.3</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30720-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7EF80D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 36893-2018 Minimum allowable values of the energy efficiency and energy efficiency grades for air cleaners</t>
   </si>
   <si>
     <t>This policy covers air cleaners.</t>
   </si>
   <si>
     <t>Air Cleaners</t>
   </si>
   <si>
     <t>GB/T 18801-2015; GB/T 18883-2002</t>
   </si>
   <si>
-    <t>The Standardisation Administration of China (SAC)</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/gb-36893-2018-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-air</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=7AC3075CD358B4B1E05397BE0A0AC4DE</t>
   </si>
   <si>
     <t>GB 37478-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED luminaires for road and tunnel lighting</t>
   </si>
   <si>
     <t>This policy covers LED luminaires for road and tunnel lighting.</t>
   </si>
   <si>
     <t>Streetlighting</t>
-  </si>
-[...1 lines deleted...]
-    <t>May 2021</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-37478-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CBB0E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 38383-2019 The minimum allowable values of the energy, water consumption, and grades for dishwashers</t>
   </si>
   <si>
     <t>This policy covers dishwashers.</t>
   </si>
   <si>
     <t>Dishwashers</t>
   </si>
   <si>
     <t>Electricity, Water</t>
   </si>
   <si>
     <t>GB/T 20290-2016; QB/T 1520-2013</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
@@ -788,51 +824,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P19"/>
+  <dimension ref="A1:P21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="429.324" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="122.542" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -934,868 +970,966 @@
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H3">
         <v>1989</v>
       </c>
       <c r="I3">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="J3" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="M3" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
+        <v>35</v>
+      </c>
+      <c r="P3" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H4">
         <v>1989</v>
       </c>
       <c r="I4">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="J4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M4" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
         <v>43</v>
       </c>
       <c r="P4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>47</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H5">
-        <v>2000</v>
+        <v>1989</v>
       </c>
       <c r="I5">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="J5" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
         <v>48</v>
       </c>
       <c r="M5" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
         <v>49</v>
       </c>
       <c r="P5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>51</v>
       </c>
       <c r="B6" t="s">
         <v>52</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H6">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="I6">
-        <v>2004</v>
+        <v>2012</v>
       </c>
       <c r="J6" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M6" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H7">
         <v>2005</v>
       </c>
       <c r="I7">
-        <v>2015</v>
+        <v>2004</v>
       </c>
       <c r="J7" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M7" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="H8">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="I8">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="J8" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
+        <v>64</v>
+      </c>
+      <c r="M8" t="s">
+        <v>34</v>
+      </c>
+      <c r="N8" t="s">
+        <v>27</v>
+      </c>
+      <c r="O8" t="s">
         <v>65</v>
       </c>
-      <c r="M8" t="s">
-[...2 lines deleted...]
-      <c r="N8" t="s">
+      <c r="P8" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B9" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>33</v>
+        <v>70</v>
       </c>
       <c r="H9">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="I9">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="J9" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
+        <v>71</v>
+      </c>
+      <c r="M9" t="s">
+        <v>34</v>
+      </c>
+      <c r="N9" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>73</v>
       </c>
       <c r="P9" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>75</v>
       </c>
       <c r="B10" t="s">
         <v>76</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>77</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H10">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="I10">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="J10" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
         <v>78</v>
       </c>
       <c r="M10" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
         <v>79</v>
       </c>
       <c r="P10" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>81</v>
       </c>
       <c r="B11" t="s">
         <v>82</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
         <v>83</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H11">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="I11">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="J11" t="s">
+        <v>41</v>
+      </c>
+      <c r="K11" t="s">
+        <v>24</v>
+      </c>
+      <c r="L11" t="s">
+        <v>84</v>
+      </c>
+      <c r="M11" t="s">
         <v>34</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
+        <v>85</v>
+      </c>
+      <c r="P11" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>87</v>
+      </c>
+      <c r="B12" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>47</v>
+        <v>89</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H12">
-        <v>2000</v>
+        <v>2011</v>
       </c>
       <c r="I12">
         <v>2012</v>
       </c>
       <c r="J12" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="L12" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M12" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P12" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H13">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I13"/>
       <c r="J13" t="s">
-        <v>23</v>
+        <v>98</v>
       </c>
       <c r="K13" t="s">
-        <v>97</v>
+        <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M13" t="s">
-        <v>42</v>
+        <v>100</v>
       </c>
       <c r="N13" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="O13" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="P13" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B14" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>103</v>
+        <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H14">
-        <v>2008</v>
+        <v>2000</v>
       </c>
       <c r="I14">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="J14" t="s">
+        <v>23</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
+        <v>105</v>
+      </c>
+      <c r="M14" t="s">
         <v>34</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P14" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>33</v>
+        <v>97</v>
       </c>
       <c r="H15">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I15"/>
+        <v>2014</v>
+      </c>
+      <c r="I15">
+        <v>2015</v>
+      </c>
       <c r="J15" t="s">
+        <v>23</v>
+      </c>
+      <c r="K15" t="s">
+        <v>111</v>
+      </c>
+      <c r="L15" t="s">
+        <v>112</v>
+      </c>
+      <c r="M15" t="s">
         <v>34</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="P15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>96</v>
+        <v>22</v>
       </c>
       <c r="H16">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>2008</v>
+      </c>
+      <c r="I16">
+        <v>2015</v>
+      </c>
       <c r="J16" t="s">
-        <v>117</v>
+        <v>41</v>
       </c>
       <c r="K16" t="s">
-        <v>24</v>
+        <v>111</v>
       </c>
       <c r="L16" t="s">
-        <v>78</v>
+        <v>118</v>
       </c>
       <c r="M16" t="s">
-        <v>111</v>
+        <v>34</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="P16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>96</v>
+        <v>40</v>
       </c>
       <c r="H17">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>117</v>
+        <v>41</v>
       </c>
       <c r="K17" t="s">
-        <v>123</v>
+        <v>24</v>
       </c>
       <c r="L17" t="s">
         <v>124</v>
       </c>
       <c r="M17" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="N17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" t="s">
         <v>125</v>
       </c>
-      <c r="O17" t="s">
+      <c r="P17" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>127</v>
+      </c>
+      <c r="B18" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>131</v>
+        <v>97</v>
       </c>
       <c r="H18">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>34</v>
+        <v>98</v>
       </c>
       <c r="K18" t="s">
-        <v>132</v>
+        <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>133</v>
+        <v>84</v>
       </c>
       <c r="M18" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="N18" t="s">
-        <v>134</v>
+        <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="P18" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="B19" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>33</v>
+        <v>97</v>
       </c>
       <c r="H19">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>34</v>
+        <v>98</v>
       </c>
       <c r="K19" t="s">
+        <v>135</v>
+      </c>
+      <c r="L19" t="s">
+        <v>136</v>
+      </c>
+      <c r="M19" t="s">
+        <v>100</v>
+      </c>
+      <c r="N19" t="s">
+        <v>137</v>
+      </c>
+      <c r="O19" t="s">
+        <v>138</v>
+      </c>
+      <c r="P19" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>140</v>
+      </c>
+      <c r="B20" t="s">
+        <v>141</v>
+      </c>
+      <c r="C20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" t="s">
+        <v>142</v>
+      </c>
+      <c r="E20" t="s">
+        <v>20</v>
+      </c>
+      <c r="F20" t="s">
+        <v>21</v>
+      </c>
+      <c r="G20" t="s">
+        <v>143</v>
+      </c>
+      <c r="H20">
+        <v>2019</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20" t="s">
+        <v>41</v>
+      </c>
+      <c r="K20" t="s">
+        <v>144</v>
+      </c>
+      <c r="L20" t="s">
+        <v>145</v>
+      </c>
+      <c r="M20" t="s">
+        <v>100</v>
+      </c>
+      <c r="N20" t="s">
+        <v>146</v>
+      </c>
+      <c r="O20" t="s">
+        <v>147</v>
+      </c>
+      <c r="P20" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>149</v>
+      </c>
+      <c r="B21" t="s">
+        <v>150</v>
+      </c>
+      <c r="C21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" t="s">
+        <v>151</v>
+      </c>
+      <c r="E21" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" t="s">
+        <v>40</v>
+      </c>
+      <c r="H21">
+        <v>2020</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21" t="s">
+        <v>41</v>
+      </c>
+      <c r="K21" t="s">
         <v>24</v>
       </c>
-      <c r="L19" t="s">
-[...2 lines deleted...]
-      <c r="M19" t="s">
+      <c r="L21" t="s">
+        <v>152</v>
+      </c>
+      <c r="M21" t="s">
         <v>26</v>
       </c>
-      <c r="N19" t="s">
+      <c r="N21" t="s">
         <v>27</v>
       </c>
-      <c r="O19" t="s">
-[...3 lines deleted...]
-        <v>142</v>
+      <c r="O21" t="s">
+        <v>153</v>
+      </c>
+      <c r="P21" t="s">
+        <v>154</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">