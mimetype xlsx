--- v1 (2026-06-11)
+++ v2 (2026-10-31)
@@ -12,51 +12,1098 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="0"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="347">
+  <si>
+    <t>Policy</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Geography</t>
+  </si>
+  <si>
+    <t>Products Type</t>
+  </si>
+  <si>
+    <t>Policy Approach</t>
+  </si>
+  <si>
+    <t>Policy Instrument</t>
+  </si>
+  <si>
+    <t>Policy Status</t>
+  </si>
+  <si>
+    <t>Adopted</t>
+  </si>
+  <si>
+    <t>Revised</t>
+  </si>
+  <si>
+    <t>Updated by CLASP</t>
+  </si>
+  <si>
+    <t>Fuel Types</t>
+  </si>
+  <si>
+    <t>Test Method Applied</t>
+  </si>
+  <si>
+    <t>Responsible Agency</t>
+  </si>
+  <si>
+    <t>Related Topics</t>
+  </si>
+  <si>
+    <t>Permalink</t>
+  </si>
+  <si>
+    <t>Source</t>
+  </si>
+  <si>
+    <t>CEL - Alternative Current Contactor</t>
+  </si>
+  <si>
+    <t>This policy covers alternative current contractors.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Contactors</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>GB 14048.1 GB 14048.4</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>Energy Efficiency, Industrial Sector</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-alternative-current-contactor</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/5%E9%99%84%E4%BB%B620_%E4%BA%A4%E6%B5%81%E6%8E%A5%E8%A7%A6%E5%99%A8%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL - Commercial refrigerated cabinets with self-contained condensing unit</t>
+  </si>
+  <si>
+    <t>This policy covers commercial refrigerated cabinets with self-contained condensing unit.</t>
+  </si>
+  <si>
+    <t>Refrigerated Cabinets</t>
+  </si>
+  <si>
+    <t>GB/T 21001.1; GB/T 21001.2-2015; GB/T 21001.3; SB/T 10794.1-2012; SB/T 10794.2-2012; SB/T 10794.3-2012</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-commercial-refrigerated-cabinets-self-contained-condensing-unit</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2019/10/%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%</t>
+  </si>
+  <si>
+    <t>CEL - Ducted Air Conditioners</t>
+  </si>
+  <si>
+    <t>This policy covers ducted air conditioners.</t>
+  </si>
+  <si>
+    <t>Central ACs</t>
+  </si>
+  <si>
+    <t>GB/T 17758-2010; GB/T 18836; GB 21455; GB/T 25128-2010</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-ducted-air-conditioners</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/04/%E9%A3%8E%E7%AE%A1%E9%80%81%E9%A3%8E%E5%BC%8F%E7%A9%BA%E8%B0%</t>
+  </si>
+  <si>
+    <t>CEL - High Pressure Sodium Lamps</t>
+  </si>
+  <si>
+    <t>Applies to ordinary high-pressure sodium vapor lamps with transparent glass cover for outdoor lighting service and rated power 50W; 70W; 100W; 150W; 250W; 400W; and 1000W with matching ballasts and ignitors; and can be started and operate normally with 92-106 percent of rated voltage.</t>
+  </si>
+  <si>
+    <t>Streetlighting</t>
+  </si>
+  <si>
+    <t>GB 19573-2004 GB/T 13434 GB/T 13259</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-high-pressure-sodium-lamps</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/%E9%99%84%E4%BB%B66_%E9%AB%98%E5%8E%8B%E9%92%A0%E7%81%AF%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL - Lithium Bromide Absorption Chillers</t>
+  </si>
+  <si>
+    <t>This policy covers lithium bromide absorption chillers.</t>
+  </si>
+  <si>
+    <t>June 2021</t>
+  </si>
+  <si>
+    <t>GB/T 18362; GB/T 18431</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-lithium-bromide-absorption-chillers</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7%E9%99%84%E4%BB%B635_%E6%BA%B4%E5%8C%96%E9%94%82%E5%90%B8%E6%</t>
+  </si>
+  <si>
+    <t>CEL - Three-Phase Permanent Magnet Synchronous Motors</t>
+  </si>
+  <si>
+    <t>This policy covers asynchronous, three-phase permanent magnet synchronous motors.</t>
+  </si>
+  <si>
+    <t>3-Phase Motors</t>
+  </si>
+  <si>
+    <t>GB 755-2008; GB 10068-2008; GB 10069.3-2008; GB/T 22669-2008; GB/T 22670-2008</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-three-phase-permanent-magnet-synchronous-motors</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/04/%E6%B0%B8%E7%A3%81%E5%90%8C%E6%AD%A5%E7%94%B5%E5%8A%A8%E6%9C%BA%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL - Variable-Frequency and Permanent Magnet Synchronous Motors for Elevators</t>
+  </si>
+  <si>
+    <t>This policy covers permanent magnet synchronous motors for elevators and variable-frequency, permanent magnet synchronous motors.</t>
+  </si>
+  <si>
+    <t>Variable Speed Drives</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-variable-frequency-and-permanent-magnet-synchronous-motors-elevators</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/04/%E6%B0%B8%E7%A3%81%E5%90%8C%E6%AD%A5%E7%94%B5%E5%8A%A8%E6%9C%</t>
+  </si>
+  <si>
+    <t>CEL - Water Chillers</t>
+  </si>
+  <si>
+    <t>Applies to water chilling/heat pump packages using the vapor compression cycle with electric motor driven compressor.</t>
+  </si>
+  <si>
+    <t>Chillers - Cooler Towers</t>
+  </si>
+  <si>
+    <t>GB/T 18430.1 GB/T 18430.2 GB 18070</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-water-chillers</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7_%E5%86%B7%E6%B0%B4%E6%9C%BA%E7%BB%84%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL 021-2021 Ventilators</t>
+  </si>
+  <si>
+    <t>This policy contains energy labeling requirements for ventilators. It applies to the following types of fans: centrifugal and axial-flow types for general use; centrifugal ID-fans for industrial steam boilers; centrifugal IF-fans and ID-fans for power station boilers; axial type fans used at power stations; centrifugal fans for AC. It does not apply to specialized-structured and used fans like jet-type fans, cross-flow fans, and roof fans.</t>
+  </si>
+  <si>
+    <t>Space Heating and Space Cooling, Ventilation, Industrial Fans</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
+    <t>October 2022</t>
+  </si>
+  <si>
+    <t>GB 19761-2009
+,   
+                    GB/T 1236
+,   
+                    GB/T 10178</t>
+  </si>
+  <si>
+    <t>The State Administration for Market Regulation of China (SAMR) and National Dev…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-021-2021-ventilators</t>
+  </si>
+  <si>
+    <t>https://www.energylabel.com.cn/cpbazlxz/display.htm?contentId=1c9b5fb96da84efca25632a94eb5e85f</t>
+  </si>
+  <si>
+    <t>CEL 022-2021 Flat panel TVs</t>
+  </si>
+  <si>
+    <t>This policy specifies energy labeling requirements for flat panel TVs. It applies to both LCD TVs and OLED TVs.</t>
+  </si>
+  <si>
+    <t>Televisions</t>
+  </si>
+  <si>
+    <t>GB 24850-2013</t>
+  </si>
+  <si>
+    <t>The State Administration for Market Regulation of China(SAMR) and National Deve…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-022-2021-flat-panel-tvs</t>
+  </si>
+  <si>
+    <t>https://www.energylabel.com.cn/cpbazlxz/display.htm?contentId=d6c1a8d2aed2480c9fbf43c16c246f6c</t>
+  </si>
+  <si>
+    <t>CEL 024-2021 Set-top box</t>
+  </si>
+  <si>
+    <t>This policy applies to set-top boxes that work normally under AC 220 V, 50 Hz power supply conditions, including cable set-top boxes, terrestrial set-top boxes, satellite set-top boxes, and network set-top boxes. It does not apply to live satellite set-top boxes.</t>
+  </si>
+  <si>
+    <t>Audio-Visual</t>
+  </si>
+  <si>
+    <t>GB24850</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-024-2021-set-top-box</t>
+  </si>
+  <si>
+    <t>https://www.energylabel.com.cn/cpbazlxz/display.htm?contentId=939c3e0e27c54716ad6844218c19a9fc</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-024-2021-set-top-box-0</t>
+  </si>
+  <si>
+    <t>CEL 035-2016 Projectors</t>
+  </si>
+  <si>
+    <t>This policy contains energy labeling requirements for projectors. It applies to LCD and DLP projectors that work normally under grid voltage with projection as the main function and high-pressure mercury lamps or metal halide lamps as the light source. It is not suitable for integrated projection units consisting of a projection screen and projector, e.g., professional projectors for cinema projection.</t>
+  </si>
+  <si>
+    <t>Projectors</t>
+  </si>
+  <si>
+    <t>GB/T 8170; GB 20943; SJ/T 11332; SJ/T 11346</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-035-2016-projectors</t>
+  </si>
+  <si>
+    <t>https://www.energylabel.com.cn/cpbazlxz/display.htm?contentId=e59e428822a54893b571a5cf2b9b4f56</t>
+  </si>
+  <si>
+    <t>CEL- Air Cleaners</t>
+  </si>
+  <si>
+    <t>This policy covers air cleaners.</t>
+  </si>
+  <si>
+    <t>Air Cleaners</t>
+  </si>
+  <si>
+    <t>GB/T 18801-2015; GB/T 18883-2002</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-air-cleaners</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/04/%E7%A9%BA%E6%B0%94%E5%87%80%E5%8C%96%E5%99%A8%E8%83%BD%E6%BA%</t>
+  </si>
+  <si>
+    <t>CEL- Digital Television Adapters (Set Top Box)</t>
+  </si>
+  <si>
+    <t>This policy covers digital television adapters (set top box).</t>
+  </si>
+  <si>
+    <t>Set Top Boxes (STB)</t>
+  </si>
+  <si>
+    <t>GB/T 2829-2002; GB/T 14857; GB/T 17700; GB/T 17975.1; GB/T 17975.2; GB/T 17975.3; GB/T 20600; GB 20943; GD/JN 01; GY/T 155; GY/T 170; IEC 62087:2008</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-digital-television-adapters-set-top-box</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/66cce27f96114f04a415b6ae8a84224d/files/cms/article/2021/05/%E6%9C%BA%E9%A1%B6%E7%9B%92.pdf</t>
+  </si>
+  <si>
+    <t>CEL- Directional Integrated LED Lamps for Indoor Lighting</t>
+  </si>
+  <si>
+    <t>This policy covers directional integrated LED lamps.</t>
+  </si>
+  <si>
+    <t>Directional Lamps</t>
+  </si>
+  <si>
+    <t>GB/T 29295; GB/T 29296</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-directional-integrated-led-lamps-indoor-lighting</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/04/%E5%AE%A4%E5%86%85%E7%85%A7%E6%98%8E%E7%94%A8LED%20%E4%BA%A7%E</t>
+  </si>
+  <si>
+    <t>CEL- Household Air Conditioning Electric Ventilating Fans</t>
+  </si>
+  <si>
+    <t>This policy covers household and similar purposes A.C. electric ventilating fans.</t>
+  </si>
+  <si>
+    <t>Exhaust Fans</t>
+  </si>
+  <si>
+    <t>GB/T 1236; GB/T 2828.1; GB/T 2829; GB/T 14806</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-household-air-conditioning-electric-ventilating-fans</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2019/09/%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%</t>
+  </si>
+  <si>
+    <t>CEL- LED Luminaires for Road and Tunnel Lighting</t>
+  </si>
+  <si>
+    <t>This policy covers LED luminaires for road and tunnel lighting.</t>
+  </si>
+  <si>
+    <t>GB/T 24826; GB/T 31897.201</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-led-luminaires-road-and-tunnel-lighting</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/04/%E9%81%93%E8%B7%AF%E5%92%8C%E9%9A%A7%E9%81%93%E7%85%A7%E6%98%8</t>
+  </si>
+  <si>
+    <t>CEL- LED products for indoor lighting: LED downlights</t>
+  </si>
+  <si>
+    <t>This policy covers LED downlights.</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires</t>
+  </si>
+  <si>
+    <t>GB/T 29293; GB/T 29294</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-led-products-indoor-lighting-led-downlights</t>
+  </si>
+  <si>
+    <t>CEL- Low Ambient Temperature Air Source Heat Pumps</t>
+  </si>
+  <si>
+    <t>This policy covers low ambient temperature air source heat pumps.</t>
+  </si>
+  <si>
+    <t>Heat Pumps</t>
+  </si>
+  <si>
+    <t>GB/T 21362-2008; GB/T 25127.1-2010; GB/T 25127.2-2010; JB/T 12841-2016</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-low-ambient-temperature-air-source-heat-pumps</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/04/%E4%BD%8E%E7%8E%AF%E5%A2%83%E6%B8%A9%E5%BA%A6%E7%A9%BA%E6%B0%</t>
+  </si>
+  <si>
+    <t>CEL- Rice cookers</t>
+  </si>
+  <si>
+    <t>This policy covers rice cookers.</t>
+  </si>
+  <si>
+    <t>Rice Cookers</t>
+  </si>
+  <si>
+    <t>GB 4706.1; GB 4706.19; QB/T 4099</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-rice-cookers</t>
+  </si>
+  <si>
+    <t>CEL-004. Unitary Air Conditioners</t>
+  </si>
+  <si>
+    <t>Applies to the electrically driven compressor and indoor static pressure at 0Pa unitary ACs, computer and data processing center unitary ACs, communication stations unitary ACs, and constant temperature and humidity unitary ACs. Not including multi-connected AC, rooftop air conditioning unit, and ducted air-conditioning (heat pump) units.</t>
+  </si>
+  <si>
+    <t>November 2021</t>
+  </si>
+  <si>
+    <t>GB 19576-2004 GB/T 17758 GB/T 18836 JB/T 8072</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-004-unitary-air-conditioners</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/10/%E5%8D%95%E5%85%83%E5%BC%8F%E7%A9%BA%E6%B0%94%E8%B0%83%E8%8A%82%E6%9C%BA%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-007. Small &amp; Medium Three-phase Asynchronous Motors</t>
+  </si>
+  <si>
+    <t>Applies to motors working under three-phase AC; with voltage lower than 690V and frequency of 50Hz; for motors of energy efficiency grade 2 and 3; their rated power shall be 0.55kW-315kW; and for grade 1 motors; rated power should be 3kW-315kW; number of poles shall be 2; 4; and 6; of single-speed closed self-fan cooling type; N design type; for general service or explosion-proof type.</t>
+  </si>
+  <si>
+    <t>GB/T 1032</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-007-small-medium-three-phase-asynchronous-motors</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/66cce27f96114f04a415b6ae8a84224d/files/cms/article/2021/05/CEL%20007-2021%E4%B8%AD%E5%B0%8F%E5%9E%8B%E4%B8%89%E7%9B%B8%E5%BC%82%E6%AD%A5%E7%94%B5%E5%8A%A8%E6%9C%BA%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-009. Domestic Gas Instantaneous Water Heater and Gas Fired Heating - Hot Water Combination Boilers</t>
+  </si>
+  <si>
+    <t>Applies to products with heating load lower than 70kW. Does not apply to storage type of gas fired heating hot water product.</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>Gas</t>
+  </si>
+  <si>
+    <t>GB 20665-2015 GB 6932 GB/T 13611 CJ/T 228</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-009-domestic-gas-instantaneous-water-heater-and-gas-fired-heating-hot-water</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7%E9%99%84%E4%BB%B611_%E5%AE%B6%E7%94%A8%E7%87%83%E6%B0%94%E5%BF%AB%E9%80%9F%E7%83%AD%E6%B0%B4%E5%99%A8%E5%92%8C%E7%87%83%E6%B0%94%E9%87%87%E6%9A%96%E7%83%AD%E6%B0%B4%E7%82%89%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-011. Multi-Connected -Heat Pump- Air Conditioner</t>
+  </si>
+  <si>
+    <t>Applies to multi-connected air conditioning -heat pump unit of T1 climate type. Does NOT apply to double or multiple cooling circulation system unit.</t>
+  </si>
+  <si>
+    <t>August 2018</t>
+  </si>
+  <si>
+    <t>GB/T 18837</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-011-multi-connected-heat-pump-air-conditioner</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/%E9%99%84%E4%BB%B66_%E5%A4%9A%E8%81%94%E5%BC%8F%E5%BC%8F%E7%A9%BA%E8%B0%83%C3%AF%C2%BC%C2%88%E7%83%AD%E6%B3%B5%C3%AF%C2%BC%C2%89%E6%9C%BA%E7%BB%84%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-012. Electric Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>Applies only to Electrical storage water heaters. Energy Labeling Classes: 5. The rating requirements for the label are specified on national energy standards GB 21519-2008.</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>GB/T 20289-2006 GB 21519-2008</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-012-electric-storage-water-heaters</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/%E9%99%84%E4%BB%B66_%E5%82%A8%E6%B0%B4%E5%BC%8F%E7%94%B5%E7%83%AD%E6%B0%B4%E5%99%A8%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-014. Computer Monitors</t>
+  </si>
+  <si>
+    <t>Applies to CRT and LCD monitors for computers working under normal electricity grid voltage and those displays with tuners and or receivers mainly used as computer monitors.</t>
+  </si>
+  <si>
+    <t>Displays</t>
+  </si>
+  <si>
+    <t>GB 21520-2008 CCEC/T23-2003 GB 20943-2013 GB 20943 SJ/T 11292</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-014-computer-monitors</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7%E9%99%84%E4%BB%B616_%E8%AE%A1%E7%AE%97%E6%9C%BA%E6%98%BE%E7%A4%BA%E5%99%A8%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-016. Automatic Electric Rice Cooker</t>
+  </si>
+  <si>
+    <t>Applies to automatic electric rice cookers working under normal voltage and rated power lower than 2000W, with electric heating elements as the heat source.</t>
+  </si>
+  <si>
+    <t>GB 4706.19 GB 12021.6-2008 CCEC/T11-2006 QB/T 3899</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-016-automatic-electric-rice-cooker</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2019/09/%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99(1).pdf</t>
+  </si>
+  <si>
+    <t>CEL-017. Alternative Current Electric Fans</t>
+  </si>
+  <si>
+    <t>Applies to AC fans with single phase rated voltage no more than 250V other rated voltage no more than 480V and driven by AC motor including desk fan; rotary fan; wall fan; slide fan; floor fan and ceiling fan.</t>
+  </si>
+  <si>
+    <t>Ceiling Fans</t>
+  </si>
+  <si>
+    <t>GB 12021.9-2008, GB 13380</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-017-alternative-current-electric-fans</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/6%E9%99%84%E4%BB%B619_%E4%BA%A4%E6%B5%81%E7%94%B5%E9%A3%8E%E6%89%87%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-019. Air Compressor -Displacement Air Compressor</t>
+  </si>
+  <si>
+    <t>The following types of air compressors are covered under this policy: Direct drive portable reciprocating piston air compressors; Reciprocating piston micro air compressors; Oil-free reciprocating piston air compressors; Stationary reciprocating piston air compressors for general use; Oil injected screw air compressors for general use; Oil injected single screw air compressors for general use, and Oil flooded sliding vane air compressor for general use.</t>
+  </si>
+  <si>
+    <t>Air Compressors</t>
+  </si>
+  <si>
+    <t>July 2021</t>
+  </si>
+  <si>
+    <t>GB-T 3853-1998</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-019-air-compressor-displacement-air-compressor</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/6%E9%99%84%E4%BB%B621_%E5%AE%B9%E7%A7%AF%E5%BC%8F%E7%A9%BA%E6%B0%94%E5%8E%8B%E7%BC%A9%E6%9C%BA%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-020. Refrigerators</t>
+  </si>
+  <si>
+    <t>Applies to motor-driven compressor type refrigerators that are for household use -including those with volume greater than 500L. Does not apply to built-in type exhibition type with a transparent door or other specialized types.</t>
+  </si>
+  <si>
+    <t>Refrigerators-Freezers</t>
+  </si>
+  <si>
+    <t>GB/T 8059.1-1995 GB 12021.2-2008 GB 19606-2004</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-020-refrigerators</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7%E9%99%84%E4%BB%B63_%E5%AE%B6%E7%94%A8%E7%94%B5%E5%86%B0%E7%AE%B1%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-021. Power Transformer</t>
+  </si>
+  <si>
+    <t>Applies to remote refrigerated display cabinets for food sales and display. Does NOT apply to refrigerated automatic vending machine or refrigerated display cabinets which are not for retail purpose.</t>
+  </si>
+  <si>
+    <t>Power Transformers</t>
+  </si>
+  <si>
+    <t>GB 1094.1-1996 GB/T 2900.15-1997 GB/T 6451-2008 GB 24790-2009</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-021-power-transformer</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/xzzq/display.htm?contentId=ae2f1677d59a46688deb3fdd6b01095c</t>
+  </si>
+  <si>
+    <t>CEL-022. Ventilators</t>
+  </si>
+  <si>
+    <t>Applies to for the following types of fan: centrifugal and axial-flow type for general use; centrifugal ID-fan for industrial steam boiler; centrifugal IF-fan and ID-fan for boiler of power station; axial type fan used at power station; centrifugal fan for AC. Does not apply to specialized-structured and used fans like jet type fan; cross-flow fan; and roof fan.</t>
+  </si>
+  <si>
+    <t>Industrial Blowers</t>
+  </si>
+  <si>
+    <t>GB 19761-2009 GB/T 1236 GB/T 10178 JB/T 2977 JB/T 4357 JB/T 4358 JB/T 4362 JB/T 10562 JB/T 10563</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-022-ventilators</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/xzzq/display.htm?contentId=96b107ffcb3f41dabc9e99d133001670</t>
+  </si>
+  <si>
+    <t>CEL-023. Room Air Conditioners</t>
+  </si>
+  <si>
+    <t>Applies to air-cooling condensor; completely closed type electric motor-compressor type AC; whose cooling capacity is below 14000W and climate type is T1. Does not apply to portable; variable speed or multi-connected types of ACs.</t>
+  </si>
+  <si>
+    <t>Room ACs - Stationary ACs</t>
+  </si>
+  <si>
+    <t>GB/T 7725-2004 GB 12021.3-2010</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-023-room-air-conditioners</t>
+  </si>
+  <si>
+    <t>https://app.sist.org.cn/label/Upload/ProductFile/ee65aebc-6a40-477d-8864-0479f0ec2fa4.pdf</t>
+  </si>
+  <si>
+    <t>CEL-024. Flat Panel TV</t>
+  </si>
+  <si>
+    <t>Applies to LCD and OLED TV (referred to as "flat panel TV") and LCD and OLED monitors that work under AC 220 V and 50 Hz power supply conditions.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-024-flat-panel-tv</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/66cce27f96114f04a415b6ae8a84224d/files/cms/article/2021/05/%E7%94%B5%E8%A7%86.pdf</t>
+  </si>
+  <si>
+    <t>CEL-025. Household and Similar Microwave Ovens</t>
+  </si>
+  <si>
+    <t>Applies to microwaves with rated input power lower than 2500W and uses the electro-magnetic power in ISM frequency range 2450MHz and resistance heating element to heat including microwave ovens with single microwave function and with barbecue and hot wind convection function. Does not apply to commercial and industrial microwave ovens or ovens with ventilators.</t>
+  </si>
+  <si>
+    <t>Microwaves</t>
+  </si>
+  <si>
+    <t>GB-T 18800-2008 CCEC-T09-2006 GB 24849-2010 GB 4706.21</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-025-household-and-similar-microwave-ovens</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2019/09/%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-026. Domestic solar water heating system</t>
+  </si>
+  <si>
+    <t>Applies to solar water heaters with volume less than 0.6 cubic meters.</t>
+  </si>
+  <si>
+    <t>Solar</t>
+  </si>
+  <si>
+    <t>GB 26969-2011</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-026-domestic-solar-water-heating-system</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/6%E9%99%84%E4%BB%B628_%E5%AE%B6%E7%94%A8%E5%A4%AA%E9%98%B3%E8%83%BD%E7%83%AD%E6%B0%B4%E7%B3%BB%E7%BB%9F%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-027. Microcomputers</t>
+  </si>
+  <si>
+    <t>Desktop computers microcomputers with a display function and laptop computers of general purpose. Does not apply to: workstations and IPC; microcomputers with two or more discrete graphics display units; microcomputers with a rated power supply greater than 750 W; laptops with the display diagonal less than 0.294 6m or 11.6 inches</t>
+  </si>
+  <si>
+    <t>Computers</t>
+  </si>
+  <si>
+    <t>GB 28380-2014, GB/T 9813</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-027-microcomputers</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/6%E9%99%84%E4%BB%B629_%E5%BE%AE%E5%9E%8B%E8%AE%A1%E7%AE%97%E6%9C%BA%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-028. Refrigerated Display Cabinets with Remote Condensing Units</t>
+  </si>
+  <si>
+    <t>Applies to remote refrigerated display cabinets for food sales and display. Does not apply to refrigerated automatic vending machine or refrigerated display cabinets which are not for retail purpose.</t>
+  </si>
+  <si>
+    <t>GB 26920.1-2011</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-028-refrigerated-display-cabinets-remote-condensing-units</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/6%E9%99%84%E4%BB%B627_%E8%BF%9C%E7%BD%AE%E5%86%B7%E5%87%9D%E6%9C%BA%E7%BB%84%E5%86%B7%E8%97%8F%E9%99%88%E5%88%97%E6%9F%9C%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-031. Electric Clothes Washers</t>
+  </si>
+  <si>
+    <t>Applies to household electric washing machines with washing capacity no larger than 13kg. Does not apply to those with washing capacity no larger than 1.0kg and those without dehydration function. For washer-dryer type only washing performance is considered.</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>GB/T 4288 2008 GB 12021.4-2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-031-electric-clothes-washers</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/6%E9%99%84%E4%BB%B65_%E7%94%B5%E5%8A%A8%E6%B4%97%E8%A1%A3%E6%9C%BA%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-032. Self-Ballasted Fluorescent Lamps</t>
+  </si>
+  <si>
+    <t>Applies to self-ballasted CFLs of rated voltage of 220V, rated working frequency of 50Hz and rated power of 3 W-60 W; and with caps of screw or bayonet type. These CFLs shall be of general service and ignition control parts and stablization parts are integrated. Does not apply to CFLs with covers.</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>GB/T 17263-2013 GB 19044-2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-032-self-ballasted-fluorescent-lamps</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/%E9%99%84%E4%BB%B66_%E6%99%AE%E9%80%9A%E7%85%A7%E6%98%8E%E7%94%A8%E8%87%AA%E9%95%87%E6%B5%81%E8%8D%A7%E5%85%89%E7%81%AF%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-034. Cooker Hood</t>
+  </si>
+  <si>
+    <t>Applies to cooker hoods with the rated voltage not exceeding 250 V and cookers stove and similar types with upper hood</t>
+  </si>
+  <si>
+    <t>Cooktops or Hobs</t>
+  </si>
+  <si>
+    <t>GB 29539-2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-034-cooker-hood</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7%E9%99%84%E4%BB%B630_%E5%90%B8%E6%B2%B9%E7%83%9F%E6%9C%BA%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-035. Heat Pump Water Heaters</t>
+  </si>
+  <si>
+    <t>Applies to motor-driven air source heat pump water heaters with vapor-compression refrigeration cycle. Does not apply to electrical storage water heaters</t>
+  </si>
+  <si>
+    <t>Heat Pumps, Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>GB 29541-2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-035-heat-pump-water-heaters</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7%E9%99%84%E4%BB%B631_%E7%83%AD%E6%B3%B5%E7%83%AD%E6%B0%B4%E6%9C%BA%EF%BC%88%E5%99%A8%EF%BC%89%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-036. Household Cookers</t>
+  </si>
+  <si>
+    <t>Applies to induction cookers with one or more heating units with each unit's rated power ranges from 700W to 3500W. Does not apply to commercial induction cookers, power frequency induction cookers and concave cooker.</t>
+  </si>
+  <si>
+    <t>GB 21456-2014</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-036-household-cookers</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7%E9%99%84%E4%BB%B615_%E5%AE%B6%E7%94%A8%E7%94%B5%E7%A3%81%E7%81%B6%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-037. Copiers, Printers, and Fax Machines</t>
+  </si>
+  <si>
+    <t>Applies to those AC contactors with rated frequency of 50Hz; rated voltage no higher than 1140V; and rated current between 9A-630A. Does not apply to AC contactors with external power saving device or semi-conductor type -solid type contactor.</t>
+  </si>
+  <si>
+    <t>Imaging Equipment</t>
+  </si>
+  <si>
+    <t>GB 21521-2014</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-037-copiers-printers-and-fax-machines</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7%E9%99%84%E4%BB%B617_%E5%A4%8D%E5%8D%B0%E6%9C%BA%E3%80%81%E6%89%93%E5%8D%B0%E6%9C%BA%E5%92%8C%E4%BC%A0%E7%9C%9F%E6%9C%BA%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-038. Household Gas Stoves</t>
+  </si>
+  <si>
+    <t>Applies only to gas stove with a nominal heat load of a single burner not more than 5.23 kW.</t>
+  </si>
+  <si>
+    <t>Ovens</t>
+  </si>
+  <si>
+    <t>GB-T 13611, GB 30720-2014</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-038-household-gas-stoves</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7%E9%99%84%E4%BB%B632_%E5%AE%B6%E7%94%A8%E7%87%83%E6%B0%94%E7%81%B6%E5%85%B7%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-039. Commercial Gas Stoves</t>
+  </si>
+  <si>
+    <t>Applies to commercial gas-to-energy stoves with a rated thermal load of single burner not exceeding 60 kW and a nominal heat load of each burner not exceeding 80 kW and a vapor pressure not exceeding 500Pa. A nominal diameter should not be less than 600 mm.</t>
+  </si>
+  <si>
+    <t>GB/T 13611, GB 30720-2014</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-039-commercial-gas-stoves</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7%E9%99%84%E4%BB%B633_%E5%95%86%E7%94%A8%E7%87%83%E6%B0%94%E7%81%B6%E5%85%B7%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-040. Groundwater Source Heat Pump Systems</t>
+  </si>
+  <si>
+    <t>Groundwater source heat pump systems of commercial and industrial use.</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters, Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>GB 30721-2014</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-040-groundwater-source-heat-pump-systems</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7%E9%99%84%E4%BB%B634_%E6%B0%B4%EF%BC%88%E5%9C%B0%EF%BC%89%E6%BA%90%E7%83%AD%E6%B3%B5%E6%9C%BA%E7%BB%84%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-LED products for indoor lighting: Non-directional self ballasted LED lamp</t>
+  </si>
+  <si>
+    <t>This policy covers LED products for indoor lighting: Non directional self ballasted LED lamp.</t>
+  </si>
+  <si>
+    <t>GB/T 24908; GB/T 31112; GB/T 24824</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-led-products-indoor-lighting-non-directional-self-ballasted-led-lamp</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/04/%E5%AE%A4%E5%86%85%E7%85%A7%E6%98%8E%E7%94%A8LED%20%E4%BA%A7%E5%93%81%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>China Water Efficiency Labeling Program (CWEL)</t>
+  </si>
+  <si>
+    <t>The Water Efficiency Labeling Programwas introduced in 2017 and became effective on March 1, 2018. This program is a mandatory and categorical labeling program. A product catalogue is expected to be created under this program, and products part of the catalogue are required to be registered and approved by China National Institute of Standardization (CNIS).</t>
+  </si>
+  <si>
+    <t>Toilets</t>
+  </si>
+  <si>
+    <t>January 2021</t>
+  </si>
+  <si>
+    <t>Water</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission, Ministry of Water Resources</t>
+  </si>
+  <si>
+    <t>Water Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/china-water-efficiency-labeling-program-cwel</t>
+  </si>
+  <si>
+    <t>http://www.cnstandards.net/index.php/resource/energy-conservation/china-water-efficiency-labeling/</t>
+  </si>
+  <si>
+    <t>The Water Efficiency Labeling Programwas introducedin 2017 and became effective on March 1, 2018. This program is a mandatory and categorical labeling program. A product catalogue is expected to be created under this program, and products part of the catalogue are required to be registered and approved by China National Institute of Standardization (CNIS).</t>
+  </si>
+  <si>
+    <t>Urinals</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/china-water-efficiency-labeling-program-cwel-0</t>
+  </si>
+  <si>
+    <t>Showers or Showerheads</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/china-water-efficiency-labeling-program-cwel-1</t>
+  </si>
+  <si>
+    <t>Taps or Faucets</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/china-water-efficiency-labeling-program-cwel-2</t>
+  </si>
+  <si>
+    <t>Squatting Toilets</t>
+  </si>
+  <si>
+    <t>GB 6952</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/china-water-efficiency-labeling-program-cwel-3</t>
+  </si>
+  <si>
+    <t>CWL 02-2020 Intelligent toilets</t>
+  </si>
+  <si>
+    <t>This policy contains water efficiency label requirements for intelligent toilets. It applies to smart toilets installed on cold water pipelines in building facilities with a water supply pressure between 0.1~0.6 MPa.</t>
+  </si>
+  <si>
+    <t>GB 38448</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cwl-02-2020-intelligent-toilets</t>
+  </si>
+  <si>
+    <t>http://www.waterlabel.org.cn/userfiles/2/files/cms/article/2020/10/%E6%99%BA%E8%83%BD%E5%9D%90%E4%BE%BF%E5%99%A8%E6%B0%B4%E6%95%88%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CWL 02-2021 Water purifiers</t>
+  </si>
+  <si>
+    <t>Water Fixtures</t>
+  </si>
+  <si>
+    <t>GB 34914-2021</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cwl-02-2021-water-purifiers</t>
+  </si>
+  <si>
+    <t>https://www.ndrc.gov.cn/xxgk/zcfb/ghxwj/202112/P020211213405201806707.pdf</t>
+  </si>
+  <si>
+    <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades for crystalline silicon photovoltaic modules and inverters</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, minimum allowable values of energy efficiency, and the test and calculation methods for crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters.
+This standard applies to terrestrial n-type crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters, where grid-connected photovoltaic inverters comprise central inverters, string inverters, and the grid-connected inverter portion of pre-assembled integrated photovoltaic inverter units.</t>
+  </si>
+  <si>
+    <t>Solar Energy Kits</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>The Standardization Administration of China (SAC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?mode=p&amp;id=WSQmieH%2F%2FXI%3D</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -358,61 +1405,2901 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A1"/>
+  <dimension ref="A1:P58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.10" bestFit="true" style="0"/>
+    <col min="1" max="1" width="174.529" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="540.154" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="175.671" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="139.109" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="403.33" bestFit="true" customWidth="true" style="0"/>
   </cols>
-  <sheetData/>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H2">
+        <v>2010</v>
+      </c>
+      <c r="I2"/>
+      <c r="J2" t="s">
+        <v>23</v>
+      </c>
+      <c r="K2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L2" t="s">
+        <v>25</v>
+      </c>
+      <c r="M2" t="s">
+        <v>26</v>
+      </c>
+      <c r="N2" t="s">
+        <v>27</v>
+      </c>
+      <c r="O2" t="s">
+        <v>28</v>
+      </c>
+      <c r="P2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3">
+        <v>2017</v>
+      </c>
+      <c r="I3"/>
+      <c r="J3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K3" t="s">
+        <v>24</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" t="s">
+        <v>26</v>
+      </c>
+      <c r="N3" t="s">
+        <v>34</v>
+      </c>
+      <c r="O3" t="s">
+        <v>35</v>
+      </c>
+      <c r="P3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4">
+        <v>2020</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4" t="s">
+        <v>23</v>
+      </c>
+      <c r="K4" t="s">
+        <v>24</v>
+      </c>
+      <c r="L4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M4" t="s">
+        <v>26</v>
+      </c>
+      <c r="N4" t="s">
+        <v>34</v>
+      </c>
+      <c r="O4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P4" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5">
+        <v>2008</v>
+      </c>
+      <c r="I5"/>
+      <c r="J5" t="s">
+        <v>23</v>
+      </c>
+      <c r="K5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L5" t="s">
+        <v>46</v>
+      </c>
+      <c r="M5" t="s">
+        <v>26</v>
+      </c>
+      <c r="N5" t="s">
+        <v>34</v>
+      </c>
+      <c r="O5" t="s">
+        <v>47</v>
+      </c>
+      <c r="P5" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6">
+        <v>2013</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6" t="s">
+        <v>51</v>
+      </c>
+      <c r="K6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L6" t="s">
+        <v>52</v>
+      </c>
+      <c r="M6" t="s">
+        <v>26</v>
+      </c>
+      <c r="N6" t="s">
+        <v>34</v>
+      </c>
+      <c r="O6" t="s">
+        <v>53</v>
+      </c>
+      <c r="P6" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7">
+        <v>2014</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7" t="s">
+        <v>23</v>
+      </c>
+      <c r="K7" t="s">
+        <v>24</v>
+      </c>
+      <c r="L7" t="s">
+        <v>58</v>
+      </c>
+      <c r="M7" t="s">
+        <v>26</v>
+      </c>
+      <c r="N7" t="s">
+        <v>34</v>
+      </c>
+      <c r="O7" t="s">
+        <v>59</v>
+      </c>
+      <c r="P7" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" t="s">
+        <v>63</v>
+      </c>
+      <c r="E8" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" t="s">
+        <v>21</v>
+      </c>
+      <c r="G8" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8">
+        <v>2014</v>
+      </c>
+      <c r="I8"/>
+      <c r="J8" t="s">
+        <v>23</v>
+      </c>
+      <c r="K8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L8" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" t="s">
+        <v>26</v>
+      </c>
+      <c r="N8" t="s">
+        <v>34</v>
+      </c>
+      <c r="O8" t="s">
+        <v>64</v>
+      </c>
+      <c r="P8" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" t="s">
+        <v>67</v>
+      </c>
+      <c r="C9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" t="s">
+        <v>68</v>
+      </c>
+      <c r="E9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" t="s">
+        <v>21</v>
+      </c>
+      <c r="G9" t="s">
+        <v>22</v>
+      </c>
+      <c r="H9">
+        <v>2008</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9" t="s">
+        <v>23</v>
+      </c>
+      <c r="K9" t="s">
+        <v>24</v>
+      </c>
+      <c r="L9" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" t="s">
+        <v>34</v>
+      </c>
+      <c r="O9" t="s">
+        <v>70</v>
+      </c>
+      <c r="P9" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" t="s">
+        <v>73</v>
+      </c>
+      <c r="C10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" t="s">
+        <v>74</v>
+      </c>
+      <c r="E10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" t="s">
+        <v>75</v>
+      </c>
+      <c r="H10">
+        <v>2020</v>
+      </c>
+      <c r="I10">
+        <v>2021</v>
+      </c>
+      <c r="J10" t="s">
+        <v>76</v>
+      </c>
+      <c r="K10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10" t="s">
+        <v>77</v>
+      </c>
+      <c r="M10" t="s">
+        <v>78</v>
+      </c>
+      <c r="N10" t="s">
+        <v>34</v>
+      </c>
+      <c r="O10" t="s">
+        <v>79</v>
+      </c>
+      <c r="P10" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" t="s">
+        <v>81</v>
+      </c>
+      <c r="B11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" t="s">
+        <v>83</v>
+      </c>
+      <c r="E11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H11">
+        <v>2011</v>
+      </c>
+      <c r="I11">
+        <v>2021</v>
+      </c>
+      <c r="J11" t="s">
+        <v>76</v>
+      </c>
+      <c r="K11" t="s">
+        <v>24</v>
+      </c>
+      <c r="L11" t="s">
+        <v>84</v>
+      </c>
+      <c r="M11" t="s">
+        <v>85</v>
+      </c>
+      <c r="N11" t="s">
+        <v>34</v>
+      </c>
+      <c r="O11" t="s">
+        <v>86</v>
+      </c>
+      <c r="P11" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" t="s">
+        <v>89</v>
+      </c>
+      <c r="C12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" t="s">
+        <v>75</v>
+      </c>
+      <c r="H12">
+        <v>2016</v>
+      </c>
+      <c r="I12">
+        <v>2021</v>
+      </c>
+      <c r="J12" t="s">
+        <v>76</v>
+      </c>
+      <c r="K12" t="s">
+        <v>24</v>
+      </c>
+      <c r="L12" t="s">
+        <v>91</v>
+      </c>
+      <c r="M12" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" t="s">
+        <v>34</v>
+      </c>
+      <c r="O12" t="s">
+        <v>92</v>
+      </c>
+      <c r="P12" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" t="s">
+        <v>90</v>
+      </c>
+      <c r="E13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F13" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" t="s">
+        <v>75</v>
+      </c>
+      <c r="H13">
+        <v>2016</v>
+      </c>
+      <c r="I13">
+        <v>2021</v>
+      </c>
+      <c r="J13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L13" t="s">
+        <v>91</v>
+      </c>
+      <c r="M13" t="s">
+        <v>78</v>
+      </c>
+      <c r="N13" t="s">
+        <v>34</v>
+      </c>
+      <c r="O13" t="s">
+        <v>94</v>
+      </c>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" t="s">
+        <v>95</v>
+      </c>
+      <c r="B14" t="s">
+        <v>96</v>
+      </c>
+      <c r="C14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" t="s">
+        <v>97</v>
+      </c>
+      <c r="E14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" t="s">
+        <v>22</v>
+      </c>
+      <c r="H14">
+        <v>2015</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14" t="s">
+        <v>76</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
+        <v>98</v>
+      </c>
+      <c r="M14" t="s">
+        <v>26</v>
+      </c>
+      <c r="N14" t="s">
+        <v>34</v>
+      </c>
+      <c r="O14" t="s">
+        <v>99</v>
+      </c>
+      <c r="P14" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" t="s">
+        <v>101</v>
+      </c>
+      <c r="B15" t="s">
+        <v>102</v>
+      </c>
+      <c r="C15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" t="s">
+        <v>103</v>
+      </c>
+      <c r="E15" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" t="s">
+        <v>21</v>
+      </c>
+      <c r="G15" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15">
+        <v>2019</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15" t="s">
+        <v>23</v>
+      </c>
+      <c r="K15" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15" t="s">
+        <v>104</v>
+      </c>
+      <c r="M15" t="s">
+        <v>26</v>
+      </c>
+      <c r="N15" t="s">
+        <v>34</v>
+      </c>
+      <c r="O15" t="s">
+        <v>105</v>
+      </c>
+      <c r="P15" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" t="s">
+        <v>107</v>
+      </c>
+      <c r="B16" t="s">
+        <v>108</v>
+      </c>
+      <c r="C16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" t="s">
+        <v>109</v>
+      </c>
+      <c r="E16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" t="s">
+        <v>21</v>
+      </c>
+      <c r="G16" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16">
+        <v>2011</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16" t="s">
+        <v>23</v>
+      </c>
+      <c r="K16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16" t="s">
+        <v>110</v>
+      </c>
+      <c r="M16" t="s">
+        <v>26</v>
+      </c>
+      <c r="N16" t="s">
+        <v>34</v>
+      </c>
+      <c r="O16" t="s">
+        <v>111</v>
+      </c>
+      <c r="P16" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" t="s">
+        <v>114</v>
+      </c>
+      <c r="C17" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" t="s">
+        <v>115</v>
+      </c>
+      <c r="E17" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" t="s">
+        <v>21</v>
+      </c>
+      <c r="G17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17">
+        <v>2020</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17" t="s">
+        <v>23</v>
+      </c>
+      <c r="K17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17" t="s">
+        <v>116</v>
+      </c>
+      <c r="M17" t="s">
+        <v>26</v>
+      </c>
+      <c r="N17" t="s">
+        <v>34</v>
+      </c>
+      <c r="O17" t="s">
+        <v>117</v>
+      </c>
+      <c r="P17" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>119</v>
+      </c>
+      <c r="B18" t="s">
+        <v>120</v>
+      </c>
+      <c r="C18" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" t="s">
+        <v>121</v>
+      </c>
+      <c r="E18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18">
+        <v>2016</v>
+      </c>
+      <c r="I18"/>
+      <c r="J18" t="s">
+        <v>23</v>
+      </c>
+      <c r="K18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" t="s">
+        <v>122</v>
+      </c>
+      <c r="M18" t="s">
+        <v>26</v>
+      </c>
+      <c r="N18" t="s">
+        <v>34</v>
+      </c>
+      <c r="O18" t="s">
+        <v>123</v>
+      </c>
+      <c r="P18" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>125</v>
+      </c>
+      <c r="B19" t="s">
+        <v>126</v>
+      </c>
+      <c r="C19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" t="s">
+        <v>45</v>
+      </c>
+      <c r="E19" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" t="s">
+        <v>21</v>
+      </c>
+      <c r="G19" t="s">
+        <v>22</v>
+      </c>
+      <c r="H19">
+        <v>2020</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19" t="s">
+        <v>23</v>
+      </c>
+      <c r="K19" t="s">
+        <v>24</v>
+      </c>
+      <c r="L19" t="s">
+        <v>127</v>
+      </c>
+      <c r="M19" t="s">
+        <v>26</v>
+      </c>
+      <c r="N19" t="s">
+        <v>34</v>
+      </c>
+      <c r="O19" t="s">
+        <v>128</v>
+      </c>
+      <c r="P19" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>130</v>
+      </c>
+      <c r="B20" t="s">
+        <v>131</v>
+      </c>
+      <c r="C20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" t="s">
+        <v>132</v>
+      </c>
+      <c r="E20" t="s">
+        <v>20</v>
+      </c>
+      <c r="F20" t="s">
+        <v>21</v>
+      </c>
+      <c r="G20" t="s">
+        <v>22</v>
+      </c>
+      <c r="H20">
+        <v>2020</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20" t="s">
+        <v>51</v>
+      </c>
+      <c r="K20" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20" t="s">
+        <v>133</v>
+      </c>
+      <c r="M20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N20" t="s">
+        <v>34</v>
+      </c>
+      <c r="O20" t="s">
+        <v>134</v>
+      </c>
+      <c r="P20" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>135</v>
+      </c>
+      <c r="B21" t="s">
+        <v>136</v>
+      </c>
+      <c r="C21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" t="s">
+        <v>137</v>
+      </c>
+      <c r="E21" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" t="s">
+        <v>22</v>
+      </c>
+      <c r="H21">
+        <v>2020</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21" t="s">
+        <v>23</v>
+      </c>
+      <c r="K21" t="s">
+        <v>24</v>
+      </c>
+      <c r="L21" t="s">
+        <v>138</v>
+      </c>
+      <c r="M21" t="s">
+        <v>26</v>
+      </c>
+      <c r="N21" t="s">
+        <v>34</v>
+      </c>
+      <c r="O21" t="s">
+        <v>139</v>
+      </c>
+      <c r="P21" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22" t="s">
+        <v>141</v>
+      </c>
+      <c r="B22" t="s">
+        <v>142</v>
+      </c>
+      <c r="C22" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" t="s">
+        <v>143</v>
+      </c>
+      <c r="E22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F22" t="s">
+        <v>21</v>
+      </c>
+      <c r="G22" t="s">
+        <v>22</v>
+      </c>
+      <c r="H22">
+        <v>2018</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22" t="s">
+        <v>23</v>
+      </c>
+      <c r="K22" t="s">
+        <v>24</v>
+      </c>
+      <c r="L22" t="s">
+        <v>144</v>
+      </c>
+      <c r="M22" t="s">
+        <v>26</v>
+      </c>
+      <c r="N22" t="s">
+        <v>34</v>
+      </c>
+      <c r="O22" t="s">
+        <v>145</v>
+      </c>
+      <c r="P22" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" t="s">
+        <v>146</v>
+      </c>
+      <c r="B23" t="s">
+        <v>147</v>
+      </c>
+      <c r="C23" t="s">
+        <v>18</v>
+      </c>
+      <c r="D23" t="s">
+        <v>39</v>
+      </c>
+      <c r="E23" t="s">
+        <v>20</v>
+      </c>
+      <c r="F23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G23" t="s">
+        <v>75</v>
+      </c>
+      <c r="H23">
+        <v>2005</v>
+      </c>
+      <c r="I23">
+        <v>2019</v>
+      </c>
+      <c r="J23" t="s">
+        <v>148</v>
+      </c>
+      <c r="K23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L23" t="s">
+        <v>149</v>
+      </c>
+      <c r="M23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N23" t="s">
+        <v>34</v>
+      </c>
+      <c r="O23" t="s">
+        <v>150</v>
+      </c>
+      <c r="P23" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" t="s">
+        <v>152</v>
+      </c>
+      <c r="B24" t="s">
+        <v>153</v>
+      </c>
+      <c r="C24" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" t="s">
+        <v>20</v>
+      </c>
+      <c r="F24" t="s">
+        <v>21</v>
+      </c>
+      <c r="G24" t="s">
+        <v>75</v>
+      </c>
+      <c r="H24">
+        <v>2008</v>
+      </c>
+      <c r="I24">
+        <v>2012</v>
+      </c>
+      <c r="J24" t="s">
+        <v>23</v>
+      </c>
+      <c r="K24" t="s">
+        <v>24</v>
+      </c>
+      <c r="L24" t="s">
+        <v>154</v>
+      </c>
+      <c r="M24" t="s">
+        <v>26</v>
+      </c>
+      <c r="N24" t="s">
+        <v>34</v>
+      </c>
+      <c r="O24" t="s">
+        <v>155</v>
+      </c>
+      <c r="P24" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" t="s">
+        <v>157</v>
+      </c>
+      <c r="B25" t="s">
+        <v>158</v>
+      </c>
+      <c r="C25" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" t="s">
+        <v>159</v>
+      </c>
+      <c r="E25" t="s">
+        <v>20</v>
+      </c>
+      <c r="F25" t="s">
+        <v>21</v>
+      </c>
+      <c r="G25" t="s">
+        <v>75</v>
+      </c>
+      <c r="H25">
+        <v>2008</v>
+      </c>
+      <c r="I25">
+        <v>2015</v>
+      </c>
+      <c r="J25" t="s">
+        <v>23</v>
+      </c>
+      <c r="K25" t="s">
+        <v>160</v>
+      </c>
+      <c r="L25" t="s">
+        <v>161</v>
+      </c>
+      <c r="M25" t="s">
+        <v>26</v>
+      </c>
+      <c r="N25" t="s">
+        <v>34</v>
+      </c>
+      <c r="O25" t="s">
+        <v>162</v>
+      </c>
+      <c r="P25" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="A26" t="s">
+        <v>164</v>
+      </c>
+      <c r="B26" t="s">
+        <v>165</v>
+      </c>
+      <c r="C26" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" t="s">
+        <v>39</v>
+      </c>
+      <c r="E26" t="s">
+        <v>20</v>
+      </c>
+      <c r="F26" t="s">
+        <v>21</v>
+      </c>
+      <c r="G26" t="s">
+        <v>22</v>
+      </c>
+      <c r="H26">
+        <v>2009</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26" t="s">
+        <v>166</v>
+      </c>
+      <c r="K26" t="s">
+        <v>24</v>
+      </c>
+      <c r="L26" t="s">
+        <v>167</v>
+      </c>
+      <c r="M26" t="s">
+        <v>26</v>
+      </c>
+      <c r="N26" t="s">
+        <v>34</v>
+      </c>
+      <c r="O26" t="s">
+        <v>168</v>
+      </c>
+      <c r="P26" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" t="s">
+        <v>170</v>
+      </c>
+      <c r="B27" t="s">
+        <v>171</v>
+      </c>
+      <c r="C27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" t="s">
+        <v>172</v>
+      </c>
+      <c r="E27" t="s">
+        <v>20</v>
+      </c>
+      <c r="F27" t="s">
+        <v>21</v>
+      </c>
+      <c r="G27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H27">
+        <v>2009</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27" t="s">
+        <v>23</v>
+      </c>
+      <c r="K27" t="s">
+        <v>24</v>
+      </c>
+      <c r="L27" t="s">
+        <v>173</v>
+      </c>
+      <c r="M27" t="s">
+        <v>26</v>
+      </c>
+      <c r="N27" t="s">
+        <v>34</v>
+      </c>
+      <c r="O27" t="s">
+        <v>174</v>
+      </c>
+      <c r="P27" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" t="s">
+        <v>176</v>
+      </c>
+      <c r="B28" t="s">
+        <v>177</v>
+      </c>
+      <c r="C28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D28" t="s">
+        <v>178</v>
+      </c>
+      <c r="E28" t="s">
+        <v>20</v>
+      </c>
+      <c r="F28" t="s">
+        <v>21</v>
+      </c>
+      <c r="G28" t="s">
+        <v>22</v>
+      </c>
+      <c r="H28">
+        <v>2009</v>
+      </c>
+      <c r="I28">
+        <v>2015</v>
+      </c>
+      <c r="J28" t="s">
+        <v>23</v>
+      </c>
+      <c r="K28" t="s">
+        <v>24</v>
+      </c>
+      <c r="L28" t="s">
+        <v>179</v>
+      </c>
+      <c r="M28" t="s">
+        <v>26</v>
+      </c>
+      <c r="N28" t="s">
+        <v>34</v>
+      </c>
+      <c r="O28" t="s">
+        <v>180</v>
+      </c>
+      <c r="P28" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="A29" t="s">
+        <v>182</v>
+      </c>
+      <c r="B29" t="s">
+        <v>183</v>
+      </c>
+      <c r="C29" t="s">
+        <v>18</v>
+      </c>
+      <c r="D29" t="s">
+        <v>143</v>
+      </c>
+      <c r="E29" t="s">
+        <v>20</v>
+      </c>
+      <c r="F29" t="s">
+        <v>21</v>
+      </c>
+      <c r="G29" t="s">
+        <v>75</v>
+      </c>
+      <c r="H29">
+        <v>2010</v>
+      </c>
+      <c r="I29">
+        <v>2010</v>
+      </c>
+      <c r="J29" t="s">
+        <v>51</v>
+      </c>
+      <c r="K29" t="s">
+        <v>24</v>
+      </c>
+      <c r="L29" t="s">
+        <v>184</v>
+      </c>
+      <c r="M29" t="s">
+        <v>26</v>
+      </c>
+      <c r="N29" t="s">
+        <v>34</v>
+      </c>
+      <c r="O29" t="s">
+        <v>185</v>
+      </c>
+      <c r="P29" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" t="s">
+        <v>187</v>
+      </c>
+      <c r="B30" t="s">
+        <v>188</v>
+      </c>
+      <c r="C30" t="s">
+        <v>18</v>
+      </c>
+      <c r="D30" t="s">
+        <v>189</v>
+      </c>
+      <c r="E30" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" t="s">
+        <v>75</v>
+      </c>
+      <c r="H30">
+        <v>2009</v>
+      </c>
+      <c r="I30">
+        <v>2010</v>
+      </c>
+      <c r="J30" t="s">
+        <v>23</v>
+      </c>
+      <c r="K30" t="s">
+        <v>24</v>
+      </c>
+      <c r="L30" t="s">
+        <v>190</v>
+      </c>
+      <c r="M30" t="s">
+        <v>26</v>
+      </c>
+      <c r="N30" t="s">
+        <v>34</v>
+      </c>
+      <c r="O30" t="s">
+        <v>191</v>
+      </c>
+      <c r="P30" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="A31" t="s">
+        <v>193</v>
+      </c>
+      <c r="B31" t="s">
+        <v>194</v>
+      </c>
+      <c r="C31" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" t="s">
+        <v>195</v>
+      </c>
+      <c r="E31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F31" t="s">
+        <v>21</v>
+      </c>
+      <c r="G31" t="s">
+        <v>75</v>
+      </c>
+      <c r="H31">
+        <v>2010</v>
+      </c>
+      <c r="I31">
+        <v>2019</v>
+      </c>
+      <c r="J31" t="s">
+        <v>196</v>
+      </c>
+      <c r="K31" t="s">
+        <v>24</v>
+      </c>
+      <c r="L31" t="s">
+        <v>197</v>
+      </c>
+      <c r="M31" t="s">
+        <v>26</v>
+      </c>
+      <c r="N31" t="s">
+        <v>34</v>
+      </c>
+      <c r="O31" t="s">
+        <v>198</v>
+      </c>
+      <c r="P31" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="A32" t="s">
+        <v>200</v>
+      </c>
+      <c r="B32" t="s">
+        <v>201</v>
+      </c>
+      <c r="C32" t="s">
+        <v>18</v>
+      </c>
+      <c r="D32" t="s">
+        <v>202</v>
+      </c>
+      <c r="E32" t="s">
+        <v>20</v>
+      </c>
+      <c r="F32" t="s">
+        <v>21</v>
+      </c>
+      <c r="G32" t="s">
+        <v>75</v>
+      </c>
+      <c r="H32">
+        <v>2005</v>
+      </c>
+      <c r="I32">
+        <v>2015</v>
+      </c>
+      <c r="J32" t="s">
+        <v>196</v>
+      </c>
+      <c r="K32" t="s">
+        <v>24</v>
+      </c>
+      <c r="L32" t="s">
+        <v>203</v>
+      </c>
+      <c r="M32" t="s">
+        <v>26</v>
+      </c>
+      <c r="N32" t="s">
+        <v>34</v>
+      </c>
+      <c r="O32" t="s">
+        <v>204</v>
+      </c>
+      <c r="P32" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16">
+      <c r="A33" t="s">
+        <v>206</v>
+      </c>
+      <c r="B33" t="s">
+        <v>207</v>
+      </c>
+      <c r="C33" t="s">
+        <v>18</v>
+      </c>
+      <c r="D33" t="s">
+        <v>208</v>
+      </c>
+      <c r="E33" t="s">
+        <v>20</v>
+      </c>
+      <c r="F33" t="s">
+        <v>21</v>
+      </c>
+      <c r="G33" t="s">
+        <v>22</v>
+      </c>
+      <c r="H33">
+        <v>2010</v>
+      </c>
+      <c r="I33"/>
+      <c r="J33" t="s">
+        <v>23</v>
+      </c>
+      <c r="K33" t="s">
+        <v>24</v>
+      </c>
+      <c r="L33" t="s">
+        <v>209</v>
+      </c>
+      <c r="M33" t="s">
+        <v>26</v>
+      </c>
+      <c r="N33" t="s">
+        <v>27</v>
+      </c>
+      <c r="O33" t="s">
+        <v>210</v>
+      </c>
+      <c r="P33" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16">
+      <c r="A34" t="s">
+        <v>212</v>
+      </c>
+      <c r="B34" t="s">
+        <v>213</v>
+      </c>
+      <c r="C34" t="s">
+        <v>18</v>
+      </c>
+      <c r="D34" t="s">
+        <v>214</v>
+      </c>
+      <c r="E34" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" t="s">
+        <v>21</v>
+      </c>
+      <c r="G34" t="s">
+        <v>75</v>
+      </c>
+      <c r="H34">
+        <v>2010</v>
+      </c>
+      <c r="I34">
+        <v>2010</v>
+      </c>
+      <c r="J34" t="s">
+        <v>23</v>
+      </c>
+      <c r="K34" t="s">
+        <v>24</v>
+      </c>
+      <c r="L34" t="s">
+        <v>215</v>
+      </c>
+      <c r="M34" t="s">
+        <v>26</v>
+      </c>
+      <c r="N34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O34" t="s">
+        <v>216</v>
+      </c>
+      <c r="P34" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16">
+      <c r="A35" t="s">
+        <v>218</v>
+      </c>
+      <c r="B35" t="s">
+        <v>219</v>
+      </c>
+      <c r="C35" t="s">
+        <v>18</v>
+      </c>
+      <c r="D35" t="s">
+        <v>220</v>
+      </c>
+      <c r="E35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F35" t="s">
+        <v>21</v>
+      </c>
+      <c r="G35" t="s">
+        <v>75</v>
+      </c>
+      <c r="H35">
+        <v>2005</v>
+      </c>
+      <c r="I35">
+        <v>2010</v>
+      </c>
+      <c r="J35" t="s">
+        <v>23</v>
+      </c>
+      <c r="K35" t="s">
+        <v>24</v>
+      </c>
+      <c r="L35" t="s">
+        <v>221</v>
+      </c>
+      <c r="M35" t="s">
+        <v>26</v>
+      </c>
+      <c r="N35" t="s">
+        <v>34</v>
+      </c>
+      <c r="O35" t="s">
+        <v>222</v>
+      </c>
+      <c r="P35" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16">
+      <c r="A36" t="s">
+        <v>224</v>
+      </c>
+      <c r="B36" t="s">
+        <v>225</v>
+      </c>
+      <c r="C36" t="s">
+        <v>18</v>
+      </c>
+      <c r="D36" t="s">
+        <v>83</v>
+      </c>
+      <c r="E36" t="s">
+        <v>20</v>
+      </c>
+      <c r="F36" t="s">
+        <v>21</v>
+      </c>
+      <c r="G36" t="s">
+        <v>75</v>
+      </c>
+      <c r="H36">
+        <v>2011</v>
+      </c>
+      <c r="I36">
+        <v>2013</v>
+      </c>
+      <c r="J36" t="s">
+        <v>196</v>
+      </c>
+      <c r="K36" t="s">
+        <v>24</v>
+      </c>
+      <c r="L36" t="s">
+        <v>84</v>
+      </c>
+      <c r="M36" t="s">
+        <v>26</v>
+      </c>
+      <c r="N36" t="s">
+        <v>34</v>
+      </c>
+      <c r="O36" t="s">
+        <v>226</v>
+      </c>
+      <c r="P36" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16">
+      <c r="A37" t="s">
+        <v>228</v>
+      </c>
+      <c r="B37" t="s">
+        <v>229</v>
+      </c>
+      <c r="C37" t="s">
+        <v>18</v>
+      </c>
+      <c r="D37" t="s">
+        <v>230</v>
+      </c>
+      <c r="E37" t="s">
+        <v>20</v>
+      </c>
+      <c r="F37" t="s">
+        <v>21</v>
+      </c>
+      <c r="G37" t="s">
+        <v>75</v>
+      </c>
+      <c r="H37">
+        <v>2011</v>
+      </c>
+      <c r="I37">
+        <v>2017</v>
+      </c>
+      <c r="J37" t="s">
+        <v>196</v>
+      </c>
+      <c r="K37" t="s">
+        <v>24</v>
+      </c>
+      <c r="L37" t="s">
+        <v>231</v>
+      </c>
+      <c r="M37" t="s">
+        <v>26</v>
+      </c>
+      <c r="N37" t="s">
+        <v>34</v>
+      </c>
+      <c r="O37" t="s">
+        <v>232</v>
+      </c>
+      <c r="P37" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16">
+      <c r="A38" t="s">
+        <v>234</v>
+      </c>
+      <c r="B38" t="s">
+        <v>235</v>
+      </c>
+      <c r="C38" t="s">
+        <v>18</v>
+      </c>
+      <c r="D38" t="s">
+        <v>172</v>
+      </c>
+      <c r="E38" t="s">
+        <v>20</v>
+      </c>
+      <c r="F38" t="s">
+        <v>21</v>
+      </c>
+      <c r="G38" t="s">
+        <v>75</v>
+      </c>
+      <c r="H38">
+        <v>2012</v>
+      </c>
+      <c r="I38">
+        <v>2012</v>
+      </c>
+      <c r="J38" t="s">
+        <v>166</v>
+      </c>
+      <c r="K38" t="s">
+        <v>236</v>
+      </c>
+      <c r="L38" t="s">
+        <v>237</v>
+      </c>
+      <c r="M38" t="s">
+        <v>26</v>
+      </c>
+      <c r="N38" t="s">
+        <v>34</v>
+      </c>
+      <c r="O38" t="s">
+        <v>238</v>
+      </c>
+      <c r="P38" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16">
+      <c r="A39" t="s">
+        <v>240</v>
+      </c>
+      <c r="B39" t="s">
+        <v>241</v>
+      </c>
+      <c r="C39" t="s">
+        <v>18</v>
+      </c>
+      <c r="D39" t="s">
+        <v>242</v>
+      </c>
+      <c r="E39" t="s">
+        <v>20</v>
+      </c>
+      <c r="F39" t="s">
+        <v>21</v>
+      </c>
+      <c r="G39" t="s">
+        <v>75</v>
+      </c>
+      <c r="H39">
+        <v>2012</v>
+      </c>
+      <c r="I39">
+        <v>2013</v>
+      </c>
+      <c r="J39" t="s">
+        <v>23</v>
+      </c>
+      <c r="K39" t="s">
+        <v>24</v>
+      </c>
+      <c r="L39" t="s">
+        <v>243</v>
+      </c>
+      <c r="M39" t="s">
+        <v>26</v>
+      </c>
+      <c r="N39" t="s">
+        <v>34</v>
+      </c>
+      <c r="O39" t="s">
+        <v>244</v>
+      </c>
+      <c r="P39" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16">
+      <c r="A40" t="s">
+        <v>246</v>
+      </c>
+      <c r="B40" t="s">
+        <v>247</v>
+      </c>
+      <c r="C40" t="s">
+        <v>18</v>
+      </c>
+      <c r="D40" t="s">
+        <v>32</v>
+      </c>
+      <c r="E40" t="s">
+        <v>20</v>
+      </c>
+      <c r="F40" t="s">
+        <v>21</v>
+      </c>
+      <c r="G40" t="s">
+        <v>75</v>
+      </c>
+      <c r="H40">
+        <v>2012</v>
+      </c>
+      <c r="I40">
+        <v>2012</v>
+      </c>
+      <c r="J40" t="s">
+        <v>23</v>
+      </c>
+      <c r="K40" t="s">
+        <v>24</v>
+      </c>
+      <c r="L40" t="s">
+        <v>248</v>
+      </c>
+      <c r="M40" t="s">
+        <v>26</v>
+      </c>
+      <c r="N40" t="s">
+        <v>34</v>
+      </c>
+      <c r="O40" t="s">
+        <v>249</v>
+      </c>
+      <c r="P40" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16">
+      <c r="A41" t="s">
+        <v>251</v>
+      </c>
+      <c r="B41" t="s">
+        <v>252</v>
+      </c>
+      <c r="C41" t="s">
+        <v>18</v>
+      </c>
+      <c r="D41" t="s">
+        <v>253</v>
+      </c>
+      <c r="E41" t="s">
+        <v>20</v>
+      </c>
+      <c r="F41" t="s">
+        <v>21</v>
+      </c>
+      <c r="G41" t="s">
+        <v>75</v>
+      </c>
+      <c r="H41">
+        <v>2007</v>
+      </c>
+      <c r="I41">
+        <v>2013</v>
+      </c>
+      <c r="J41" t="s">
+        <v>23</v>
+      </c>
+      <c r="K41" t="s">
+        <v>24</v>
+      </c>
+      <c r="L41" t="s">
+        <v>254</v>
+      </c>
+      <c r="M41" t="s">
+        <v>26</v>
+      </c>
+      <c r="N41" t="s">
+        <v>34</v>
+      </c>
+      <c r="O41" t="s">
+        <v>255</v>
+      </c>
+      <c r="P41" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16">
+      <c r="A42" t="s">
+        <v>257</v>
+      </c>
+      <c r="B42" t="s">
+        <v>258</v>
+      </c>
+      <c r="C42" t="s">
+        <v>18</v>
+      </c>
+      <c r="D42" t="s">
+        <v>259</v>
+      </c>
+      <c r="E42" t="s">
+        <v>20</v>
+      </c>
+      <c r="F42" t="s">
+        <v>21</v>
+      </c>
+      <c r="G42" t="s">
+        <v>75</v>
+      </c>
+      <c r="H42">
+        <v>2008</v>
+      </c>
+      <c r="I42">
+        <v>2013</v>
+      </c>
+      <c r="J42" t="s">
+        <v>23</v>
+      </c>
+      <c r="K42" t="s">
+        <v>24</v>
+      </c>
+      <c r="L42" t="s">
+        <v>260</v>
+      </c>
+      <c r="M42" t="s">
+        <v>26</v>
+      </c>
+      <c r="N42" t="s">
+        <v>34</v>
+      </c>
+      <c r="O42" t="s">
+        <v>261</v>
+      </c>
+      <c r="P42" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16">
+      <c r="A43" t="s">
+        <v>263</v>
+      </c>
+      <c r="B43" t="s">
+        <v>264</v>
+      </c>
+      <c r="C43" t="s">
+        <v>18</v>
+      </c>
+      <c r="D43" t="s">
+        <v>265</v>
+      </c>
+      <c r="E43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F43" t="s">
+        <v>21</v>
+      </c>
+      <c r="G43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H43">
+        <v>2015</v>
+      </c>
+      <c r="I43"/>
+      <c r="J43" t="s">
+        <v>23</v>
+      </c>
+      <c r="K43" t="s">
+        <v>24</v>
+      </c>
+      <c r="L43" t="s">
+        <v>266</v>
+      </c>
+      <c r="M43" t="s">
+        <v>26</v>
+      </c>
+      <c r="N43" t="s">
+        <v>34</v>
+      </c>
+      <c r="O43" t="s">
+        <v>267</v>
+      </c>
+      <c r="P43" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16">
+      <c r="A44" t="s">
+        <v>269</v>
+      </c>
+      <c r="B44" t="s">
+        <v>270</v>
+      </c>
+      <c r="C44" t="s">
+        <v>18</v>
+      </c>
+      <c r="D44" t="s">
+        <v>271</v>
+      </c>
+      <c r="E44" t="s">
+        <v>20</v>
+      </c>
+      <c r="F44" t="s">
+        <v>21</v>
+      </c>
+      <c r="G44" t="s">
+        <v>75</v>
+      </c>
+      <c r="H44">
+        <v>2008</v>
+      </c>
+      <c r="I44">
+        <v>2015</v>
+      </c>
+      <c r="J44" t="s">
+        <v>23</v>
+      </c>
+      <c r="K44" t="s">
+        <v>24</v>
+      </c>
+      <c r="L44" t="s">
+        <v>272</v>
+      </c>
+      <c r="M44" t="s">
+        <v>26</v>
+      </c>
+      <c r="N44" t="s">
+        <v>34</v>
+      </c>
+      <c r="O44" t="s">
+        <v>273</v>
+      </c>
+      <c r="P44" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16">
+      <c r="A45" t="s">
+        <v>275</v>
+      </c>
+      <c r="B45" t="s">
+        <v>276</v>
+      </c>
+      <c r="C45" t="s">
+        <v>18</v>
+      </c>
+      <c r="D45" t="s">
+        <v>265</v>
+      </c>
+      <c r="E45" t="s">
+        <v>20</v>
+      </c>
+      <c r="F45" t="s">
+        <v>21</v>
+      </c>
+      <c r="G45" t="s">
+        <v>75</v>
+      </c>
+      <c r="H45">
+        <v>2008</v>
+      </c>
+      <c r="I45">
+        <v>2015</v>
+      </c>
+      <c r="J45" t="s">
+        <v>23</v>
+      </c>
+      <c r="K45" t="s">
+        <v>24</v>
+      </c>
+      <c r="L45" t="s">
+        <v>277</v>
+      </c>
+      <c r="M45" t="s">
+        <v>26</v>
+      </c>
+      <c r="N45" t="s">
+        <v>34</v>
+      </c>
+      <c r="O45" t="s">
+        <v>278</v>
+      </c>
+      <c r="P45" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16">
+      <c r="A46" t="s">
+        <v>280</v>
+      </c>
+      <c r="B46" t="s">
+        <v>281</v>
+      </c>
+      <c r="C46" t="s">
+        <v>18</v>
+      </c>
+      <c r="D46" t="s">
+        <v>282</v>
+      </c>
+      <c r="E46" t="s">
+        <v>20</v>
+      </c>
+      <c r="F46" t="s">
+        <v>21</v>
+      </c>
+      <c r="G46" t="s">
+        <v>75</v>
+      </c>
+      <c r="H46">
+        <v>2009</v>
+      </c>
+      <c r="I46">
+        <v>2015</v>
+      </c>
+      <c r="J46" t="s">
+        <v>23</v>
+      </c>
+      <c r="K46" t="s">
+        <v>24</v>
+      </c>
+      <c r="L46" t="s">
+        <v>283</v>
+      </c>
+      <c r="M46" t="s">
+        <v>26</v>
+      </c>
+      <c r="N46" t="s">
+        <v>34</v>
+      </c>
+      <c r="O46" t="s">
+        <v>284</v>
+      </c>
+      <c r="P46" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16">
+      <c r="A47" t="s">
+        <v>286</v>
+      </c>
+      <c r="B47" t="s">
+        <v>287</v>
+      </c>
+      <c r="C47" t="s">
+        <v>18</v>
+      </c>
+      <c r="D47" t="s">
+        <v>288</v>
+      </c>
+      <c r="E47" t="s">
+        <v>20</v>
+      </c>
+      <c r="F47" t="s">
+        <v>21</v>
+      </c>
+      <c r="G47" t="s">
+        <v>75</v>
+      </c>
+      <c r="H47">
+        <v>2009</v>
+      </c>
+      <c r="I47">
+        <v>2015</v>
+      </c>
+      <c r="J47" t="s">
+        <v>23</v>
+      </c>
+      <c r="K47" t="s">
+        <v>160</v>
+      </c>
+      <c r="L47" t="s">
+        <v>289</v>
+      </c>
+      <c r="M47" t="s">
+        <v>26</v>
+      </c>
+      <c r="N47" t="s">
+        <v>34</v>
+      </c>
+      <c r="O47" t="s">
+        <v>290</v>
+      </c>
+      <c r="P47" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16">
+      <c r="A48" t="s">
+        <v>292</v>
+      </c>
+      <c r="B48" t="s">
+        <v>293</v>
+      </c>
+      <c r="C48" t="s">
+        <v>18</v>
+      </c>
+      <c r="D48" t="s">
+        <v>288</v>
+      </c>
+      <c r="E48" t="s">
+        <v>20</v>
+      </c>
+      <c r="F48" t="s">
+        <v>21</v>
+      </c>
+      <c r="G48" t="s">
+        <v>22</v>
+      </c>
+      <c r="H48">
+        <v>2015</v>
+      </c>
+      <c r="I48"/>
+      <c r="J48" t="s">
+        <v>23</v>
+      </c>
+      <c r="K48" t="s">
+        <v>160</v>
+      </c>
+      <c r="L48" t="s">
+        <v>294</v>
+      </c>
+      <c r="M48" t="s">
+        <v>26</v>
+      </c>
+      <c r="N48" t="s">
+        <v>34</v>
+      </c>
+      <c r="O48" t="s">
+        <v>295</v>
+      </c>
+      <c r="P48" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16">
+      <c r="A49" t="s">
+        <v>297</v>
+      </c>
+      <c r="B49" t="s">
+        <v>298</v>
+      </c>
+      <c r="C49" t="s">
+        <v>18</v>
+      </c>
+      <c r="D49" t="s">
+        <v>299</v>
+      </c>
+      <c r="E49" t="s">
+        <v>20</v>
+      </c>
+      <c r="F49" t="s">
+        <v>21</v>
+      </c>
+      <c r="G49" t="s">
+        <v>75</v>
+      </c>
+      <c r="H49">
+        <v>2008</v>
+      </c>
+      <c r="I49">
+        <v>2015</v>
+      </c>
+      <c r="J49" t="s">
+        <v>23</v>
+      </c>
+      <c r="K49" t="s">
+        <v>24</v>
+      </c>
+      <c r="L49" t="s">
+        <v>300</v>
+      </c>
+      <c r="M49" t="s">
+        <v>26</v>
+      </c>
+      <c r="N49" t="s">
+        <v>27</v>
+      </c>
+      <c r="O49" t="s">
+        <v>301</v>
+      </c>
+      <c r="P49" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16">
+      <c r="A50" t="s">
+        <v>303</v>
+      </c>
+      <c r="B50" t="s">
+        <v>304</v>
+      </c>
+      <c r="C50" t="s">
+        <v>18</v>
+      </c>
+      <c r="D50" t="s">
+        <v>259</v>
+      </c>
+      <c r="E50" t="s">
+        <v>20</v>
+      </c>
+      <c r="F50" t="s">
+        <v>21</v>
+      </c>
+      <c r="G50" t="s">
+        <v>22</v>
+      </c>
+      <c r="H50">
+        <v>2020</v>
+      </c>
+      <c r="I50"/>
+      <c r="J50" t="s">
+        <v>23</v>
+      </c>
+      <c r="K50" t="s">
+        <v>24</v>
+      </c>
+      <c r="L50" t="s">
+        <v>305</v>
+      </c>
+      <c r="M50" t="s">
+        <v>26</v>
+      </c>
+      <c r="N50" t="s">
+        <v>34</v>
+      </c>
+      <c r="O50" t="s">
+        <v>306</v>
+      </c>
+      <c r="P50" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16">
+      <c r="A51" t="s">
+        <v>308</v>
+      </c>
+      <c r="B51" t="s">
+        <v>309</v>
+      </c>
+      <c r="C51" t="s">
+        <v>18</v>
+      </c>
+      <c r="D51" t="s">
+        <v>310</v>
+      </c>
+      <c r="E51" t="s">
+        <v>20</v>
+      </c>
+      <c r="F51" t="s">
+        <v>21</v>
+      </c>
+      <c r="G51" t="s">
+        <v>22</v>
+      </c>
+      <c r="H51">
+        <v>2018</v>
+      </c>
+      <c r="I51"/>
+      <c r="J51" t="s">
+        <v>311</v>
+      </c>
+      <c r="K51" t="s">
+        <v>312</v>
+      </c>
+      <c r="L51"/>
+      <c r="M51" t="s">
+        <v>313</v>
+      </c>
+      <c r="N51" t="s">
+        <v>314</v>
+      </c>
+      <c r="O51" t="s">
+        <v>315</v>
+      </c>
+      <c r="P51" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16">
+      <c r="A52" t="s">
+        <v>308</v>
+      </c>
+      <c r="B52" t="s">
+        <v>317</v>
+      </c>
+      <c r="C52" t="s">
+        <v>18</v>
+      </c>
+      <c r="D52" t="s">
+        <v>318</v>
+      </c>
+      <c r="E52" t="s">
+        <v>20</v>
+      </c>
+      <c r="F52" t="s">
+        <v>21</v>
+      </c>
+      <c r="G52" t="s">
+        <v>22</v>
+      </c>
+      <c r="H52">
+        <v>2021</v>
+      </c>
+      <c r="I52"/>
+      <c r="J52" t="s">
+        <v>311</v>
+      </c>
+      <c r="K52" t="s">
+        <v>312</v>
+      </c>
+      <c r="L52"/>
+      <c r="M52" t="s">
+        <v>313</v>
+      </c>
+      <c r="N52" t="s">
+        <v>314</v>
+      </c>
+      <c r="O52" t="s">
+        <v>319</v>
+      </c>
+      <c r="P52" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16">
+      <c r="A53" t="s">
+        <v>308</v>
+      </c>
+      <c r="B53" t="s">
+        <v>317</v>
+      </c>
+      <c r="C53" t="s">
+        <v>18</v>
+      </c>
+      <c r="D53" t="s">
+        <v>320</v>
+      </c>
+      <c r="E53" t="s">
+        <v>20</v>
+      </c>
+      <c r="F53" t="s">
+        <v>21</v>
+      </c>
+      <c r="G53" t="s">
+        <v>22</v>
+      </c>
+      <c r="H53">
+        <v>2021</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53" t="s">
+        <v>311</v>
+      </c>
+      <c r="K53" t="s">
+        <v>312</v>
+      </c>
+      <c r="L53"/>
+      <c r="M53" t="s">
+        <v>313</v>
+      </c>
+      <c r="N53" t="s">
+        <v>314</v>
+      </c>
+      <c r="O53" t="s">
+        <v>321</v>
+      </c>
+      <c r="P53" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16">
+      <c r="A54" t="s">
+        <v>308</v>
+      </c>
+      <c r="B54" t="s">
+        <v>317</v>
+      </c>
+      <c r="C54" t="s">
+        <v>18</v>
+      </c>
+      <c r="D54" t="s">
+        <v>322</v>
+      </c>
+      <c r="E54" t="s">
+        <v>20</v>
+      </c>
+      <c r="F54" t="s">
+        <v>21</v>
+      </c>
+      <c r="G54" t="s">
+        <v>22</v>
+      </c>
+      <c r="H54">
+        <v>2021</v>
+      </c>
+      <c r="I54"/>
+      <c r="J54" t="s">
+        <v>311</v>
+      </c>
+      <c r="K54" t="s">
+        <v>312</v>
+      </c>
+      <c r="L54"/>
+      <c r="M54" t="s">
+        <v>313</v>
+      </c>
+      <c r="N54" t="s">
+        <v>314</v>
+      </c>
+      <c r="O54" t="s">
+        <v>323</v>
+      </c>
+      <c r="P54" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" t="s">
+        <v>308</v>
+      </c>
+      <c r="B55" t="s">
+        <v>324</v>
+      </c>
+      <c r="C55" t="s">
+        <v>18</v>
+      </c>
+      <c r="D55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E55" t="s">
+        <v>20</v>
+      </c>
+      <c r="F55" t="s">
+        <v>21</v>
+      </c>
+      <c r="G55" t="s">
+        <v>22</v>
+      </c>
+      <c r="H55">
+        <v>2021</v>
+      </c>
+      <c r="I55"/>
+      <c r="J55" t="s">
+        <v>311</v>
+      </c>
+      <c r="K55" t="s">
+        <v>312</v>
+      </c>
+      <c r="L55" t="s">
+        <v>325</v>
+      </c>
+      <c r="M55" t="s">
+        <v>313</v>
+      </c>
+      <c r="N55" t="s">
+        <v>314</v>
+      </c>
+      <c r="O55" t="s">
+        <v>326</v>
+      </c>
+      <c r="P55" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16">
+      <c r="A56" t="s">
+        <v>327</v>
+      </c>
+      <c r="B56" t="s">
+        <v>328</v>
+      </c>
+      <c r="C56" t="s">
+        <v>18</v>
+      </c>
+      <c r="D56" t="s">
+        <v>310</v>
+      </c>
+      <c r="E56" t="s">
+        <v>20</v>
+      </c>
+      <c r="F56" t="s">
+        <v>21</v>
+      </c>
+      <c r="G56" t="s">
+        <v>22</v>
+      </c>
+      <c r="H56">
+        <v>2020</v>
+      </c>
+      <c r="I56"/>
+      <c r="J56" t="s">
+        <v>76</v>
+      </c>
+      <c r="K56" t="s">
+        <v>312</v>
+      </c>
+      <c r="L56" t="s">
+        <v>329</v>
+      </c>
+      <c r="M56" t="s">
+        <v>330</v>
+      </c>
+      <c r="N56" t="s">
+        <v>314</v>
+      </c>
+      <c r="O56" t="s">
+        <v>331</v>
+      </c>
+      <c r="P56" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" t="s">
+        <v>333</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57" t="s">
+        <v>18</v>
+      </c>
+      <c r="D57" t="s">
+        <v>334</v>
+      </c>
+      <c r="E57" t="s">
+        <v>20</v>
+      </c>
+      <c r="F57" t="s">
+        <v>21</v>
+      </c>
+      <c r="G57" t="s">
+        <v>22</v>
+      </c>
+      <c r="H57">
+        <v>2021</v>
+      </c>
+      <c r="I57"/>
+      <c r="J57" t="s">
+        <v>76</v>
+      </c>
+      <c r="K57" t="s">
+        <v>312</v>
+      </c>
+      <c r="L57" t="s">
+        <v>335</v>
+      </c>
+      <c r="M57" t="s">
+        <v>330</v>
+      </c>
+      <c r="N57" t="s">
+        <v>314</v>
+      </c>
+      <c r="O57" t="s">
+        <v>336</v>
+      </c>
+      <c r="P57" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16">
+      <c r="A58" t="s">
+        <v>338</v>
+      </c>
+      <c r="B58" t="s">
+        <v>339</v>
+      </c>
+      <c r="C58" t="s">
+        <v>18</v>
+      </c>
+      <c r="D58" t="s">
+        <v>340</v>
+      </c>
+      <c r="E58" t="s">
+        <v>20</v>
+      </c>
+      <c r="F58" t="s">
+        <v>341</v>
+      </c>
+      <c r="G58" t="s">
+        <v>342</v>
+      </c>
+      <c r="H58">
+        <v>2026</v>
+      </c>
+      <c r="I58"/>
+      <c r="J58" t="s">
+        <v>343</v>
+      </c>
+      <c r="K58" t="s">
+        <v>24</v>
+      </c>
+      <c r="L58"/>
+      <c r="M58" t="s">
+        <v>344</v>
+      </c>
+      <c r="N58" t="s">
+        <v>34</v>
+      </c>
+      <c r="O58" t="s">
+        <v>345</v>
+      </c>
+      <c r="P58" t="s">
+        <v>346</v>
+      </c>
+    </row>
+  </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>