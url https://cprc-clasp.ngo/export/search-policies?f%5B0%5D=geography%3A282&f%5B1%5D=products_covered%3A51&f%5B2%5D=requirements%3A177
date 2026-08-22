--- v0 (2025-11-28)
+++ v1 (2026-08-22)
@@ -80,51 +80,51 @@
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>GB 20943-2013 Minimum allowable values of energy efficiency and evaluating values of energy conservation for single voltage external AC-DC and AC-AC power supplies</t>
   </si>
   <si>
     <t>Applies to external power supplies which convert AC current with 220V and 50Hz to single voltage DC -no higher than 36V- or single voltage AC -no higher than 36V- current.It applies to products with rated output power no larger than 250W. Does NOT apply to DC-DC transformer.</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>External Power Supply</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, Revised</t>
+    <t>Revised, To Be Superseded</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>GB 20943-2013</t>
   </si>
   <si>
     <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-20943-2013-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E686D3A7E05397BE0A0AB82A</t>
   </si>
 </sst>
 </file>
 
@@ -463,51 +463,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="325.492" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="139.109" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="94.263" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -551,51 +551,51 @@
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
         <v>2007</v>
       </c>
       <c r="I2">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>