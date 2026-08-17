--- v0 (2025-10-10)
+++ v1 (2026-08-17)
@@ -12,215 +12,246 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Policy</t>
   </si>
   <si>
+    <t>Description</t>
+  </si>
+  <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
+    <t>Source</t>
+  </si>
+  <si>
     <t>The Hong Kong Voluntary Energy Efficiency Labelling Scheme for Electric Rice Cookers</t>
   </si>
   <si>
+    <t>The provisions of this scheme shall apply to electric heating elements for heating source operated at atmospheric pressure rice-cookers and the maximum rated power consumption not exceeding 2 kW. The scheme does not cover induction heating electric rice-cookers.</t>
+  </si>
+  <si>
     <t>Hong Kong SAR of China</t>
   </si>
   <si>
     <t>Rice Cookers</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
-    <t>Entered into force, Adopted, Revised</t>
+    <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>CCEC/T11-2006 JIS C9212 QB/T 3899</t>
   </si>
   <si>
     <t>Electrical and Mechanical Services Department</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/hong-kong-voluntary-energy-efficiency-labelling-scheme-electric-rice-cookers</t>
   </si>
   <si>
+    <t>https://www.emsd.gov.hk/filemanager/en/content_358/VEELS_Rice%20Cookers%202020_eng_v2.7%20(Final).pdf</t>
+  </si>
+  <si>
     <t>The Hong Kong Voluntary Energy Efficiency Labelling Scheme for Gas Cookers</t>
   </si>
   <si>
+    <t>This policy applies to new gas cookers that are designed for primary use in domestic premises and burn gas defined in Gas Safety Ordinance, have a rated heat input not exceeding 7 kW for each burner, either table-top type or built-in type, and have one or multiple burners.</t>
+  </si>
+  <si>
     <t>Cooktops or Hobs</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>Gas</t>
   </si>
   <si>
     <t>GB16410-2007</t>
   </si>
   <si>
     <t>Electrical &amp; Mechanical Services Department of Hong Kong</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/hong-kong-voluntary-energy-efficiency-labelling-scheme-gas-cookers</t>
   </si>
   <si>
+    <t>https://www.emsd.gov.hk/filemanager/en/content_358/VEELS_Gas%20Cooker%202020_eng_v2.6%20(Final).pdf</t>
+  </si>
+  <si>
     <t>The Hong Kong Voluntary Energy Efficiency Labelling Scheme for Induction Cookers</t>
   </si>
   <si>
+    <t>This policy applies to cookers using electromagnetic induction heating as the heating source with a rated power consumption range from 700–3500 W for each heating unit. The total rated power shall not exceed 7000 W.</t>
+  </si>
+  <si>
     <t>Induction Cookstoves or Hobs</t>
   </si>
   <si>
     <t>GB 21456 2014</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/hong-kong-voluntary-energy-efficiency-labelling-scheme-induction-cookers</t>
   </si>
   <si>
+    <t>https://www.emsd.gov.hk/filemanager/en/content_358/VEELS_Induction%20Cookers%202019_eng_v2.5%20(Final).pdf</t>
+  </si>
+  <si>
     <t>The Hong Kong Voluntary Energy Efficiency Labelling Scheme for Microwave Ovens</t>
   </si>
   <si>
+    <t>Applies to microwave ovens using electromagnetic energy in the ISM frequency band of 2,450 MHz, with rated power input of less than 2,500 Watt for household use. It also applies to combination microwave ovens with additional heating elements or convection capability. Does not apply to microwave ovens for commercial and industrial use; ovens incorporating conventional heating means only; and ovens with exhaust hood.</t>
+  </si>
+  <si>
     <t>Microwaves</t>
   </si>
   <si>
     <t>IEC 60705: 2010 Edition 4.0, IEC 62301: 2011 Edition 2.0</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/hong-kong-voluntary-energy-efficiency-labelling-scheme-microwave-ovens</t>
+  </si>
+  <si>
+    <t>https://www.emsd.gov.hk/filemanager/en/content_358/VEELS_Microwave%20Ovens%202020_eng_v2.6%20(Final).pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -484,327 +515,360 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:P5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="100" bestFit="true" customWidth="true" style="0"/>
-[...12 lines deleted...]
-    <col min="14" max="14" width="128" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="100.118" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="494.165" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="128.54" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="126.112" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H2">
+        <v>2001</v>
+      </c>
+      <c r="I2">
+        <v>2020</v>
+      </c>
+      <c r="J2" t="s">
+        <v>23</v>
+      </c>
+      <c r="K2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L2" t="s">
+        <v>25</v>
+      </c>
+      <c r="M2" t="s">
+        <v>26</v>
+      </c>
+      <c r="N2" t="s">
+        <v>27</v>
+      </c>
+      <c r="O2" t="s">
+        <v>28</v>
+      </c>
+      <c r="P2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="F2" t="s">
-[...5 lines deleted...]
-      <c r="H2">
+      <c r="D3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3">
+        <v>2012</v>
+      </c>
+      <c r="I3">
         <v>2020</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J3" t="s">
+        <v>33</v>
+      </c>
+      <c r="K3" t="s">
+        <v>34</v>
+      </c>
+      <c r="L3" t="s">
+        <v>35</v>
+      </c>
+      <c r="M3" t="s">
+        <v>36</v>
+      </c>
+      <c r="N3" t="s">
+        <v>27</v>
+      </c>
+      <c r="O3" t="s">
+        <v>37</v>
+      </c>
+      <c r="P3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" t="s">
+        <v>41</v>
+      </c>
+      <c r="E4" t="s">
         <v>20</v>
       </c>
-      <c r="J2" t="s">
+      <c r="F4" t="s">
         <v>21</v>
       </c>
-      <c r="K2" t="s">
+      <c r="G4" t="s">
         <v>22</v>
       </c>
-      <c r="L2" t="s">
-[...2 lines deleted...]
-      <c r="M2" t="s">
+      <c r="H4">
+        <v>2012</v>
+      </c>
+      <c r="I4">
+        <v>2020</v>
+      </c>
+      <c r="J4" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" t="s">
         <v>24</v>
       </c>
-      <c r="N2" t="s">
-[...80 lines deleted...]
-      </c>
       <c r="L4" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
-        <v>37</v>
+        <v>43</v>
+      </c>
+      <c r="O4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P4" t="s">
+        <v>45</v>
       </c>
     </row>
-    <row r="5" spans="1:14">
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G5">
+        <v>21</v>
+      </c>
+      <c r="G5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5">
         <v>2014</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2020</v>
       </c>
-      <c r="I5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="K5" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="L5" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="M5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="N5" t="s">
-        <v>41</v>
+        <v>27</v>
+      </c>
+      <c r="O5" t="s">
+        <v>50</v>
+      </c>
+      <c r="P5" t="s">
+        <v>51</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy Search</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title/>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>