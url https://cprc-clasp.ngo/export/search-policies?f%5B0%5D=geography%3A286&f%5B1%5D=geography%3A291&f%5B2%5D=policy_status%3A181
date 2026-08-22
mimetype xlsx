--- v0 (2025-12-01)
+++ v1 (2026-08-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="336">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -401,188 +401,194 @@
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for air conditioners with the following criteria:
 (a) single-phase;
 (b) non-ducted;
 (c) single-split wall mounted;
 (d) vapor compression air conditioners; and
 (e) with a cooling capacity of up to 7.1 kW</t>
   </si>
   <si>
     <t>Asia and Pacific, Malaysia</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>MS ISO 5151:2012
 ,   
                     ISO 5151:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-air-conditioner</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/07-20250415%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
-[...7 lines deleted...]
-(b) the pedestal fan with size from 10 inch up to16 inch (250mm up to 400mm);
+    <t>https://united4efficiency.org/wp-content/uploads/2024/03/20240107-GUIDELINES-ON-ENERGY-USING-PRODUCT.pdf</t>
+  </si>
+  <si>
+    <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Domestic Fans</t>
+  </si>
+  <si>
+    <t>This guideline specifies minimum energy performance standards and star rating for domestic fan that are used in household that is connected to main power supply, including—(a) the ceiling fan with size from 48 inch up to 60 inch (1200mm up to 1500mm);
+(b) the pedestal fan with size from 10 inch up to 16 inch (250mm up to 400mm); 
 (c) the wall fan with size from 10 inch up to16 inch (250mm up to 400mm);
 (d) the desk fan with size from 10 inch up to16 inch (250mm up to 400mm); and
 (e) the box/mist/moving louver fan (250mm/10inch-350mm/14 inch).</t>
   </si>
   <si>
-    <t>Ceiling Fans</t>
-[...10 lines deleted...]
-    <t>https://www.st.gov.my/contents/2025/EECA/0701-GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+    <t>Malaysia</t>
+  </si>
+  <si>
+    <t>Ceiling Fans, Portable Fans</t>
+  </si>
+  <si>
+    <t>MS 1220:2010</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-domestic-fans</t>
+  </si>
+  <si>
+    <t>https://www.st.gov.my/contents/2025/EECA/20250505%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Electric Oven</t>
   </si>
   <si>
     <t>This guideline specifies the minimum energy performance standards and rating labels for portable or built-in type electric oven with the following function mode:
 (a) conventional mode;
 (b) convectional mode;
 (c) conventional and convectional mode; and
 (d) conventional, convectional and steam mode</t>
   </si>
   <si>
-    <t>Malaysia</t>
-[...1 lines deleted...]
-  <si>
     <t>Ovens</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-electric-oven-0</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/20250505%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
-[...25 lines deleted...]
-or equal to 320 L, chest type with solid door.</t>
+    <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency rating label for portable or built-in type electric oven with the following function mode:
+(a) conventional mode;
+(b) convectional mode;
+(c) conventional and convectional mode; and
+(d) conventional, convectional and steam mode.</t>
+  </si>
+  <si>
+    <t>IEC 60350-1:2016</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-electric-oven</t>
+  </si>
+  <si>
+    <t>https://www.st.gov.my/contents/2025/EECA/20250304%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+  </si>
+  <si>
+    <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Freezer</t>
+  </si>
+  <si>
+    <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency lable for freezer with size up to or equal to 320 L, chest type with solid door.</t>
+  </si>
+  <si>
+    <t>Refrigeration, Freezers-only</t>
   </si>
   <si>
     <t>IEC 62552-1:2015/AMD1:2020
 ,   
                     IEC 62552-3:2015/AMD1:2020</t>
   </si>
   <si>
+    <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-freezer</t>
+  </si>
+  <si>
+    <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Freezers</t>
+  </si>
+  <si>
+    <t>The guideline specifies minimum energy performance standards and star rating for freezer with size up to
+or equal to 320 L, chest type with solid door.</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-freezers</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Lamp</t>
+  </si>
+  <si>
+    <t>This policy regulates minimum performance standards and star rating for lamps that have the following criteria:
+(a) T5 and T8 double capped fluorescent lamps;
+(b) self-ballasted single-capped lamps (compact fluorescent lamps (CFL)) for general lighting services;
+(c) single-capped fluorescent lamps (non-integrated compact
+fluorescent lamps) and circular fluorescent lamps for general
+lighting services;
+(d) self-ballasted Light Emitting Diode (LED) lamps for general lighting
+services with lamp cap E14, E27, GU10, B22d and G13; and
+(e) filament tungsten incandescent lamps</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>d MS IEC 60081:2003 or IEC 60081:2003
+,   
+                     MS IEC 60969:2006 or IEC 60969:2001
+,   
+                     MS IEC 60901:2003 or IEC 60901:1996
+,   
+                    MS IEC 62612:2021 or IEC 62612:2015
+,   
+                    MS IEC 60064:2006 or IEC 60064:2006</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-lamp-0</t>
   </si>
   <si>
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for lamp with the following criteria:
 (a) T5 and T8 double capped fluorescent lamps;
 (b) self-ballasted single-capped lamps (compact fluorescent lamps (CFL)) for general lighting services;
 (c) single-capped fluorescent lamps (non-integrated compact fluorescent lamps) and circular fluorescent lamps for general lighting services;
 (d) self-ballasted Light Emitting Diode (LED) lamps for general lighting services with lamp cap E14, E27, GU10, B22d, G5 and G13; and
 (e) filament tungsten incandescent lamps.</t>
   </si>
   <si>
     <t>Lamps</t>
   </si>
   <si>
     <t>MS IEC 60081:2003 or IEC 60081:2003
 ,   
                     MS IEC 60969:2006 or IEC 60969:2001
 ,   
                     MS IEC 60901:2003 or IEC 60901:1996
 ,   
                     MS IEC 62612:2021 or IEC 62612:2015
 ,   
                     MS IEC 60064:2006 or IEC 60064:2006</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-lamp</t>
   </si>
   <si>
-    <t>This policy regulates minimum performance standards and star rating for lamps that have the following criteria:
-[...24 lines deleted...]
-    <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-lamp-0</t>
+    <t>https://www.st.gov.my/contents/2025/EECA/0701-GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Microwave Oven</t>
   </si>
   <si>
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for microwave oven that combines mricrowave fuctionality with additional heating method with size up to or equal to 32 Litre. Microwave oven should have the following functions:
 (a) solo;
 (b) combination;
 (c) convection; and
 (d) any other microwave oven with similar function;</t>
   </si>
   <si>
     <t>Ovens, Microwaves</t>
   </si>
   <si>
     <t>IEC 60705:2010
 ,   
                     MS IEC 62301:2012
 ,   
                     IEC 62301:2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-microwave-oven</t>
   </si>
   <si>
@@ -619,342 +625,270 @@
 (e) any other display type with similar function</t>
   </si>
   <si>
     <t>MS IEC 62301:2012; IEC 62301:2011
 ,   
                     MS IEC 62087-3:2017; IEC 62087-3:2015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-television</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Washing Machine</t>
   </si>
   <si>
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for washing machine for household use with or without heating devises utilizing cold or hot water supply.</t>
   </si>
   <si>
     <t>MS IEC 60456: 2012
 ,   
                     IEC 60456: 2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-washing-machine</t>
   </si>
   <si>
-    <t>Guide on Minimum Energy Performance Standard (Meps) Requirement for Washing Machine (Amendment 1)</t>
-[...2 lines deleted...]
-    <t>This guide specifies minimum energy performance standard (MEPS) and energy labeling requirements of washing machines for households use, with or without heating devices utilizing cold and/or hot water supply.</t>
+    <t>Guide on Minimum Energy Performance Standards for Rice cooker</t>
+  </si>
+  <si>
+    <t>This Guide is developed by the Commission to specify the MEPS and energy labeling requirements for rice cooker that can be connected to mains power and for household use. This Guide shall apply to the rice cooker with size up to or equal to 3.6 L and rated power up to 1600 Watt.</t>
+  </si>
+  <si>
+    <t>Rice Cookers</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
-    <t>IEC 60456: 2010, MS IEC 60456: 2012</t>
-[...41 lines deleted...]
-    <t>This Guide is developed by the Commission to specify the MEPS and energy labelling requirements for microwave oven that can be connected to mains power and for household use. This Guide shall apply to the following function of microwave oven with size up to or equal to 32 Litre: (a) solo; (b) combination; (c) convection; (d) any other microwave oven with similar function; and (e) exclude any type of built-in microwave oven which its power supplied direct from power source.</t>
+    <t>MS 2024</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standards-rice-cooker</t>
+  </si>
+  <si>
+    <t>https://www.st.gov.my/contents/2021/MEPS/20210108%20-%20Guide%20on%20MEPS%20for%20Rice%20Cooker%20(UPDATED).pdf</t>
+  </si>
+  <si>
+    <t>Guide on Minimum Energy Performance Standards for Television</t>
+  </si>
+  <si>
+    <t>This Guide is developed by the Commission to specify the MEPS and energy labeling requirements for televisions that can be connected to mains power and for household use. This Guide shall apply to the following types of television with size up to or equal to 177.8 cm (70 inch): (a) plasma; (b) liquid crystal display (LCD); (c) light emitting diode (LED); (d) cathode ray tube (CRT); and (e) any other display type with similar function.</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, Superseded</t>
+  </si>
+  <si>
+    <t>MS IEC 62301, IEC 62087</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standards-television</t>
+  </si>
+  <si>
+    <t>https://www.st.gov.my/en/contents/files/download/95/Energy_Efficiency_Labelling_Guideline_for_Television1.pdf</t>
+  </si>
+  <si>
+    <t>Guideline for Obtaining the Certificate of Approval (COA) for Led Lamps under Minimum Energy Performance Standards (MEPS)</t>
+  </si>
+  <si>
+    <t>This policy applies to tubular fluorescent lamps, compact fluorescent lamps (CFL), light emitting diode (LED) lamps, and incandescent lamps. This guideline applies only for self-ballasted LED lamps for general lighting services.</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>MS 62612 (P), MS IEC 60061-1, MS IEC 60064, MS IEC 60081, MS IEC 60901, MS IEC 60969</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/guideline-obtaining-certificate-approval-coa-led-lamps-under-minimum-energy-performance</t>
+  </si>
+  <si>
+    <t>https://www.st.gov.my/contents/article/consumer/2014/GUIDELINES_FOR_Certificate_of_Approval_Lamp_latest.pdf</t>
+  </si>
+  <si>
+    <t>Schedule 12 - Washing Machines</t>
+  </si>
+  <si>
+    <t>This schedule specifies the MEPS and labeling instructions for all types of washing machines covered under the scope of IEC 60456 and IS 302-2-7 meant for household and similar use, being manufactured, imported and sold in India. The label is voluntary until December 31, 2020, and is expected to become mandatory in 2021.</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>IEC 60456:2010, IS 302-7-7:2010</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/schedule-12-washing-machines</t>
+  </si>
+  <si>
+    <t>https://beestarlabel.com/Content/Files/Schedule12-WM.pdf</t>
+  </si>
+  <si>
+    <t>Schedule 13 - Diesel Engine Driven Monoset Pumps for Agricultural purposes</t>
+  </si>
+  <si>
+    <t>This schedule specifies the minimum fuel consumption and labeling instructions for  Diesel Engine Driven Monoset Pumps for Agricultural purposes being manufactured, imported, or sold in India. The scope covers Diesel Engine Driven Monoset Pumps for clear, cold, fresh water for agricultural purposes within the range of 2 HP to 10 HP for which the Schedule is applicable.</t>
+  </si>
+  <si>
+    <t>Agricultural Pumps</t>
+  </si>
+  <si>
+    <t>Oil</t>
+  </si>
+  <si>
+    <t>IS 11501:1986, IS 11170:1985 , IS 11346:2002</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/schedule-13-diesel-engine-driven-monoset-pumps-agricultural-purposes</t>
+  </si>
+  <si>
+    <t>https://beestarlabel.com/Content/Files/Schedule%2013-Diesel%20Engine%20Driven%20MonosetPumps%20for%20Agricultural%20Purposes.pdf</t>
+  </si>
+  <si>
+    <t>Schedule 14 - Laptop/Notebook Computers</t>
+  </si>
+  <si>
+    <t>This schedule specifies the MEPS and energy labeling instructions for desktops, integrated desktops and notebook/ laptop computers, manufactured, imported, or sold in India for household/office and similar use. This Standard has been prepared on the basis of Energy Star specification for computers developed by US Environment Protection Agency. In the absence of BIS standard for laptops and notebooks this standard follows the version 6.11 - Energy Star program requirements Product specification for computers.</t>
+  </si>
+  <si>
+    <t>Computers</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>version 6.1 - Energy Star program requirements Product specification for computers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/schedule-14-laptopnotebook-computers</t>
+  </si>
+  <si>
+    <t>https://beestarlabel.com/Content/Files/shcedule14com.pdf</t>
+  </si>
+  <si>
+    <t>Schedule 15 - Ballasts</t>
+  </si>
+  <si>
+    <t>This schedule specifies the MEPS and labeling instructions for ballasts covering electromagnetic ballasts and electronic ballasts for single and double capped tubular fluorescent lamps (TFL).</t>
+  </si>
+  <si>
+    <t>Fluorescent and HID Lighting</t>
+  </si>
+  <si>
+    <t>IS 1534 (Part 1):1977, IS 13021 (Part 1 &amp; 2):1991</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/schedule-15-ballasts</t>
+  </si>
+  <si>
+    <t>https://beestarlabel.com/Content/Files/Schedule-15ballast.pdf</t>
+  </si>
+  <si>
+    <t>Schedule 16 - Office Equipments (printers, scanners, copiers, fax machines and multi function devices)</t>
+  </si>
+  <si>
+    <t>The schedule specifies the MEPS and labeling instructions for office equipment copiers, printers, fax machines, scanners and multi-function devices for office automation and similar use. This schedule is for only single phase office equipment (printers, scanners, copiers, fax machines and multi-function devices) which operate at the standard voltage and frequency range specified by the relevant Indian Standards and the Indian Electricity Rules 1956.</t>
+  </si>
+  <si>
+    <t>Imaging Equipment</t>
+  </si>
+  <si>
+    <t>IEC 62301:2011</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/schedule-16-office-equipments-printers-scanners-copiers-fax-machines-and-multi-function</t>
+  </si>
+  <si>
+    <t>https://beestarlabel.com/Content/Files/Schedule%20-%2016Office%20Equipments.pdf</t>
+  </si>
+  <si>
+    <t>Schedule 17 - Solid state inverters</t>
+  </si>
+  <si>
+    <t>This schedule specifies the minimum DC to AC efficiency and labeling instructions for Solid State Inverters run from Storage Batteries of 12 Volts Direct Current source being manufactured, imported or sold in India. The output rating of the Solid State Inverters run from Storage Batteries, covered under this schedule shall be between 250 VA to 2000 VA for continuous output. Note: Inclusion of Solid State Inverters run from Storage Batteries of 24 Volts Direct Current source is under consideration.</t>
+  </si>
+  <si>
+    <t>Solar Inverters</t>
+  </si>
+  <si>
+    <t>IS 13314:1992</t>
+  </si>
+  <si>
+    <t>Energy Efficiency, Off-Grid</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/schedule-17-solid-state-inverters</t>
+  </si>
+  <si>
+    <t>https://beestarlabel.com/Content/Files/Inverter%20Schedule.pdf</t>
+  </si>
+  <si>
+    <t>Schedule 18 - Diesel Generator Sets</t>
+  </si>
+  <si>
+    <t>This schedule specifies the star labeling requirements for various classifications for the application, rating and performance of single/three phase Diesel Generating sets consisting of a Reciprocating Internal Combustion (RIC) engine driven by diesel as fuel, Alternating Current (a.c.) generator, any associated control gear, switchgear and auxiliary equipment. It applies to A. C. generating sets driven by RIC engines for land and marine use being manufactured, imported or sold in India. It excludes generating sets used on aircraft or to propel land vehicles and Locomotives. Diesel Generating (DG) Sets up to 19 kW ratings are covered under pilot energy labeling scheme for single/three phase DG Sets.</t>
+  </si>
+  <si>
+    <t>External Power Supply</t>
+  </si>
+  <si>
+    <t>IS 10000, IS 10001, IS 13364, IS 4889:1968</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/schedule-18-diesel-generator-sets</t>
+  </si>
+  <si>
+    <t>https://beestarlabel.com/Content/Files/DG%20Set%20schedule.pdf</t>
+  </si>
+  <si>
+    <t>Schedule 21 - Chillers</t>
+  </si>
+  <si>
+    <t>This schedule specifies the MEPS and labeling instructions for water cooled chillers manufactured in India or imported for sale in India for central cooling and similar use.</t>
+  </si>
+  <si>
+    <t>Chillers - Cooler Towers</t>
+  </si>
+  <si>
+    <t>IS 16590:2017</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/schedule-21-chillers</t>
+  </si>
+  <si>
+    <t>https://beestarlabel.com/Content/Files/Chillers_schedule_21.pdf</t>
+  </si>
+  <si>
+    <t>Schedule 22 - Microwave Ovens</t>
+  </si>
+  <si>
+    <t>This schedule specifies the MEPS and labeling instructions for microwave ovens (including combination microwave ovens) meant for household or similar use, with or without grill or convection functions, being manufactured, imported or sold in India. This schedule applies to all types of counter-top microwave oven (covered under the scope of IS 302-2-25, and IEC 60705). The label is expected to be voluntary until the end of 2020, and become mandatory in 2021.</t>
   </si>
   <si>
     <t>Microwaves</t>
-  </si>
-[...235 lines deleted...]
-    <t>This schedule specifies the MEPS and labeling instructions for microwave ovens (including combination microwave ovens) meant for household or similar use, with or without grill or convection functions, being manufactured, imported or sold in India. This schedule applies to all types of counter-top microwave oven (covered under the scope of IS 302-2-25, and IEC 60705). The label is expected to be voluntary until the end of 2020, and become mandatory in 2021.</t>
   </si>
   <si>
     <t>IEC 60705: Amendment 1, 2010 and Amendment 2, 2018, IEC 62301, IS 302-2-25</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-22-microwave-ovens</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/Schedule22-MWO.pdf</t>
   </si>
   <si>
     <t>Schedule 23 - Standards and Labelling of Solar Water Heaters</t>
   </si>
   <si>
     <t>This schedule specifies the energy labelling requirement for Solar Water Heaters (SWH) imported or sold in India for water heating and similar use. The schedule covers all types of thermosyphon based solar water heaters up to 500Liters storage capacity.</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IS 16368:2015, IS 12933 part-1:2003, IS 16544: 2015, IS 16543: 2016</t>
   </si>
   <si>
     <t>Off-Grid</t>
   </si>
@@ -1534,74 +1468,74 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P58"/>
+  <dimension ref="A1:P54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="836.367" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="94.263" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="128.54" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="141.394" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="359.769" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="192.239" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -2379,2071 +2313,1875 @@
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>115</v>
       </c>
       <c r="B17" t="s">
         <v>116</v>
       </c>
       <c r="C17" t="s">
         <v>117</v>
       </c>
       <c r="D17" t="s">
         <v>62</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>2013</v>
       </c>
-      <c r="I17">
-[...1 lines deleted...]
-      </c>
+      <c r="I17"/>
       <c r="J17" t="s">
         <v>118</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
         <v>119</v>
       </c>
       <c r="M17" t="s">
         <v>120</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
         <v>121</v>
       </c>
       <c r="P17" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>123</v>
       </c>
       <c r="B18" t="s">
         <v>124</v>
       </c>
       <c r="C18" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="D18" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
         <v>2013</v>
       </c>
       <c r="I18">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="J18" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M18" t="s">
         <v>120</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="P18" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B19" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C19" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="D19" t="s">
         <v>132</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="H19">
         <v>2025</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>111</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
         <v>120</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
         <v>133</v>
       </c>
       <c r="P19" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="B20" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C20" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="D20" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>2013</v>
       </c>
       <c r="I20">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="J20" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="M20" t="s">
         <v>120</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="P20" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>138</v>
+      </c>
+      <c r="B21" t="s">
+        <v>139</v>
+      </c>
+      <c r="C21" t="s">
+        <v>125</v>
+      </c>
+      <c r="D21" t="s">
         <v>140</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="H21">
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="I21"/>
+        <v>2013</v>
+      </c>
+      <c r="I21">
+        <v>2024</v>
+      </c>
       <c r="J21" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="M21" t="s">
         <v>120</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="P21" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>143</v>
+      </c>
+      <c r="B22" t="s">
         <v>144</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="D22" t="s">
-        <v>146</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="H22">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="I22"/>
       <c r="J22" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="M22" t="s">
         <v>120</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="P22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B23" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C23" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="D23" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>2015</v>
       </c>
       <c r="I23">
         <v>2025</v>
       </c>
       <c r="J23" t="s">
         <v>111</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="M23" t="s">
         <v>120</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="P23" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="B24" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C24" t="s">
         <v>117</v>
       </c>
       <c r="D24" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>2013</v>
       </c>
       <c r="I24">
         <v>2024</v>
       </c>
       <c r="J24" t="s">
         <v>118</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="M24" t="s">
         <v>120</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="P24" t="s">
-        <v>128</v>
+        <v>155</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B25" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C25" t="s">
         <v>117</v>
       </c>
       <c r="D25" t="s">
-        <v>44</v>
+        <v>158</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
         <v>2013</v>
       </c>
       <c r="I25">
         <v>2024</v>
       </c>
       <c r="J25" t="s">
         <v>118</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="M25" t="s">
         <v>120</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="P25" t="s">
-        <v>128</v>
+        <v>155</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>161</v>
+      </c>
+      <c r="B26" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="C26" t="s">
         <v>117</v>
       </c>
       <c r="D26" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I26">
         <v>2024</v>
       </c>
       <c r="J26" t="s">
         <v>118</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="M26" t="s">
         <v>120</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="P26" t="s">
-        <v>128</v>
+        <v>155</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>165</v>
+      </c>
+      <c r="B27" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="C27" t="s">
         <v>117</v>
       </c>
       <c r="D27" t="s">
-        <v>110</v>
+        <v>38</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I27">
         <v>2024</v>
       </c>
       <c r="J27" t="s">
         <v>118</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="M27" t="s">
         <v>120</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="P27" t="s">
-        <v>128</v>
+        <v>155</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>169</v>
+      </c>
+      <c r="B28" t="s">
         <v>170</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="D28" t="s">
         <v>110</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="H28">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I28"/>
+        <v>2013</v>
+      </c>
+      <c r="I28">
+        <v>2024</v>
+      </c>
       <c r="J28" t="s">
-        <v>172</v>
+        <v>118</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="M28" t="s">
         <v>120</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="P28" t="s">
-        <v>175</v>
+        <v>155</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B29" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C29" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="D29" t="s">
-        <v>70</v>
+        <v>175</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="H29">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I29"/>
       <c r="J29" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="M29" t="s">
         <v>120</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
+        <v>178</v>
+      </c>
+      <c r="P29" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>180</v>
+      </c>
+      <c r="B30" t="s">
         <v>181</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="D30" t="s">
-        <v>137</v>
+        <v>38</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>63</v>
+        <v>182</v>
       </c>
       <c r="H30">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I30"/>
+        <v>2015</v>
+      </c>
+      <c r="I30">
+        <v>2019</v>
+      </c>
       <c r="J30" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
         <v>183</v>
       </c>
       <c r="M30" t="s">
         <v>120</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
         <v>184</v>
       </c>
       <c r="P30" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>186</v>
       </c>
       <c r="B31" t="s">
         <v>187</v>
       </c>
       <c r="C31" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="D31" t="s">
         <v>188</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>21</v>
+        <v>189</v>
       </c>
       <c r="G31" t="s">
         <v>63</v>
       </c>
       <c r="H31">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="M31" t="s">
         <v>120</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="P31" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B32" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C32" t="s">
-        <v>131</v>
+        <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>44</v>
+        <v>110</v>
       </c>
       <c r="E32" t="s">
-        <v>20</v>
+        <v>195</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="I32">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="J32" t="s">
-        <v>172</v>
+        <v>45</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="M32" t="s">
-        <v>120</v>
+        <v>26</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="P32" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B33" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C33" t="s">
-        <v>131</v>
+        <v>18</v>
       </c>
       <c r="D33" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="E33" t="s">
-        <v>20</v>
+        <v>195</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
         <v>63</v>
       </c>
       <c r="H33">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>172</v>
+        <v>45</v>
       </c>
       <c r="K33" t="s">
-        <v>24</v>
+        <v>202</v>
       </c>
       <c r="L33" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="M33" t="s">
-        <v>120</v>
+        <v>26</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="P33" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B34" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C34" t="s">
-        <v>131</v>
+        <v>18</v>
       </c>
       <c r="D34" t="s">
-        <v>38</v>
+        <v>208</v>
       </c>
       <c r="E34" t="s">
-        <v>20</v>
+        <v>195</v>
       </c>
       <c r="F34" t="s">
-        <v>21</v>
+        <v>209</v>
       </c>
       <c r="G34" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="H34">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I34"/>
       <c r="J34" t="s">
-        <v>172</v>
+        <v>45</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="M34" t="s">
-        <v>120</v>
+        <v>26</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="P34" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="B35" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="C35" t="s">
-        <v>131</v>
+        <v>18</v>
       </c>
       <c r="D35" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="E35" t="s">
-        <v>20</v>
+        <v>195</v>
       </c>
       <c r="F35" t="s">
-        <v>211</v>
+        <v>21</v>
       </c>
       <c r="G35" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="H35">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I35"/>
+        <v>2013</v>
+      </c>
+      <c r="I35">
+        <v>2016</v>
+      </c>
       <c r="J35" t="s">
-        <v>172</v>
+        <v>45</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="M35" t="s">
-        <v>120</v>
+        <v>26</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="P35" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B36" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="C36" t="s">
         <v>18</v>
       </c>
       <c r="D36" t="s">
-        <v>110</v>
+        <v>221</v>
       </c>
       <c r="E36" t="s">
-        <v>217</v>
+        <v>195</v>
       </c>
       <c r="F36" t="s">
-        <v>21</v>
+        <v>209</v>
       </c>
       <c r="G36" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="H36">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I36"/>
       <c r="J36" t="s">
         <v>45</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="M36" t="s">
         <v>26</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="P36" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B37" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C37" t="s">
         <v>18</v>
       </c>
       <c r="D37" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="E37" t="s">
-        <v>217</v>
+        <v>195</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
         <v>63</v>
       </c>
       <c r="H37">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
         <v>45</v>
       </c>
       <c r="K37" t="s">
-        <v>224</v>
+        <v>24</v>
       </c>
       <c r="L37" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M37" t="s">
         <v>26</v>
       </c>
       <c r="N37" t="s">
-        <v>27</v>
+        <v>229</v>
       </c>
       <c r="O37" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="P37" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B38" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="C38" t="s">
         <v>18</v>
       </c>
       <c r="D38" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="E38" t="s">
-        <v>217</v>
+        <v>195</v>
       </c>
       <c r="F38" t="s">
-        <v>231</v>
+        <v>21</v>
       </c>
       <c r="G38" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="H38">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I38"/>
+        <v>2014</v>
+      </c>
+      <c r="I38">
+        <v>2016</v>
+      </c>
       <c r="J38" t="s">
         <v>45</v>
       </c>
       <c r="K38" t="s">
-        <v>24</v>
+        <v>202</v>
       </c>
       <c r="L38" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="M38" t="s">
         <v>26</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="P38" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B39" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="C39" t="s">
         <v>18</v>
       </c>
       <c r="D39" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="E39" t="s">
-        <v>217</v>
+        <v>195</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="H39">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I39"/>
       <c r="J39" t="s">
         <v>45</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="M39" t="s">
         <v>26</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="P39" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B40" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="E40" t="s">
-        <v>217</v>
+        <v>195</v>
       </c>
       <c r="F40" t="s">
-        <v>231</v>
+        <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>63</v>
       </c>
       <c r="H40">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
         <v>45</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="M40" t="s">
         <v>26</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="P40" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B41" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="C41" t="s">
         <v>18</v>
       </c>
       <c r="D41" t="s">
-        <v>249</v>
+        <v>93</v>
       </c>
       <c r="E41" t="s">
-        <v>217</v>
+        <v>195</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
       <c r="G41" t="s">
         <v>63</v>
       </c>
       <c r="H41">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
         <v>45</v>
       </c>
       <c r="K41" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="L41" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="M41" t="s">
         <v>26</v>
       </c>
       <c r="N41" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="O41" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="P41" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="B42" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C42" t="s">
         <v>18</v>
       </c>
       <c r="D42" t="s">
-        <v>256</v>
+        <v>70</v>
       </c>
       <c r="E42" t="s">
-        <v>217</v>
+        <v>195</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="I42">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="J42" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="K42" t="s">
-        <v>224</v>
+        <v>24</v>
       </c>
       <c r="L42" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="M42" t="s">
         <v>26</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="P42" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B43" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="C43" t="s">
         <v>18</v>
       </c>
       <c r="D43" t="s">
-        <v>262</v>
+        <v>19</v>
       </c>
       <c r="E43" t="s">
-        <v>217</v>
+        <v>195</v>
       </c>
       <c r="F43" t="s">
         <v>21</v>
       </c>
       <c r="G43" t="s">
         <v>63</v>
       </c>
       <c r="H43">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
         <v>45</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="M43" t="s">
         <v>26</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="P43" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B44" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C44" t="s">
         <v>18</v>
       </c>
       <c r="D44" t="s">
-        <v>188</v>
+        <v>38</v>
       </c>
       <c r="E44" t="s">
-        <v>217</v>
+        <v>195</v>
       </c>
       <c r="F44" t="s">
         <v>21</v>
       </c>
       <c r="G44" t="s">
         <v>63</v>
       </c>
       <c r="H44">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
         <v>45</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="M44" t="s">
         <v>26</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="P44" t="s">
-        <v>270</v>
+        <v>107</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>271</v>
       </c>
       <c r="B45" t="s">
         <v>272</v>
       </c>
       <c r="C45" t="s">
         <v>18</v>
       </c>
       <c r="D45" t="s">
-        <v>93</v>
+        <v>273</v>
       </c>
       <c r="E45" t="s">
-        <v>217</v>
+        <v>195</v>
       </c>
       <c r="F45" t="s">
         <v>21</v>
       </c>
       <c r="G45" t="s">
         <v>63</v>
       </c>
       <c r="H45">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
         <v>45</v>
       </c>
       <c r="K45" t="s">
-        <v>273</v>
+        <v>24</v>
       </c>
       <c r="L45" t="s">
         <v>274</v>
       </c>
       <c r="M45" t="s">
         <v>26</v>
       </c>
       <c r="N45" t="s">
         <v>275</v>
       </c>
       <c r="O45" t="s">
         <v>276</v>
       </c>
       <c r="P45" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>278</v>
       </c>
       <c r="B46" t="s">
         <v>279</v>
       </c>
       <c r="C46" t="s">
         <v>18</v>
       </c>
       <c r="D46" t="s">
-        <v>70</v>
+        <v>273</v>
       </c>
       <c r="E46" t="s">
-        <v>217</v>
+        <v>195</v>
       </c>
       <c r="F46" t="s">
         <v>21</v>
       </c>
       <c r="G46" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="H46">
-        <v>2020</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I46"/>
       <c r="J46" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46" t="s">
         <v>280</v>
       </c>
       <c r="M46" t="s">
         <v>26</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
         <v>281</v>
       </c>
       <c r="P46" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>283</v>
       </c>
       <c r="B47" t="s">
         <v>284</v>
       </c>
       <c r="C47" t="s">
         <v>18</v>
       </c>
       <c r="D47" t="s">
-        <v>19</v>
+        <v>285</v>
       </c>
       <c r="E47" t="s">
-        <v>217</v>
+        <v>195</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
       <c r="G47" t="s">
         <v>63</v>
       </c>
       <c r="H47">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="K47" t="s">
-        <v>24</v>
+        <v>286</v>
       </c>
       <c r="L47" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="M47" t="s">
         <v>26</v>
       </c>
       <c r="N47" t="s">
-        <v>27</v>
+        <v>275</v>
       </c>
       <c r="O47" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="P47" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B48" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C48" t="s">
         <v>18</v>
       </c>
       <c r="D48" t="s">
-        <v>38</v>
+        <v>292</v>
       </c>
       <c r="E48" t="s">
-        <v>217</v>
+        <v>195</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>63</v>
       </c>
       <c r="H48">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
       <c r="L48" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="M48" t="s">
-        <v>26</v>
+        <v>294</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="P48" t="s">
-        <v>107</v>
+        <v>296</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="B49" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="C49" t="s">
         <v>18</v>
       </c>
       <c r="D49" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="E49" t="s">
-        <v>217</v>
+        <v>195</v>
       </c>
       <c r="F49" t="s">
         <v>21</v>
       </c>
       <c r="G49" t="s">
         <v>63</v>
       </c>
       <c r="H49">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
       <c r="L49" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="M49" t="s">
         <v>26</v>
       </c>
       <c r="N49" t="s">
-        <v>296</v>
+        <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="P49" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="B50" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="C50" t="s">
         <v>18</v>
       </c>
       <c r="D50" t="s">
-        <v>294</v>
+        <v>305</v>
       </c>
       <c r="E50" t="s">
-        <v>217</v>
+        <v>195</v>
       </c>
       <c r="F50" t="s">
         <v>21</v>
       </c>
       <c r="G50" t="s">
         <v>63</v>
       </c>
       <c r="H50">
-        <v>2021</v>
+        <v>2010</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
         <v>45</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
       <c r="L50" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="M50" t="s">
         <v>26</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="P50" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="B51" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="C51" t="s">
         <v>18</v>
       </c>
       <c r="D51" t="s">
-        <v>306</v>
+        <v>201</v>
       </c>
       <c r="E51" t="s">
-        <v>217</v>
+        <v>195</v>
       </c>
       <c r="F51" t="s">
         <v>21</v>
       </c>
       <c r="G51" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="H51">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="I51"/>
+        <v>2008</v>
+      </c>
+      <c r="I51">
+        <v>2019</v>
+      </c>
       <c r="J51" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="K51" t="s">
-        <v>307</v>
+        <v>24</v>
       </c>
       <c r="L51" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="M51" t="s">
         <v>26</v>
       </c>
       <c r="N51" t="s">
-        <v>296</v>
+        <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="P51" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="B52" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="C52" t="s">
         <v>18</v>
       </c>
       <c r="D52" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E52" t="s">
-        <v>217</v>
+        <v>195</v>
       </c>
       <c r="F52" t="s">
         <v>21</v>
       </c>
       <c r="G52" t="s">
         <v>63</v>
       </c>
       <c r="H52">
-        <v>2024</v>
+        <v>2014</v>
       </c>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="K52" t="s">
-        <v>24</v>
+        <v>317</v>
       </c>
       <c r="L52" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="M52" t="s">
-        <v>315</v>
+        <v>26</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="P52" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B53" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C53" t="s">
         <v>18</v>
       </c>
       <c r="D53" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="E53" t="s">
-        <v>217</v>
+        <v>195</v>
       </c>
       <c r="F53" t="s">
         <v>21</v>
       </c>
       <c r="G53" t="s">
         <v>63</v>
       </c>
       <c r="H53">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="K53" t="s">
         <v>24</v>
       </c>
       <c r="L53" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="M53" t="s">
         <v>26</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="P53" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B54" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C54" t="s">
         <v>18</v>
       </c>
       <c r="D54" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="E54" t="s">
-        <v>217</v>
+        <v>195</v>
       </c>
       <c r="F54" t="s">
-        <v>21</v>
+        <v>209</v>
       </c>
       <c r="G54" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="H54">
-        <v>2010</v>
-[...1 lines deleted...]
-      <c r="I54"/>
+        <v>2011</v>
+      </c>
+      <c r="I54">
+        <v>2017</v>
+      </c>
       <c r="J54" t="s">
-        <v>45</v>
+        <v>330</v>
       </c>
       <c r="K54" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>331</v>
+      </c>
+      <c r="L54"/>
       <c r="M54" t="s">
-        <v>26</v>
+        <v>332</v>
       </c>
       <c r="N54" t="s">
-        <v>27</v>
+        <v>333</v>
       </c>
       <c r="O54" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="P54" t="s">
-        <v>329</v>
-[...53 lines deleted...]
-      <c r="A56" t="s">
         <v>335</v>
-      </c>
-[...137 lines deleted...]
-        <v>356</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">